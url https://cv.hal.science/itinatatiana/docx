--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Itina </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche 2 cl</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">itinatatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7117-8699</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069717095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana ITINA – Directrice de Recherche CNRSLaboratoire Hubert Curien (UMR CNRS 5516), Université Jean Monnet18 rue du Professeur Benoît Lauras, 42000 Saint-Étienne, Franceemail : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tatiana.itina@univ-st-etienne.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , tél : +33 (0)4 77 91 58 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique et professionnel:HDR – Université de la Méditerranée (2008) : Simulation numérique des interactions laser-matière.Doctorat – Université Aix-Marseille II & MIPT, Russie (1999), thèse en cotutelle.Ingénieur & M2 – Institut de Physique et de Technologie de Moscou (1994).CNRS – Chercheuse depuis 2002 (CR1 → DR2 en 2010, DR1 actuellement). Mobilité au Laboratoire Hubert Curien en 2008, où elle crée et dirige l’équipe LASERMODE (depuis 2009), résponsable d'équipe PREDICT (depuis 2026).Expertise : modélisation multi-échelle des interactions laser-matière, formation de nanoparticules, structuration laser pour applications en optique, énergie, médecine, tribologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques et collectives:Secrétaire Scientifique de la Section 10 at CPCN au Comité National & Coordinatrice des Secrétaires Scientifiques (2021-2025). Membre du bureau de la CPCN et de la C3N, forte implication dans l’évaluation, les concours, les motions et les politiques scientifiques nationales .Responsable/coordinatrice de plusieurs projets ANR (LAMORSIM, Ultra-Sonde, EMIL, TEXLID, NANODIELEC, etc.), européens  (Bounapart-E -WP leader,  LaserImplant, HISTRATE, etc.), PICS et PHC (POLONIUM, KOLMOGOROV), collaborations ARQUS, NSF, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre active (membre du bureau et/ou CoPil) de plusieurs GDR : EMILI, MODMAT, UP, CHOCODYN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur des projets pour ANR, NSF, projets EU, CRSNG, Canada, DFG en Allemagne, fondations en Suisse, Croatie, Lituanie, etc. Membre des jurys des concours CR et DR CNRS (2021-2025), postes IR, des comités de sélections de 2 postes de PU, 3 MdC, membre des 20 jurys de thèses et 4 HdR, rapporteur de 26 (dont 6 en Pologne, Indes, Belgique, Russie), Présidente de 4 jurys de thèse et 2 HdR, plusieurs CSI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement : 12 thèses, 11 post-docs. Enseignement à la FST (30–60h/an).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique:128 publications à comité de lecture (91 depuis 2010), 9 chapitres de livres.74 conférences invitées internationales, 209 communications internationales, 41 écoles/séminaires invités.Activité de reviewing intense (~50–100/an), membre de comités éditoriaux et d’évaluation (ANR, NSF, EU, DFG, CRSNG...).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rayonnement international:Collaborations avec USA (Berkeley, GE, VSU), Italie (Padoue), Pologne (IPN), Russie (JIHT, ITMO), Austraile (ANU).Membre des comités scientifiques et organisatrice de nombreuses conférences : SPIE (USA), HPLA, E-MRS, ANGEL, PIERS, FLAMN, JMC, LaserAp, CECAM, ANF.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociétés savantes et valorisation:Membre de la SPIE, ACS, active en diffusion scientifique.Collaborations industrielles : STMicroelectronics, HEF, HID, CEA, Manutech, Nucletudes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser engineering of composite submicron particles in colloidal systems: a high-performance catalyst for ethanol fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliwia Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gurgul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Depciuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Atomistic Insights into Oxidation Dynamics and Wettability of Ultrafast Laser-Treated Titanium Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106537. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05033051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Ultrafast Dynamics: Atomistic-Continuum Modeling of Laser-Induced Phase Transitions in Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP00964B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04784471v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and laser synthesis of Ni nanoparticles: an atomistic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Toulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava G Yingling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 131 (11), pp.916. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-025-09047-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05196042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Modeling of Alloy Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Forrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amendola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Modeling as a Key to Unraveling Ultra-Short Laser Nano-Synthesis and Nano-Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Proceedings Volume 13352, Nanoscale and Quantum Materials: From Synthesis and Laser Processing to Applications 2025, 13352, pp.1335206. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3049888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05032897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the mechanisms involved in integrated THz imaging with a NIR femtosecond laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 12939 (129390U), pp.70. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3009910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04780624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Wetting Behaviours of Femtosecond Laser Texturized Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Prada-Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of LPM2024 – the 25th International Symposium on Laser Precision Microfabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, in press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23752.94725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04780706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Understanding mono- and bi-metallic Au and Ni nanoparticle responses to fast heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (21), pp.5451-5463. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4na90099e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04780833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Simulations of Wetting Dynamics of Water Nanodroplets on Nanotextured Titanium: Implications for Medical Implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (21), https://doi.org/10.1021/acsanm.4c03946. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c03946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04746030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding mono- and bi-metallic Au and Ni nanoparticle responses to fast heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.DOI: 10.1039/d4na00634h. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NA00634H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of laser-based synthesis and modifications of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.SPIE Int.Soc.Opt.Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Proc. Photonics West 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04386475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Local Melting‐Solidification of Suspended Nanoparticles for Heterostructure Formation Enabled by Pulsed Laser Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaneta Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliwia Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Maximenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (43), pp.2304359. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202304359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Ablative Synthesis of Ultrapure Magneto-Plasmonic Core-Satellite Nanocomposites for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaneta Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Tselikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan V Zelepukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.649. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12040649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04220954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the wetting dynamics of droplet on laser textured surfaces: Beyond classical Wenzel and Cassie-Baxter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100250. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsadv.2022.100250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03817587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise laser-induced local modification of AZO:Ag films and their optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav R Gresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia A Sokura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V Shirshneva-Vaschenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.108059. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.108059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03817575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sinev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Koshelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuojun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ladutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (20), pp.8848-8855. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis of nanogratings in silica bulk via multipulse interplay of ultrafast photo-excitation and hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100973. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202100973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03321032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted fabrication and in vitro verification of functionalized surface for cells biointegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Karlagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Elagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization selective metasurface formed by interference laser writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V V Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1461, pp.012004. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting angle stability of steel surface structures after laser treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shchedrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Karlagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (3), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-020-02280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02986539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser writing of − 2 nanocomposite nanogratings for optical filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim P Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.105840. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2019.105840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser writing of nanocomposite metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02986577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Analysis of Laser-Induced Plasmon Tuning in Nanoporous Glass Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman A Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel V Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina K Kostyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10061131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Laser Processing of Nanostructured Patterns for the Control of Cell Adhesion and Migration on Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.E864. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10050864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Annealing of Ag-TiO2 Nanocomposite Films with Plasmonic Response by CW UV Laser Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel V Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav R Gresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton S Loshachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/iocn2020-07864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Ultrashort Laser-Driven Au:TiO 2 Nanocomposite Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mikhailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (18), pp.10209-10219. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Generated Ag Nanoparticles in Mesoporous TiO 2 Films: Formation Processes and Modeling-Based Size Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Slaughter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.123 - 25898. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth in Mesoporous TiO 2 Optical Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (10), pp.6070-6079. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser-induced high aspect ratio densification in porous glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.4379. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.004379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of an Adaptive-Pressure Plasma Coating Process—Part 1: Model Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-019-00948-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Enhanced IR-Absorption Microscopy of Staphylococcus aureus Bacteria on Bactericidal Nanostructured Si Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena A Nastulyavichus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteri R Tolordava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey N Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina N Saraeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (24), pp.4488. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24244488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Cells Fabrication in Sol-Gel and Porous Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uliana E Gabysheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim P Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, pp.193-197. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2961/jlmn.2018.03.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02012609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogenerated Free Carrier-Induced Symmetry Breaking in Spherical Silicon Nanoparticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ladutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Makarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (7), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201701153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentary deposition of laser energy in glasses with Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radic Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (12), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5053085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopore-mediated ultrashort laser-induced formation and erasure of volume nanogratings in glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (8), pp.5887-5899. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP07603G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02003605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fidelity visualization of multiscale dynamics of laser-induced bubbles in liquids containing gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhura Somayaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.9665. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27663-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02387116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Nanoparticles: Photogenerated Free Carrier-Induced Symmetry Breaking in Spherical Silicon Nanoparticle (Advanced Optical Materials 7/2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ladutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Makarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (7), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201870027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of nanopore formation and evolution in multi-pulse laser nanostructuring of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (1), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-017-1492-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation‐Free Continuous‐Wave Laser Ablation from a Solid Target to Synthesize Low‐Size‐Dispersed Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Ryabchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (9), pp.1185-1191. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201601419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validity of Continuum Computational Fluid Dynamics Approach Under Very Low-Pressure Plasma Spray Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-017-0658-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01671717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Morphology Effects on the Optical Properties of Bimetallic Nanoparticle Films Laser Deposited on a Glass Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S V Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Istratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.8068560. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/8068560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded nanogratings in bulk fused silica under non-diffractive Bessel ultrafast laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghua Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (26), pp.261901. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4987139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01568721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-controlled femtosecond laser inscription of periodic void structures in porous glass for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (26), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.033261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser interactions with nanoparticles in different media: from electromagnetic to thermal and electrostatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synthesis and Photonics of Nanoscale Materials XIV, 10093 (100930A), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2256509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser deposition of bimetallic island films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Istratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, V International Conference of Photonics and Information Optics, 737 (1), pp.012028. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/737/1/012028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous periodic ordering on the surface and in the bulk of dielectrics irradiated by ultrafast laser: a shared electromagnetic origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Höhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12306-1 - 12306-14. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12502-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of polarization state on ultrafast laser-induced bulk nanostructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, JLMN, 11 (3), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2961/jlmn.2016.03.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and well-controlled synthesis of noble metal nanoparticles by continuous wave laser ablation in different liquids for deposition of thin films with variable optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-016-3468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the synthesis of metal nanoparticles during the laser irradiation of targets in liquid media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Bukharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Russian Academy of Sciences - Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Look Inside Get Access Find out how to access preview-only content Proceedings of the XI Conference “Lasers and Laser Information Technologies: Fundamental Problems and Applications” 1. Laser Nanoengineering, 80 ('), pp.351-357. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S10628738160400031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From random inhomogeneities to periodic nanostructures induced in bulk silica by ultrashort laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (7), pp.075427. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.075427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01340985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based solution of nonlinear Maxwell’s equations for inhomogeneous dispersive media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser irradiation of dielectric materials containing randomly-arranged nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9737, pp.97370L. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2217900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01340988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of laser ablation with spark discharge techniques used for nanoparticle production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voloshko Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 336, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of subpicosecond double-pulse laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (174104), pp.10. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01227924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Bessel vortex beams for applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.094006. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of Nanostructured Gold and Silver Films Formed by Precipitation of Small Colloid Drops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vartanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (1), pp.124-128. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0030400X15070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular filamentation for laser material processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.8914. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ultrashort Laser-Induced Fragmentation of Metal Nanoparticles in Liquids: Numerical Insights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (24), pp.13893-13900. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation with nonlinear Bessel vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Milián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (21), pp.25410-25425. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.025410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling of femtosecond laser ablation of metallic targets in vacuum and in liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics A Solids and Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (1), pp.175-178. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8319-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Ultrashort Laser Ablation: Application for Fabrication of Nanoparticles and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-based synthesis of nanoparticles: role of laser parameters and background conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 8969, Synthesis and Photonics of Nanoscale Materials XI </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Synthesis and Photonics of Nanoscale Materials XI, 8969 (896905), pp.10. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2038481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling of femtosecond laser ablation of metals in vacuum and in liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (1), pp.175-178. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8319-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation by laser ablation in air and by spark discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.doi:10.1007/s00340-013-5490-6. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-013-5490-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible surface plasmon polariton excitation under femtosecond laser irradiation of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault J-y Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.083104. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4818433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00866904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rippled area formed by surface plasmon polaritons upon femtosecond laser double-pulse irradiation of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault J. Y. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Höhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (24), pp.29643. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.029643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic particle-in-cell (PIC) method for modeling the formation of metal surface structures induced by femtosecond laser radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Djouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mitiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zemirli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280, pp.711-714. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (3), pp.703-707. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7189-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00866898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rippled area formed by surface plasmon polaritons upon femtosecond laser double-pulse irradiation of silicon: the role of carrier generation and relaxation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault J-y Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Höhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8205-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision frequencies and absorption calculations for ultra-short laser interactions with dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 9065</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fundamentals of Laser-Assisted Micro- and Nanotechnologies 2013, pp.906506. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of nanoparticle formation by ultra-short laser ablation of metals in liquid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.3108-3114. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP42650A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00866914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the thermal response of a silicon field emitted by ultrafast Laser Assistet Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annalen der Physik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525 (1-2), pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/andp.201200182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00866966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Laser Interactions with Semiconductor and Dielectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jy Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1464, pp.79. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4739862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.113026. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00866869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Formation of Periodic Nanostructures on Solid Surface Induced by Femtosecond Laser Ablation by Particle-In- Cell Method,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Djouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lamrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 227, pp.138. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.227.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing electron-phonon coupling in metals via observations of ablation plumes produced by two delayed short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.081502. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3629774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nanoparticle formation by laser ablation in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (12), pp.5044-5048. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1090944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and ablation thresholds of fused silica in femtosecond regime: relevant physical criteria and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.094104. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.094104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic excitation in femtosecond laser interactions with wide band gap materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcheblanov Nikita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (4), pp.796. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-009-5540-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00462635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study On Laser-Induced Periodic Structures And Photovoltaic Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vervich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jy Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1278, pp.576-581. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3507149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00530665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Applications for Nanotechnology : Insights From Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1278, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3507125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00530658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrashort double pulse laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstatntin Khishchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.674-676. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.11.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00472026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a two-temperature model for the investigation of the periodic structure formation on Si surface in femtosecond laser interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jy Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.610 - 615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00530631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of femtosecond laser pulses with dielectric materials: insights from numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00530670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of nanoparticle evolution in a background gas under laser ablation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 255 (10), pp.5116-5119. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of femtosecond laser-induced damage and ablation thresholds in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Utéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (4), pp.889. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-009-5077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gouriet, M. Sentis, T. E. Itina, Molecular dynamics study of nanoparticle evaporation and condensation in a gas, J. Phys. Chem. C , 113(43), 18462-18467 (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (43), pp.18462-18467. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9046648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00431135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppresion of ablation in femtosecond double pulse laser experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.195002. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.195002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00472032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of small clusters production by short and ultra-short laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (19), pp.7656-7661. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between ablation efficiency and nanoparticle generation during the short-pulse laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.374-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between ablation efficiency and nanoparticle generation during the short-pulse laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.374-379. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/s11490-008-4002-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of rapidly expanding liquid: Molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (1-3), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2007.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of nanoparticles by laser ablation: Combined MD-DSMC computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material Two-temperature Model for Simulation of Ultra-short Laser Ablation, Appl. Surf. Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khishenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.6343-6346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanoparticle formation during femtosecond laser ablation of metals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.6310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanoparticle generation during femtosecond laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (15), pp.6310-6315. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.01.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material decomposition mechanisms in femtosecond laser interactions with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantine Khishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (23), pp.235414. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.235414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material two-temperature model for simulation of ultra-short laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantine Khishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (15), pp.6343-6346. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.01.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced damage threshold of sapphire in nanosecond, picosecond and femtosecond regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 254 (4), pp.799-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material decomposition mechanisms in femtosecond laser interactions with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.235414. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.235414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of small clusters production by short and ultra-short laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.7656-7661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced damage threshold of sapphire in nanosecond, picosecond and femtosecond regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 254 (4), pp.799-803. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective ablation of thin films with short and ultrashort laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252, pp.4814-4818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du seuil de dommages dans les cristaux de saphir dopé au titane avec des impulsions nanoseconde, picoseconde et femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.163 - 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation of solar cell thin film processing using nanosecond and femtosecond lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of nanoclusters by nanosecond laser ablation: Direct Simulation Monte Carlo Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252, pp.4433-4438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation of solar cell thin film processing using nanosecond and femtosecond lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.453-460. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/39/3/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of nanoclusters by nanosecond laser ablation: Direct Simulation Monte Carlo Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252 (13), pp.4433-4438. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2005.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear fluence dependencies in femtosecond laser ablation of metals and dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mamatkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (5), pp.051109. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1904591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of metal ablation induced by ultrashort laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 453-454, pp.513-517. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of ultra-short laser ablation of metals and of laser plume dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (4-6), pp.1089-1092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big molecule ejection—SIMS vs. MALDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delcorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krantzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 203-204 (15), pp.69-71. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)00661-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined continuous–microscopic modeling of laser plume expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 208-209, pp.27-32. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit of overheating and the threshold behavior in laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (4), pp.041501. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.68.041501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of matrix-assisted laser desorption—connections to experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yingling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schoolcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Garrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 226, pp.85-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-generated plasma plume expansion: Combined continuous-microscopic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.066406. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.66.066406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix assisted pulsed laser evaporation of polymeric materials: molecular dynamics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Garrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 180 (1-4), pp.238-244. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(01)00423-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry distribution of thin films deposited by laser ablation: Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 180 (1-4), pp.112-116. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(01)00404-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic Mechanisms of Matrix Assisted Laser Desorption of Analyte Molecules: Insights from Molecular Dynamics Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Garrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0127768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle adsorption probability on the stoichiometry of thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89, pp.740. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1328061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of pulsed laser ablated flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 154-155, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(99)00388-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;Monte Carlo simulation of the laser-induced plasma plume expansion under vacuum: Comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86 (8), pp.4709. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.371430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of TOF measurements in pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69, pp.s59-s65. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003399900339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonstationary effects in pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (11), pp.7905. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.370605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of the effects of elastic collisions and chemical reactions on the angular distributions of the laser ablated particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 127-129, pp.171-176. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(97)00628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the role of a background gas and system geometry in pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katassonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83, pp.6050. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.367995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of nonequilibrium chemical reactions during pulsed laser ablation in vacuum and into diluted ambient gas: Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Aeromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (3), pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of pulsed laser ablation into an ambient gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 498 (1-4), pp.144-147. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-0256(97)00127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of pulsed laser ablation from two-component target into diluted ambient gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 82, pp.3536. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.365672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation study of the effects of nonequilibrium chemical reactions during pulsed laser desorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tokarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 106 (21), pp.8905. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.473948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMISTIC-CONTINUUM MODELING OF LASER-INDUCED PHASE TRANSITIONS IN SILICON: MELTING, ABLATION, SOLIDIFICATION, AND AMORPHIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundementals of Laser-assisted Micro and Nanotechnologies, FLAMN-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO, Jun 2025, Saint-Peterbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05133704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and laser synthesis of Ni nanoparticles: an atomistic analysis Motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Toulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava Yingling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 EMRS Spring meeting, Symposium O: Laser-matter interaction for life and society: fundamental mechanisms and emerging applications, poster presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05118104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic-Continuum Modeling of Laser-Induced Phase Transitions in Silicon: Melting, Ablation, Solidification, and Amorphization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin E. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th INTERNATIONAL CONFERENCE ON PHOTOEXCITED PROCESSES AND APPLICATIONS (ICPEPA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Paola Caricato, Maria Dinescu, Maurizio Martino, Leonid Zhigilei, Sep 2025, Lecce (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05291760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Laser Fabrication of Plasmonic-Magnetic Ni-Au Nanoparticles with Enhanced Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliwia Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pastukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yingling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West, LASE, Conference 13352 Nanoscale and Quantum Materials: From Synthesis and Laser Processing to Applications 2025 25 - 26 January 2025, Moscon Centere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://spie.org/PWL/conferencedetails/nanoscale-quantum-materials, Jan 2025, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of nanoparticles under short-pulse heating: Study of atomic mechanisms via atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Toulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava Yingling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum ILP: 13ème Forum Lasers et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILP, CPHT, France, Jun 2025, Le Plan de la Tour (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05118295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of non equilibrium phase transitions in silicon under femtosecond laser excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ILP: 13ème Forum Lasers et Plasmas, Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILP, CPHT, France, Jun 2025, Le Plan de la Tour (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05118193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Modeling as a Key to Unraveling Ultra-Short Laser Nano-Synthesis and Nano-Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 13352 SPIE, Photonics West, LASE, Nanoscale and Quantum Materials: From Synthesis and Laser Processing to Applications 2025 25 - 26 January 2025, Moscone Center, San Francisco, CA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Photonics West, Jan 2025, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Nanoparticle Synthesis via Laser Ablation for Advanced Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 EMRS Spring Meeting, Symposium O: Laser-matter interaction for life and society: fundamental mechanisms and emerging applications, Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2025, STRASBOURG (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05118046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Understanding Nanoparticle Synthesis and Growth by Laser Ablation and Spark Discharge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 2MORHEA (Morphologie et Phénomènes d’Agrégation) 11-12 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées scientifiques du GDR MORHEA 2024, conférence lainière invitée; https://gdr-morphea.cnrs.fr/, Jun 2024, CEA Marcoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nanohybrids and Multi-Material Nanoparticles: Synthesis, Properties, Modeling and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Ed. of the Smart Materials and Surfaces - SMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETCOR, Oct 2023, Albufeira-Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04265215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of early oxidation effect on wettability of laser-treated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeje Ilemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana E. Itina Tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Nanotech and Nanomaterials Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nano Rome-2023, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of early oxidation effects on laser-treated surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeje Ilemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LABEX MANUTECH-SISE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX MANUTECH-SISE, Oct 2023, Château de Goutelas, Marcoux-Loire, France. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of laser interactions with surfaces and nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ANNUAL INTERNATIONAL LASER PHYSICS WORKSHOP (July 3-7, 2023), LPHYS'23, Seminar 5: Nonlinear Optics &amp; Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Physics, London, UK; https://www.lasphys.com/workshops/lasphys23/, Jul 2023, ONLINE (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of surface oxidation on wettability of laser textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANUTECH SLEIGHT SCIENCE EVENT#9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MANUTECH SLEIGHT GRADUATE SCHOOL, Jan 2023, SAINT ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04249888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of laser-induced modifications of nano-objects and nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Photo-Excited Processes and Applications (ICPEPA- 12)in Suzhou, China on September 18-22, 2023 in a hybrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Suzhou, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04217403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ultra-short lasers help to create hierarchical reliefs efficiently guiding cells on nanostructured patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Nanotech and Nanomaterials Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nano Rome-2023, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-matter interactions and modern nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Conference Series, IAAM (International Association of Advanced Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAAM, Aug 2023, Stockholm, Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04217378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of ternary Cu-Fe-O submicrometer particle formation by pulsed laser irradiation process of colloidal suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M S Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Symposium on Laser Precision Microfabrication – LPM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03825045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Simulation of laser-textured surface wettability: toward understanding the role of surface oxidation and molecular adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Multiscale Materials Modeling (MMM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03819104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation bubble effect in localized power deposition processes in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Selezneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Multiscale Materials Modeling (MMM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03818995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of solvent on oxidation behavior of copper during laser irradiation of suspension, a reactive bond molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M S Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Phenomena in Condensed Matter – Multis2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03825047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of laser-generated bubble expansion and cavitation erosion mechanisms for pulsed laser interactions and nanoparticle formation in liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Sevezneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Multiscale Materials Modeling (MMM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03819092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Cu and surface activity study of CuO using ReaxFF molecular dynamics during short-pulsed laser irradiation of suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M S Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloids Conference, Elsevier, Lisbon, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Colloids, Jun 2022, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03825053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Laser-Matter Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03829666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How surface relief affects wettability and cell behavior on ultra-short lasertextured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Ultrafast Optical Science, Ultrafastlight 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser direct nanostructuring of ion doped porous dielectric and semiconductor films: mechanisms and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2021, International High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective medium-based optical real-time control over plasmon tuning in laser-induced nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2583243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser processing of nanostructured patterns for the control of cell adhesion and migration on titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Changes in Surface Wettability: From Modeling to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT), ALT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of laser-assisted nanoparticle fragmentation, sintering, and alloying,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM, Multi-approach modeling of alloy nanoparticles: from non-equilibrium synthesis to structural and functional properties July 7, 2021 - July 9, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of the Wetting Dynamics of Surfaces Textured by Femtosecond Laser: Beyond Classical Wenzel &amp; Cassie-Baxter Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser material processing: from fundamental interactions to innovative applications, Symposium H at European Materials Research Spring Meeting (E-MRS-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How surface relief affects wettability and cell behavior on ultra-short laser-textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Ultrafast Optical Science (Ultrafastlight) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03825032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of laser-assisted nanoparticle fragmentation, sintering, and alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-approach modeling of alloy nanoparticles: from non-equilibrium synthesis to structural and functional properties, CECAM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, On Line and Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03829586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of inhomogeneous absorption, sub-surface cavitation, and hydrodynamic instabilities in ultrashort laser-induced self-organization of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Power Laser Ablation (HPLA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Ultrafast Self-Action Effects in Resonant Dielectric Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sinev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuojun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Koshelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ladutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Jose, France. pp.FM3I.6, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FM3I.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ultra-short pulsed laser-induced phenomena in transparent solids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASER SPECTROSCOPY AND ULTRAFAST SCIENCE, LSUS-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Kerala, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How surface relief affects wettability and cell behavior on ultra-short laser-textured surfaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Ultrafast Optical Science, Ultrafastlight, Moscow, Russia, October 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscow, on-line, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03829708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies of thermoplasmonic effects and nanoalloy formation in ultra-short laser interactions with nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR Ultrafast Phenomena 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short Laser Surface Functionalization: from Modeling to Bioengineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2021, International High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced diffusion-controlled growth of nanoparticles in semiconductor thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International conference of ultrafast optical science, UltrafastLight-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the influence of parameters of laser processing by continuous radiation of the visible range on the spectral characteristics of silver-containing films of titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sergeev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of young scientists, Book of abstracts - Electronic edition, SPb University, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced nanocomposite and nanostructure formation: mechanisms and control possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International conference of ultrafast optical science, “UltrafastLight-2020”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced coloration of Ti02:Ag thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International conference of ultrafast optical science, UltrafastLight-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-affected structure and optical properties of semiconductor thin films with Ag nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Gresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Shirshneva-Vaschenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Laser Precision Microfabrication (LPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual Event, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Medium Approach for Investigation of Optical Properties of Nanocomposites with Plasmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Artificial Materials for Novel Wave Phenomena, Metamaterials 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Metamaterials49557.2020.9285075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of optical characteristics of composite TiO2 films with an ensemble of silver nanoparticles inhomogeneous in size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. V. Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International conference on photonics and information optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Optical Properties of Plasmonic Nanocomposite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Artificial Materials for Novel Wave Phenomena – Metamaterials 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/metamaterials49557.2020.9284978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2:Au nanocomposite formation under femtosecond laser irradiation, Laser-induced nanocomposite and nanostructure formation: mechanisms and control possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mikhailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International conference of ultrafast optical science, UltrafastLight-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser processing of glassy composite with plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Laser Assisted Micro and Nano-Technologies, FLAMN-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo, thermo- and electromagnetic effects in laser-assisted fabrication of random and periodic nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Laser Assisted Micro and Nano-Technologies, FLAMN-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser functionalization of titanium implants surface: from idea to manufacturing application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Odintsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Karlagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bozko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Laser Assisted Micro and Nano-Technologies, FLAMN-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled picosecond laser writing of Ag-SiO2 nanocomposite metasurfaces for plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2019) Spring Meeting, Symposium V Laser interactions with materials: from fundamentals to applications, MATERIALS, ELECTRONICS AND PHOTONICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02148020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced growth and degradation of gold nanoparticles in titanium dioxide porous film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Laser Assisted Micro and Nano-Technologies, FLAMN-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and self-organization of metallic nanoparticles by laser: mechanisms and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zeming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02054401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micro- and nano texturing of dental implants: wettability and stem cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klos Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser structuring of dental implants: How modeling can help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop, EUR MANUTECH SLEIGHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased heating of metallic nanoparticles for lower deposited light energy: measurement and explanation of a counter-intuitive behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zeming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2018 The nanoscience meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02054412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective of the laser induced temperature increase on silver nanoparticles growth in titaniun dioxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zeming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Slaughter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02054407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of laser-induced metal nanoparticle formation in thin porous films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNNSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Suzdal, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02054388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Laser-Induced Surface and Bulk Nanostructuring: Similarities Revealed by Electromagnetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Photo-Excited Processes and Applications – ICPEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02018947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma spraying at very low pressure (VLPPS): Model development and experimental validation beyond continuum conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma spraying at very low pressure (VLPPS): Model development and experimental validation beyond continuum conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Mauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort laser-induced nanogratings in glass: from self-organized to well-controlled processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA 2018, Advanced Photonics Congress, 02 – 05 July 2018, ETH Zurich, Zürich, Switzerland, Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical modeling of laser nano- and micro-structuring of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPM2018 – Laser Precision Microfabrication Symposium 2018, Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Short Laser Structuring of Optical Materials in Volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Power Laser Ablation Symposium (HPLA 2018) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic roughness-driven mechanisms of ultrashort laser-induced ripple formation on metal and dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international workshop on Laser Induced Periodic Surface Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentary Deposition of Laser Energy in Glasses with Bessel Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanisms of metal nanoparticle formation in CW laser-irradiated thin porous films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2019) Spring Meeting, Symposium V Laser interactions with materials: from fundamentals to applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02148005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Thresholds of Nanovoid Formation in Glasses by Femtosecond Laser, presentation orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2017), St Petersburg, Russia, 22-24 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of nanopore formation and evolution in multi-pulse laser nanostructuring of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Laser Ablation (COLA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validity of Continuum Computational Fluid Dynamics Approach Under Very Low-Pressure Plasma Spray Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser–assisted periodic nanostructure formation in dielectric materials: formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Advanced Laser Technologies (ALT’17), Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced porous glass densification – the way for integral sensors fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Advanced Laser Technologies (ALT’17), Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions laser-matière: méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaserApE 2-5 octobre, Domaine du Chales, Nouan-le-Fuzelier, France (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent Modeling of Photoionization-induced Field Distributions in Nanoparticles by Ultrashort Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ladutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Makarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2017), St Petersburg, Russia, 22-24 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced porous glass densification – the way for integral sensors fabrication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Advanced Laser Technologies (ALT’17), Busan, South Korea, September 10-15, (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of continuum computational fluid dynamics approach in very low pressure plasma spray conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC17, Dusseldorf, Germany, June 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the continuum approach in the midelling of very low-pressure plasma spraying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC, Montreal, Canada, August 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling 2D and 3D periodic nanostructuring of materials with ultrafast laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bévillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02018957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted deposition of colloidal nanoparticles for creation fractal bimetallic structures, Laser–assisted periodic nanostructure formation in dielectric materials: formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. N. Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bukharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Advanced Laser Technologies (ALT’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser structuring of glasses: Predictive modeling insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FemtoMat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mauterndorf (Salzburg), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser interactions with nanoparticles in different media: from electromagnetic to thermal and electrostatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. N Bukharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES IN ELECTRICAL AND ELECTRONIC ENGINEERING: FROM THEORY TO APPLICATIONS: Proceedings of the International Conference on Electrical and Electronic Engineering (IC3E 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Johor, France. pp.30021 - 30022, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal bimetallic thin films obtained by laser deposition of colloidal nanoparticles,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Antipov, D. Bukharov, S. Arakelyan, S. Kutrovskaya, A. Kucherik, A. Osipov, A. Istratov, T. Vartanyan A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2017), St Petersburg, Russia, 22-24 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short Laser Interactions for Advanced Photonic Technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2017), St Petersburg, Russia, 22-24 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser–assisted periodic nanostructure formation in dielectric materials: formation mechanisms,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Advanced Laser Technologies (ALT’17), Busan, South Korea, September 10-15, (2017) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, South Korea, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive modeling of nonlinear ultra-short laser induced phenomena in dielectric targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI General Assembly and Scientific Symposium (GASS), Montreal, Canada, August 19-26, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Modeling-Based Understanding of Ultra-Short Laser Interaction with Glasses to Better Control Over Laser Nano- and Micro-Machining in Volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couairon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Power Laser Ablation and Directed Energy, Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. Claude R. Phipps, Apr 2016, Santa Fe, New Mexico, United States. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of volume nanogratings created by femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modeling and Laser Material Processing Session, organized by T. E. Itina, Aug 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bimetallic colloidal photonic crystals for plasmonic appliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vartanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONO/LAT 2016, International conference on lasers, applications, and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences, Belarus (NASB), Sep 2016, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ablative nanostructuring of Au in liquid ambience in continuous wave illumination regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Ryabchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2016, SAN FRANCISCO, United States. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2217436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of quasi-organized bimetallic clusters obtained by laser- assisted colloidal deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vartanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VII International Symposium Modern Problems of Laser Physics (MPLP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAS, Aug 2016, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser processing of optical materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Fundamentals of Laser Assisted Micro– and Nanotechnologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pushkin, St Petersbourg, Russia. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser processing of optical materials: can random inhomogeneities, nanoholes or nanoparticles be seeds of periodic volume nanostructutres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Laser Assisted Micro– and Nanotechnologies, FLAMN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO University, St Petersbourg, Jun 2016, Pushkin, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nanoparticle formation by laser ablation and by spark discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, SAN FRANCISCO, United States. pp.973704, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2216236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short double pulse laser ablation of metals: what can we know from numerical hydrodynamics and from molecular dynamics simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Laser-Induced Breakdown Spectroscopy, LIBS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jin Yu, Lyon University, Sep 2016, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of quasiperiodic bimetal thin films with controlled optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vartanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Istratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2016, BRUSSELS, Belarus. pp.98843J-98843J-8, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2228232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of femtosecond laser induced nanostructuring in glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Laser Precision Microfabrication (LPM2016), Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser interactions with colloidal nanoparticles: mechanisms and control possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Advanced Nanoparticle Generation and Excitation by Lasers in Liquids (ANGEL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://angel-conference.org/, May 2016, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted deposition of the bimetal thin films with pre-difined optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Laser Optics (LO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICONO/LAT 2016, Jun 2016, Minsk, Belarus. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LO.2016.7549911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the roles of non-linear propagation, scattering, ionization and thermo- mechanical effects in ultra-short laser structuring of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern nanotechnology and nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VSU University, Nov 2016, Vladimir/Suzda, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of ultrashort laser-induced nanotransformation in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, France. pp.INSPEC Accession Number: 16462482 </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal nanoparticles: Mechanisms of laser synthesis and interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. E. Itina, Modeling and Laser Material Processing Session Organizer, Aug 2016, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of femtosecond laser- induced nanostructuring in glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Laser Precision Microfabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promission techniques of nanoparticle synthesis : Spark discharge and Laser Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School for Young Scientists "Laser Physics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VSU, Russia, Nov 2015, Suzdal, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of a spark discharge ued for nanoraticle production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kohut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zh Geretovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser irradiation of fused silica with a nanometric inhomogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS Proceedings 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIERS Office, N. Bulgakova, Jul 2015, Pragues, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser induced electron excitation/relaxation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of matter under extreme irradiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, Jun 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel Vortex Filaments for Laser Material Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASER-INDUCED NANOPARTICLE FORMATION IN LIQUIDS: INVOLVED MECHANISMS AND ROLE OF THE EXPERIMENTAL PARAMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maksimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Kabashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Zakopane School of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Academy of Sciences, Krakow, May 2015, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser field enhancement on collision frequencies and absorption during ultra-short laser interactions with dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium, PIERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIERS Office, N. Bulgakova, Jul 2015, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel filamentation in glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium, PIERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIERS, Jul 2015, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel beam propagation in transparent solids for micromachining applications : theory, simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Filamentation (COFIL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Continuum and Molecular Dynamics Methods for Simulation of Laser Ablation of Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Ablation, HPLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00984691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Promising Techniques of Nanoparticle Generation: Laser Ablation vs Spark Discharge at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voloshko Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference « Advanced Laser Technologies », ALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LP3 CNRS; GPI RAS, Oct 2014, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of laser ablation with spark discharge technique used for nanoparticle production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00998750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of laser interactions with colloidal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of abstracts, International Conference « Advanced Laser Technologies », ALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LP3 CNRS; GPI RAS, Oct 2014, Cassis, France. pp.P19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Nanoparticle and Nanostructure Generation by Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014 Spring Meeting, Symposium J: Laser interaction with advanced materials: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of promossing techniques of nanoparticle generation : laser ablation vs spark discharge at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference « Advanced Laser Technologies », ALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LP3 CNRS, GPI Russie, Oct 2014, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-surface modification of silicon using ultrashort lasers on periodically pre-structured samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00998744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-based synthesis of nanoparticles: role of laser parameters and background conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West/LASE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00957557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation with Bessel beams and Bessel vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUILS13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Symposium on Ultrafast Intense Laser Science, Oct 2014, Jodhpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrafast Bessel beams nonlinear stability regimes in interaction with materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Symposium on Laser Precision Microfabrication, LPM2014 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Vilnus, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01016022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser ablation with high angle Bessel and Bessel vortex beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Laser Technologies, ALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.altconference.org/alt14, Oct 2014, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01180007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic origin of near-wavelength laser-induced periodic surface structures on silicon: double-pulse experiments and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J.Y. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Höhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00998739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of ultrashort laser ablation: application for fabrication of nanoparticles and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Ablation, HPLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00984698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Plasma Emission Spectra for Quantitative Elemental Analysis via Laser-Induced Breakdown Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSLIBS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of LIPSS Coverage of Silicon Upon Irradiation with Multiple Double-fs-Pulse Sequences: The Impact of Carriers and Cumulative Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Höhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Laser Ablation, COLA 2013, Ischia, Italy 6-11 October 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ischia, Italy. page 126 O-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00878679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of surface structures induced by ultra-short laser pulses on the surface of a silicon target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault J-y Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAMN-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Petersburg, Pushkin, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of laser ablmation of gold into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Laser Ablation, COLA 2013, Ischia, Italy 6-11 October 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ischia, Italy. page 71, P2-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00878676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Laser field on Collision Frequencies and Absorption during Ultra-Short Laser Interactions with Dielectric Materials,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of laser assisted micro- and nanotechnologiesn FLAMN-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Petersbur, Pushkin, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Formation by Spark Discharge in Ar: Analysis of the Involved Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Nanosciences &amp; Nanotechnologies (NN13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of laser ablation of gold into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAMN-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Petersburg, Pushkin, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Formation by Laser Ablation in Gases and Liquids: Modelling and Computational Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Laser Ablation, COLA 2013, Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ischia, Italy. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00878671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Ultra-Short Laser Interactions with Dielectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Laser Ablation, COLA 2013, Ischia, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ischia, Italy. p3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00878673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser-induced surfaces structures of silicon: numerical and experimental study of formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jy Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2012 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of nanoparticle formation in plasma discharge, 1st International Workshop on Metallic Nano-Objects: From Fundementals to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Metallic Nano-Objects: From Fundementals to Applications, MNO 2012 Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, SAINT-ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00753891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser-induced surface structures of silicon: thermal and optical study of formation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J.-Y. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rochester, United States. pp.TuP6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction laser-matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Aquitaine Onde et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions laser femtosecondes avec des cibles diélectriques : le rôle des processus d'excitation/relaxation électronique dans l'absorption d'énergie et le critère d'endommagement basé sur l'énergie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IRMDSP, PARIS ART ET METIERS PARIS TECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Laser Interactions with Semiconductor and Dielectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2012 CONFERENCE, SANTA FE, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Santa Fe, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of nanoparticle formation by ultra-short laser ablation of metals in liquid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Laser Ablation and Nanoparticle Generation in Liquids. Location: Taormina (Sicily), Italy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J.-Y. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-excitation and carrier relaxation in semiconductor tip under high dc electric field during laser-assisted atom probe tomography analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring2012 E-MRS 2012 SPRING MEETING Technical sessions: May 14-18, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of metallic nanoparticle formation by ultra-short laser ablation in vacuum, in liquid and by spark discharge in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et ablation de la silice en régime femtoseconde: expérience et modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMDSP 2012 PARIS TECH ART ET METIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic excitation and relaxation processes in femtosecond laser interactions with insulators: the role of laser wavelength, intensity and different absorption mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2012 SPRING MEETING Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.&amp;&amp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of surface band bending and hole accumulation in laser-assisted field evaporation of semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deconihout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Field Emission Society (IFES) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00711690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of spark discharge for nanoparticle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic excitation and relaxation processes in wide band gap dielectric materials in the transition region of the Keldysh parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS-2011, symp J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. pp.J10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of femtosecond laser pulse in fused silica: experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Varkentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASER APPLICATIONS IN MICROELECTRONIC AND OPTOELECTRONIC MANUFACTURING (LAMOM) XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of silicon under high electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. pp.PP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00711694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide-range model for simulation of pump-probe experiments with metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS-2011 Symposium J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. pp.J10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and nanostructures formed by laser: what can we learn from the modeling? Photonics and Micro and Nano structured Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouflous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMNM 2011, June 28-30, 2011 Erevan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Erevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser interactions with dielectric materials: insights from a detailed modeling of electronic excitation and relaxation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shcheblanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Laser Ablation, COLA2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser damage and ablation thresholds of fused silica in femtosecond regime: gathering experiments and comprehensive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts, COLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of ablation plumes produced by two delayed short laser pulses: a new method for probing electron-phonon coupling in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced femtosecond microstructuring of surfaces: formation mechanisms from LIPSS to Black Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (EMRS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. pp.JP3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of femtosecond laser-assisted atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sévelin-Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of femtosecond laser pulses with dielectric materials: insights from numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00431163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Applications for Nanotechnology : Insights From Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numercial Studies of Ultra-Short Laser Interactions: Application for Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Plasma Physics with Intense Laser and Heavy Ion Beams, EMMI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Moscow, Russia, European Union</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00487314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d'ablation laser en régime femtoseconde à flux modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of material ablation with two time-delayed short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSLIBS 2009, 5th Euro-Mediterranean Symp. on Laser-Induced Breakdown Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tivoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of the role of material properties on the properties of nanoparticules formed by rapid expansion of a heated target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.5107-5111, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of nanoparticle evolution in a background gas under laser ablation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.5116-5119, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et enjeux de l'interaction en régime femto-seconde à flux modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CEA « L'interaction rayonnement-matière : du solide au plasma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, INSTN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of nanoparticles by short pulse laser ablation of materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of cluster formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th. World Congress on Computational Mechanics (WCCM8) 5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vnice, Italy. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles hybrides multi-echelles de l'intaraction laser matièere et de l'expansion d ‘un panache plasma crée par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CEA « L'interaction rayonnement-matière : du solide au plasma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nanoparticles by short and ultra-short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser interaction with metals and optical multi-layer materials: transport phenomena and damage thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Power Laser Ablation, SPIE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Taos, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des plasmas produits par interaction laser-matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES DU RESEAU PLASMAS FROIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BONASCRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ablation plumes produced by the interaction of short laser pulses with materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Ablation, Cola 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tenerif, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analyses of material ablation induced by short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées du Réseau Technologique Femtoseconde "Modélisation et procédés laser ultra brefs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser dust removal: mechanisms and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">234th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ablation plumes produced by the interaction of short laser pulses with materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA'07, 9th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Téneriffe, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ablation plumes induced by femtosecond laser irradiation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCILA-2007, The 2nd French-Chinese Workshop on "Ultra-short and Ultra-intense Lasers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of ITER deposited layers by LIBS: current status and remaining open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semerok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Weurlesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mauchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Thro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSLIBS 2007, Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical analyses of nanoparticle generation via femtosecond laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAMN-07, Fundamentals of Laser Assisted Micro– &amp; Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du seuil de dommages dans les cristaux de saphir dope au titane avec des impulsions nanoseconde, picoseconde et femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2006 : 8ème Colloque sur les Sources Cohérentes et Incohérentes UV, VUV, et X. ; 6-9 Juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanoparticle generation during femtosecond laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-ICPEPA, 5th International Conference on Photo-Excited Processes and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of small clusters production by short and ultra-short pulse laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS-2006 Spring Meeting, Symposium H ; 29 mai-2 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentales et théoriques des plasmas produits par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete characterization of damage threshold in titanium doped sapphire crystals with nanosecond, picosecond and femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOULDER DAMAGE SYMPOSIUM XXXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder, United States. pp.639-645, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.638769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of iron oxide nanoparticles by pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Ablation ; 7 - 11 May 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Taos, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études expérimentales et théoriques des plasmas produites par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS 2006 - Spectroscopie d'Emission induite par ablation laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle generation in plasmas produced by ultra-short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhigiliei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Photo-Excited Processes and Applications (ICPEPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Charlottesville, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle generation in plasmas produced by ultra-short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMOPTO 2006, 8-th Conference on Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sibiu, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of the synthesis of nanoclusters by pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO ASI School "Photon Based Nanoscience and Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the iron oxide nanoparticles by pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomic and molecular pulsed lasers, AMPL'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of nanoparticles by laser ablation: Combined MD-DSMC computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Laser Ablation, COLA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete characterization of damage threshold in titanium doped sapphire crystals with nanosecond, picosecond, and femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees “Modélisation et procédés ultra brefs”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, LTSI, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of femtosecond laser ablation of Ti, Zr, Hf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.433-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of laser ablation induced by nanosecond and femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaserAp 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Les Haut de Marquay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la génération et de l'expansion de plasmas créés par laser impusionnel (ns et fs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congrés "Plasmas" de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, CEA Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental mechanisms of femtosecond laser ablation of metals: experimental results and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic investigation of the oxidation and laser synthesis of nickel nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Toulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava G Yingling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 du GDR EMILI (Etude des Milieux Ionisés : Plasmas froids créés par décharge et laser)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Etienne, France. GDR EMILI, CNRS, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05340659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulation of Femtosecond Laser Interactions with Si: Interplay of Pressure and Temperature Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CHOCODYN 2025 - Comportement des matériaux et structures sous hautes vitesses de déformation 21-26 sept. 2025 Saint-Pierre-d'Oléron (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Saint-Pierre-d'Oléron, France. https://chocodyn2025.sciencesconf.org/, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05290925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Early Oxidation Effect on Wettability of Laser-treated Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRANCE 2030 ANR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLEIGHT Science Event #10 EUR Manutech-SLEIGHT : du 3 au 6 juillet 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Etienne, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04245695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the optical characteristics of composite TiO2 films with a heterogeneous size of silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varlamov P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergeev M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreeva Ya.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IХ International Conference Photonics and Information Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite film formation by pulsed laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 OSA Laser Congress, On-line meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser writing of nanocomposite metasurfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P Veiko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metanano 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Design of an Adaptive-pressure Plasma Coating Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible mechanisms of bimetallic nanoparticle formation by laser co-ablation of liquid colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zatneta Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Tselikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nanoparticle Generation and Excitation by Lasers in Liquids, ANGEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nano-Composite Formation by Laser Irradiation of Colloidal Suspensions: from Aggregates to Alloys and Core-Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zatneta Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wolny-Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International High Power Laser Ablation Symposium, HPLA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the continuum approach in the modelling of very low pressure plasma spraying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based solution of nonlinear Maxwell’s equations for inhomogeneous dispersive media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMF 2016 (10th International Symposium on Electric and Magnetic Fields)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort laser-induced nanogratings in glass: insights from numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santa Fe, New Mexico, United States. , International High Power Laser Ablation and Directed Energy, HPLA2016, Santa Fe, New Mexico, USA, 2016, HPLA2016, International High Power Laser Ablation and Directed Energy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles formed by spark discharge and by laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Power Laser Ablation and Durected Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santa Fe, New Mexico, United States. , International High Power Laser Ablation and Directed Energy (HPLA 2016), 2016, HPLA 2016 Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Modeling of Rarefied Plasma Flows under Very Low Pressure Plasma Spray Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures formed by ultra-short laser interactions with silicon and silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrien Thibault J.-Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of matter under extreme irradiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of nanoparticle formation by spark discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voloshko Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées d’échanges du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of spark discharge parameters on nanoparticle formation and their sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voloshko Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference, IAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea. , International Aerosol Conference, IAC 2014, Korea, 2014, International Aerosol Conference, IAC 2014, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of laser-based synthesis and modifications of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Quantum Materials: From Synthesis and Laser Processing to Applications 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, pp.3, 2024, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3007899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04524993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study On Laser-Induced Periodic Structures And Photovoltaic Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON HIGH POWER LASER ABLATION 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.576-581, 2010, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3507149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ablation - From Fundamentals to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02012612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Generation by Double- Pulse Laser Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pulsed Laser Ablation: Advances and Applications in Nanoparticles and Nanostructuring Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle generation by double pulse laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Mihailescu, A.P. Caricato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticle thin films by advanced pulsed laser technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation by laser ablation and by spark discharges: properties, mechanisms and control possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voloshko Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticles Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-953-51-4416-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01227929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Step Femtosecond Laser Ablative strategy for the fabrication of Au-Ni-based and Au-Co-based Nanoparticles with Tunable Plasmonic and Magnetic Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A I Pastukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A V Kabashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dziedzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05371398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Solvent Effects on Femtosecond Laser-Irradiated Mixture of Au and Fe₃O₄ Colloidal Nanoparticles: The Role of Acetone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Żaneta Świątkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wolny-Marszałek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05431389v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring wetting dynamics of water nanodroplet on nano-textured surfaces: atomistic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04638370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Conjoncture 2021-2025 : Section 10 : Milieux fluides et réactifs : transports, transferts, procédés de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Popinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on oxidation process and wettability of femtosecond laser ablated Ti surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04784483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of the Wetting Dynamics of Surfaces Textured by Femtosecond Laser: Beyond Classical Wenzel and Cassie-Baxter Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below bandgap CW laser modification of ZnO:Al thin film with Ag nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav R. Gresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia A. Sokura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Shirshneva-Vaschenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDES NUMERIQUES DES MECANISMES D'INTERACTION D'UN LASER IMPULSIONNEL AVEC DES MATERIAUX: APPLICATION A LA SYNTHESE DE NANO AGREGATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de la Méditerranée - Aix-Marseille II, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Modeling for Laser-based Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Invited seminar, Institut des Sciences Moléculaires d'Orsay, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR DYNAMICS SIMULATIONS OF LASER-MATTER INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Zhigiley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. ANF Dynamique moléculaire, MD Laser, Tatiana ITINA, On Line, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04240774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR DYNAMICS SIMULATIONS OF LASER MATTER INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. GREMI, Orléans, France and Online, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04267582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId899"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Itina </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche 2 cl</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">itinatatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7117-8699</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069717095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana ITINA – Directrice de Recherche CNRSLaboratoire Hubert Curien (UMR CNRS 5516), Université Jean Monnet18 rue du Professeur Benoît Lauras, 42000 Saint-Étienne, Franceemail : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tatiana.itina@univ-st-etienne.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , tél : +33 (0)4 77 91 58 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique et professionnel:HDR – Université de la Méditerranée (2008) : Simulation numérique des interactions laser-matière.Doctorat – Université Aix-Marseille II & MIPT, Russie (1999), thèse en cotutelle.Ingénieur & M2 – Institut de Physique et de Technologie de Moscou (1994).CNRS – Chercheuse depuis 2002 (CR1 → DR2 en 2010, DR1 actuellement). Mobilité au Laboratoire Hubert Curien en 2008, où elle crée et dirige l’équipe LASERMODE (depuis 2009), résponsable d'équipe PREDICT (depuis 2026).Expertise : modélisation multi-échelle des interactions laser-matière, formation de nanoparticules, structuration laser pour applications en optique, énergie, médecine, tribologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques et collectives:Secrétaire Scientifique de la Section 10 at CPCN au Comité National & Coordinatrice des Secrétaires Scientifiques (2021-2025). Membre du bureau de la CPCN et de la C3N, forte implication dans l’évaluation, les concours, les motions et les politiques scientifiques nationales .Responsable/coordinatrice de plusieurs projets ANR (LAMORSIM, Ultra-Sonde, EMIL, TEXLID, NANODIELEC, etc.), européens  (Bounapart-E -WP leader,  LaserImplant, HISTRATE, etc.), PICS et PHC (POLONIUM, KOLMOGOROV), collaborations ARQUS, NSF, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre active (membre du bureau et/ou CoPil) de plusieurs GDR : EMILI, MODMAT, UP, CHOCODYN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur des projets pour ANR, NSF, projets EU, CRSNG, Canada, DFG en Allemagne, fondations en Suisse, Croatie, Lituanie, etc. Membre des jurys des concours CR et DR CNRS (2021-2025), postes IR, des comités de sélections de 2 postes de PU, 3 MdC, membre des 20 jurys de thèses et 4 HdR, rapporteur de 26 (dont 6 en Pologne, Indes, Belgique, Russie), Présidente de 4 jurys de thèse et 2 HdR, plusieurs CSI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement : 12 thèses, 11 post-docs. Enseignement à la FST (30–60h/an).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique:128 publications à comité de lecture (91 depuis 2010), 9 chapitres de livres.74 conférences invitées internationales, 209 communications internationales, 41 écoles/séminaires invités.Activité de reviewing intense (~50–100/an), membre de comités éditoriaux et d’évaluation (ANR, NSF, EU, DFG, CRSNG...).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rayonnement international:Collaborations avec USA (Berkeley, GE, VSU), Italie (Padoue), Pologne (IPN), Russie (JIHT, ITMO), Austraile (ANU).Membre des comités scientifiques et organisatrice de nombreuses conférences : SPIE (USA), HPLA, E-MRS, ANGEL, PIERS, FLAMN, JMC, LaserAp, CECAM, ANF.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociétés savantes et valorisation:Membre de la SPIE, ACS, active en diffusion scientifique.Collaborations industrielles : STMicroelectronics, HEF, HID, CEA, Manutech, Nucletudes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Atomistic Insights into Oxidation Dynamics and Wettability of Ultrafast Laser-Treated Titanium Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106537. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05033051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Ultrafast Dynamics: Atomistic-Continuum Modeling of Laser-Induced Phase Transitions in Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP00964B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04784471v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser engineering of composite submicron particles in colloidal systems: a high-performance catalyst for ethanol fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliwia Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gurgul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Depciuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and laser synthesis of Ni nanoparticles: an atomistic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Toulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava G Yingling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 131 (11), pp.916. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-025-09047-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05196042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Modeling of Alloy Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Forrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amendola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Modeling as a Key to Unraveling Ultra-Short Laser Nano-Synthesis and Nano-Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Proceedings Volume 13352, Nanoscale and Quantum Materials: From Synthesis and Laser Processing to Applications 2025, 13352, pp.1335206. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3049888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05032897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Simulations of Wetting Dynamics of Water Nanodroplets on Nanotextured Titanium: Implications for Medical Implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (21), https://doi.org/10.1021/acsanm.4c03946. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c03946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04746030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of laser-based synthesis and modifications of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.SPIE Int.Soc.Opt.Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Proc. Photonics West 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04386475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding mono- and bi-metallic Au and Ni nanoparticle responses to fast heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.DOI: 10.1039/d4na00634h. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NA00634H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Wetting Behaviours of Femtosecond Laser Texturized Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Prada-Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of LPM2024 – the 25th International Symposium on Laser Precision Microfabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, in press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23752.94725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04780706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the mechanisms involved in integrated THz imaging with a NIR femtosecond laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 12939 (129390U), pp.70. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3009910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04780624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Understanding mono- and bi-metallic Au and Ni nanoparticle responses to fast heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (21), pp.5451-5463. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4na90099e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04780833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Local Melting‐Solidification of Suspended Nanoparticles for Heterostructure Formation Enabled by Pulsed Laser Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaneta Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliwia Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Maximenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (43), pp.2304359. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202304359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the wetting dynamics of droplet on laser textured surfaces: Beyond classical Wenzel and Cassie-Baxter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100250. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsadv.2022.100250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03817587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Ablative Synthesis of Ultrapure Magneto-Plasmonic Core-Satellite Nanocomposites for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaneta Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Tselikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan V Zelepukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.649. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12040649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04220954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise laser-induced local modification of AZO:Ag films and their optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav R Gresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia A Sokura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V Shirshneva-Vaschenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.108059. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.108059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03817575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis of nanogratings in silica bulk via multipulse interplay of ultrafast photo-excitation and hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100973. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202100973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03321032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted fabrication and in vitro verification of functionalized surface for cells biointegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Karlagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Elagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sinev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Koshelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuojun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ladutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (20), pp.8848-8855. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting angle stability of steel surface structures after laser treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shchedrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Karlagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (3), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-020-02280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02986539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser writing of − 2 nanocomposite nanogratings for optical filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim P Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.105840. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2019.105840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser writing of nanocomposite metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02986577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Analysis of Laser-Induced Plasmon Tuning in Nanoporous Glass Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman A Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel V Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina K Kostyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10061131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Laser Processing of Nanostructured Patterns for the Control of Cell Adhesion and Migration on Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.E864. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10050864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Annealing of Ag-TiO2 Nanocomposite Films with Plasmonic Response by CW UV Laser Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel V Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav R Gresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton S Loshachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/iocn2020-07864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Ultrashort Laser-Driven Au:TiO 2 Nanocomposite Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mikhailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (18), pp.10209-10219. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization selective metasurface formed by interference laser writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V V Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1461, pp.012004. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth in Mesoporous TiO 2 Optical Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (10), pp.6070-6079. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser-induced high aspect ratio densification in porous glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.4379. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.004379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Enhanced IR-Absorption Microscopy of Staphylococcus aureus Bacteria on Bactericidal Nanostructured Si Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena A Nastulyavichus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteri R Tolordava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey N Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina N Saraeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (24), pp.4488. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24244488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of an Adaptive-Pressure Plasma Coating Process—Part 1: Model Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-019-00948-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Generated Ag Nanoparticles in Mesoporous TiO 2 Films: Formation Processes and Modeling-Based Size Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Slaughter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.123 - 25898. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogenerated Free Carrier-Induced Symmetry Breaking in Spherical Silicon Nanoparticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ladutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Makarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (7), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201701153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentary deposition of laser energy in glasses with Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radic Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (12), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5053085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopore-mediated ultrashort laser-induced formation and erasure of volume nanogratings in glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (8), pp.5887-5899. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP07603G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02003605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Nanoparticles: Photogenerated Free Carrier-Induced Symmetry Breaking in Spherical Silicon Nanoparticle (Advanced Optical Materials 7/2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ladutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Makarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (7), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201870027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fidelity visualization of multiscale dynamics of laser-induced bubbles in liquids containing gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhura Somayaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.9665. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27663-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02387116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of nanopore formation and evolution in multi-pulse laser nanostructuring of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-017-1492-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Cells Fabrication in Sol-Gel and Porous Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uliana E Gabysheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim P Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, pp.193-197. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2961/jlmn.2018.03.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02012609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-controlled femtosecond laser inscription of periodic void structures in porous glass for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (26), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.033261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser interactions with nanoparticles in different media: from electromagnetic to thermal and electrostatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synthesis and Photonics of Nanoscale Materials XIV, 10093 (100930A), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2256509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Morphology Effects on the Optical Properties of Bimetallic Nanoparticle Films Laser Deposited on a Glass Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S V Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Istratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.8068560. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/8068560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded nanogratings in bulk fused silica under non-diffractive Bessel ultrafast laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghua Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (26), pp.261901. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4987139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01568721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validity of Continuum Computational Fluid Dynamics Approach Under Very Low-Pressure Plasma Spray Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-017-0658-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01671717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous periodic ordering on the surface and in the bulk of dielectrics irradiated by ultrafast laser: a shared electromagnetic origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Höhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12306-1 - 12306-14. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12502-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser deposition of bimetallic island films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Istratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, V International Conference of Photonics and Information Optics, 737 (1), pp.012028. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/737/1/012028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation‐Free Continuous‐Wave Laser Ablation from a Solid Target to Synthesize Low‐Size‐Dispersed Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Ryabchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (9), pp.1185-1191. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201601419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From random inhomogeneities to periodic nanostructures induced in bulk silica by ultrashort laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (7), pp.075427. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.075427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01340985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based solution of nonlinear Maxwell’s equations for inhomogeneous dispersive media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and well-controlled synthesis of noble metal nanoparticles by continuous wave laser ablation in different liquids for deposition of thin films with variable optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-016-3468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the synthesis of metal nanoparticles during the laser irradiation of targets in liquid media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Bukharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Russian Academy of Sciences - Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Look Inside Get Access Find out how to access preview-only content Proceedings of the XI Conference “Lasers and Laser Information Technologies: Fundamental Problems and Applications” 1. Laser Nanoengineering, 80 ('), pp.351-357. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S10628738160400031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of polarization state on ultrafast laser-induced bulk nanostructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, JLMN, 11 (3), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2961/jlmn.2016.03.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser irradiation of dielectric materials containing randomly-arranged nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9737, pp.97370L. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2217900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01340988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Bessel vortex beams for applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.094006. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of subpicosecond double-pulse laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (174104), pp.10. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01227924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of Nanostructured Gold and Silver Films Formed by Precipitation of Small Colloid Drops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vartanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (1), pp.124-128. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0030400X15070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ultrashort Laser-Induced Fragmentation of Metal Nanoparticles in Liquids: Numerical Insights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (24), pp.13893-13900. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular filamentation for laser material processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.8914. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of laser ablation with spark discharge techniques used for nanoparticle production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voloshko Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 336, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling of femtosecond laser ablation of metallic targets in vacuum and in liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics A Solids and Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (1), pp.175-178. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8319-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation with nonlinear Bessel vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Milián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (21), pp.25410-25425. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.025410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-based synthesis of nanoparticles: role of laser parameters and background conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 8969, Synthesis and Photonics of Nanoscale Materials XI </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Synthesis and Photonics of Nanoscale Materials XI, 8969 (896905), pp.10. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2038481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Ultrashort Laser Ablation: Application for Fabrication of Nanoparticles and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling of femtosecond laser ablation of metals in vacuum and in liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (1), pp.175-178. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8319-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic particle-in-cell (PIC) method for modeling the formation of metal surface structures induced by femtosecond laser radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Djouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mitiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zemirli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280, pp.711-714. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation by laser ablation in air and by spark discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.doi:10.1007/s00340-013-5490-6. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-013-5490-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible surface plasmon polariton excitation under femtosecond laser irradiation of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault J-y Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.083104. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4818433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00866904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rippled area formed by surface plasmon polaritons upon femtosecond laser double-pulse irradiation of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault J. Y. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Höhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (24), pp.29643. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.029643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rippled area formed by surface plasmon polaritons upon femtosecond laser double-pulse irradiation of silicon: the role of carrier generation and relaxation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault J-y Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Höhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8205-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (3), pp.703-707. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7189-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00866898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision frequencies and absorption calculations for ultra-short laser interactions with dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 9065</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fundamentals of Laser-Assisted Micro- and Nanotechnologies 2013, pp.906506. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of nanoparticle formation by ultra-short laser ablation of metals in liquid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.3108-3114. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP42650A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00866914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.113026. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00866869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Laser Interactions with Semiconductor and Dielectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jy Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1464, pp.79. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4739862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the thermal response of a silicon field emitted by ultrafast Laser Assistet Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annalen der Physik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525 (1-2), pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/andp.201200182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00866966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nanoparticle formation by laser ablation in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (12), pp.5044-5048. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1090944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing electron-phonon coupling in metals via observations of ablation plumes produced by two delayed short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.081502. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3629774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and ablation thresholds of fused silica in femtosecond regime: relevant physical criteria and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.094104. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.094104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Formation of Periodic Nanostructures on Solid Surface Induced by Femtosecond Laser Ablation by Particle-In- Cell Method,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Djouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lamrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 227, pp.138. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.227.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrashort double pulse laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstatntin Khishchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.674-676. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.11.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00472026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a two-temperature model for the investigation of the periodic structure formation on Si surface in femtosecond laser interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jy Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.610 - 615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00530631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study On Laser-Induced Periodic Structures And Photovoltaic Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vervich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jy Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1278, pp.576-581. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3507149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00530665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Applications for Nanotechnology : Insights From Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1278, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3507125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00530658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of femtosecond laser pulses with dielectric materials: insights from numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00530670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic excitation in femtosecond laser interactions with wide band gap materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcheblanov Nikita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (4), pp.796. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-009-5540-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00462635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of femtosecond laser-induced damage and ablation thresholds in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Utéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (4), pp.889. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-009-5077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of nanoparticle evolution in a background gas under laser ablation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 255 (10), pp.5116-5119. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gouriet, M. Sentis, T. E. Itina, Molecular dynamics study of nanoparticle evaporation and condensation in a gas, J. Phys. Chem. C , 113(43), 18462-18467 (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (43), pp.18462-18467. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9046648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00431135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppresion of ablation in femtosecond double pulse laser experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.195002. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.195002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00472032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of small clusters production by short and ultra-short laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (19), pp.7656-7661. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between ablation efficiency and nanoparticle generation during the short-pulse laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.374-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between ablation efficiency and nanoparticle generation during the short-pulse laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.374-379. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/s11490-008-4002-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of rapidly expanding liquid: Molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (1-3), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2007.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanoparticle formation during femtosecond laser ablation of metals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.6310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanoparticle generation during femtosecond laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (15), pp.6310-6315. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.01.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material Two-temperature Model for Simulation of Ultra-short Laser Ablation, Appl. Surf. Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khishenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.6343-6346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material decomposition mechanisms in femtosecond laser interactions with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantine Khishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (23), pp.235414. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.235414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material two-temperature model for simulation of ultra-short laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantine Khishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (15), pp.6343-6346. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.01.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced damage threshold of sapphire in nanosecond, picosecond and femtosecond regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 254 (4), pp.799-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material decomposition mechanisms in femtosecond laser interactions with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.235414. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.235414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of small clusters production by short and ultra-short laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.7656-7661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced damage threshold of sapphire in nanosecond, picosecond and femtosecond regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 254 (4), pp.799-803. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of nanoparticles by laser ablation: Combined MD-DSMC computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of nanoclusters by nanosecond laser ablation: Direct Simulation Monte Carlo Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252, pp.4433-4438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du seuil de dommages dans les cristaux de saphir dopé au titane avec des impulsions nanoseconde, picoseconde et femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.163 - 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation of solar cell thin film processing using nanosecond and femtosecond lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation of solar cell thin film processing using nanosecond and femtosecond lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.453-460. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/39/3/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of nanoclusters by nanosecond laser ablation: Direct Simulation Monte Carlo Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252 (13), pp.4433-4438. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2005.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective ablation of thin films with short and ultrashort laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252, pp.4814-4818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear fluence dependencies in femtosecond laser ablation of metals and dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mamatkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (5), pp.051109. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1904591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of ultra-short laser ablation of metals and of laser plume dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (4-6), pp.1089-1092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of metal ablation induced by ultrashort laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 453-454, pp.513-517. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit of overheating and the threshold behavior in laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (4), pp.041501. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.68.041501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big molecule ejection—SIMS vs. MALDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delcorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krantzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 203-204 (15), pp.69-71. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)00661-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined continuous–microscopic modeling of laser plume expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 208-209, pp.27-32. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of matrix-assisted laser desorption—connections to experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yingling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schoolcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Garrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 226, pp.85-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-generated plasma plume expansion: Combined continuous-microscopic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.066406. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.66.066406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic Mechanisms of Matrix Assisted Laser Desorption of Analyte Molecules: Insights from Molecular Dynamics Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Garrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0127768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle adsorption probability on the stoichiometry of thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89, pp.740. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1328061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix assisted pulsed laser evaporation of polymeric materials: molecular dynamics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Garrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 180 (1-4), pp.238-244. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(01)00423-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry distribution of thin films deposited by laser ablation: Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 180 (1-4), pp.112-116. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(01)00404-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of pulsed laser ablated flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 154-155, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(99)00388-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;Monte Carlo simulation of the laser-induced plasma plume expansion under vacuum: Comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86 (8), pp.4709. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.371430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of TOF measurements in pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69, pp.s59-s65. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003399900339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonstationary effects in pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (11), pp.7905. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.370605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of the effects of elastic collisions and chemical reactions on the angular distributions of the laser ablated particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 127-129, pp.171-176. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(97)00628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the role of a background gas and system geometry in pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katassonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83, pp.6050. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.367995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of nonequilibrium chemical reactions during pulsed laser ablation in vacuum and into diluted ambient gas: Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Aeromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (3), pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of pulsed laser ablation into an ambient gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 498 (1-4), pp.144-147. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-0256(97)00127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of pulsed laser ablation from two-component target into diluted ambient gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 82, pp.3536. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.365672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation study of the effects of nonequilibrium chemical reactions during pulsed laser desorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tokarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 106 (21), pp.8905. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.473948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00378599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMISTIC-CONTINUUM MODELING OF LASER-INDUCED PHASE TRANSITIONS IN SILICON: MELTING, ABLATION, SOLIDIFICATION, AND AMORPHIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundementals of Laser-assisted Micro and Nanotechnologies, FLAMN-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO, Jun 2025, Saint-Peterbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05133704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and laser synthesis of Ni nanoparticles: an atomistic analysis Motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Toulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava Yingling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 EMRS Spring meeting, Symposium O: Laser-matter interaction for life and society: fundamental mechanisms and emerging applications, poster presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05118104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Laser Fabrication of Plasmonic-Magnetic Ni-Au Nanoparticles with Enhanced Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliwia Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pastukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yingling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West, LASE, Conference 13352 Nanoscale and Quantum Materials: From Synthesis and Laser Processing to Applications 2025 25 - 26 January 2025, Moscon Centere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://spie.org/PWL/conferencedetails/nanoscale-quantum-materials, Jan 2025, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic-Continuum Modeling of Laser-Induced Phase Transitions in Silicon: Melting, Ablation, Solidification, and Amorphization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin E. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th INTERNATIONAL CONFERENCE ON PHOTOEXCITED PROCESSES AND APPLICATIONS (ICPEPA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Paola Caricato, Maria Dinescu, Maurizio Martino, Leonid Zhigilei, Sep 2025, Lecce (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05291760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of nanoparticles under short-pulse heating: Study of atomic mechanisms via atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Toulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava Yingling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum ILP: 13ème Forum Lasers et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILP, CPHT, France, Jun 2025, Le Plan de la Tour (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05118295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of non equilibrium phase transitions in silicon under femtosecond laser excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry S Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ILP: 13ème Forum Lasers et Plasmas, Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILP, CPHT, France, Jun 2025, Le Plan de la Tour (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05118193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Modeling as a Key to Unraveling Ultra-Short Laser Nano-Synthesis and Nano-Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 13352 SPIE, Photonics West, LASE, Nanoscale and Quantum Materials: From Synthesis and Laser Processing to Applications 2025 25 - 26 January 2025, Moscone Center, San Francisco, CA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Photonics West, Jan 2025, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Nanoparticle Synthesis via Laser Ablation for Advanced Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 EMRS Spring Meeting, Symposium O: Laser-matter interaction for life and society: fundamental mechanisms and emerging applications, Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2025, STRASBOURG (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05118046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Understanding Nanoparticle Synthesis and Growth by Laser Ablation and Spark Discharge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 2MORHEA (Morphologie et Phénomènes d’Agrégation) 11-12 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées scientifiques du GDR MORHEA 2024, conférence lainière invitée; https://gdr-morphea.cnrs.fr/, Jun 2024, CEA Marcoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of laser-induced modifications of nano-objects and nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Photo-Excited Processes and Applications (ICPEPA- 12)in Suzhou, China on September 18-22, 2023 in a hybrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Suzhou, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04217403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of early oxidation effect on wettability of laser-treated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeje Ilemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana E. Itina Tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Nanotech and Nanomaterials Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nano Rome-2023, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of early oxidation effects on laser-treated surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeje Ilemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LABEX MANUTECH-SISE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX MANUTECH-SISE, Oct 2023, Château de Goutelas, Marcoux-Loire, France. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of laser interactions with surfaces and nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ANNUAL INTERNATIONAL LASER PHYSICS WORKSHOP (July 3-7, 2023), LPHYS'23, Seminar 5: Nonlinear Optics &amp; Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Physics, London, UK; https://www.lasphys.com/workshops/lasphys23/, Jul 2023, ONLINE (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of surface oxidation on wettability of laser textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANUTECH SLEIGHT SCIENCE EVENT#9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MANUTECH SLEIGHT GRADUATE SCHOOL, Jan 2023, SAINT ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04249888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ultra-short lasers help to create hierarchical reliefs efficiently guiding cells on nanostructured patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Nanotech and Nanomaterials Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nano Rome-2023, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-matter interactions and modern nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Conference Series, IAAM (International Association of Advanced Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAAM, Aug 2023, Stockholm, Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04217378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nanohybrids and Multi-Material Nanoparticles: Synthesis, Properties, Modeling and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Ed. of the Smart Materials and Surfaces - SMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETCOR, Oct 2023, Albufeira-Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04265215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of solvent on oxidation behavior of copper during laser irradiation of suspension, a reactive bond molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M S Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Phenomena in Condensed Matter – Multis2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03825047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of laser-generated bubble expansion and cavitation erosion mechanisms for pulsed laser interactions and nanoparticle formation in liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Sevezneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Multiscale Materials Modeling (MMM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03819092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Cu and surface activity study of CuO using ReaxFF molecular dynamics during short-pulsed laser irradiation of suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M S Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloids Conference, Elsevier, Lisbon, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Colloids, Jun 2022, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03825053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Simulation of laser-textured surface wettability: toward understanding the role of surface oxidation and molecular adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Multiscale Materials Modeling (MMM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03819104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation bubble effect in localized power deposition processes in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Selezneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Multiscale Materials Modeling (MMM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03818995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of ternary Cu-Fe-O submicrometer particle formation by pulsed laser irradiation process of colloidal suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M S Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Symposium on Laser Precision Microfabrication – LPM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03825045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of the Wetting Dynamics of Surfaces Textured by Femtosecond Laser: Beyond Classical Wenzel &amp; Cassie-Baxter Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser material processing: from fundamental interactions to innovative applications, Symposium H at European Materials Research Spring Meeting (E-MRS-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How surface relief affects wettability and cell behavior on ultra-short laser-textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Ultrafast Optical Science (Ultrafastlight) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03825032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of laser-assisted nanoparticle fragmentation, sintering, and alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-approach modeling of alloy nanoparticles: from non-equilibrium synthesis to structural and functional properties, CECAM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, On Line and Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03829586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of inhomogeneous absorption, sub-surface cavitation, and hydrodynamic instabilities in ultrashort laser-induced self-organization of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Power Laser Ablation (HPLA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Ultrafast Self-Action Effects in Resonant Dielectric Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sinev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuojun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Koshelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ladutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Jose, France. pp.FM3I.6, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FM3I.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of ultra-short pulsed laser-induced phenomena in transparent solids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASER SPECTROSCOPY AND ULTRAFAST SCIENCE, LSUS-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Kerala, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective medium-based optical real-time control over plasmon tuning in laser-induced nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2583243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser processing of nanostructured patterns for the control of cell adhesion and migration on titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Changes in Surface Wettability: From Modeling to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT), ALT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of laser-assisted nanoparticle fragmentation, sintering, and alloying,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM, Multi-approach modeling of alloy nanoparticles: from non-equilibrium synthesis to structural and functional properties July 7, 2021 - July 9, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How surface relief affects wettability and cell behavior on ultra-short laser-textured surfaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Ultrafast Optical Science, Ultrafastlight, Moscow, Russia, October 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscow, on-line, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03829708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short Laser Surface Functionalization: from Modeling to Bioengineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2021, International High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies of thermoplasmonic effects and nanoalloy formation in ultra-short laser interactions with nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR Ultrafast Phenomena 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How surface relief affects wettability and cell behavior on ultra-short lasertextured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona Sunday Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Ultrafast Optical Science, Ultrafastlight 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser direct nanostructuring of ion doped porous dielectric and semiconductor films: mechanisms and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2021, International High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Laser-Matter Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03829666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Medium Approach for Investigation of Optical Properties of Nanocomposites with Plasmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Artificial Materials for Novel Wave Phenomena, Metamaterials 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Metamaterials49557.2020.9285075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of optical characteristics of composite TiO2 films with an ensemble of silver nanoparticles inhomogeneous in size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. V. Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International conference on photonics and information optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Optical Properties of Plasmonic Nanocomposite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Artificial Materials for Novel Wave Phenomena – Metamaterials 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/metamaterials49557.2020.9284978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced nanocomposite and nanostructure formation: mechanisms and control possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International conference of ultrafast optical science, “UltrafastLight-2020”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced coloration of Ti02:Ag thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International conference of ultrafast optical science, UltrafastLight-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-affected structure and optical properties of semiconductor thin films with Ag nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Gresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Shirshneva-Vaschenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Laser Precision Microfabrication (LPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual Event, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2:Au nanocomposite formation under femtosecond laser irradiation, Laser-induced nanocomposite and nanostructure formation: mechanisms and control possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mikhailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International conference of ultrafast optical science, UltrafastLight-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the influence of parameters of laser processing by continuous radiation of the visible range on the spectral characteristics of silver-containing films of titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sergeev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of young scientists, Book of abstracts - Electronic edition, SPb University, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced diffusion-controlled growth of nanoparticles in semiconductor thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International conference of ultrafast optical science, UltrafastLight-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser functionalization of titanium implants surface: from idea to manufacturing application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Odintsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Karlagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bozko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Laser Assisted Micro and Nano-Technologies, FLAMN-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled picosecond laser writing of Ag-SiO2 nanocomposite metasurfaces for plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2019) Spring Meeting, Symposium V Laser interactions with materials: from fundamentals to applications, MATERIALS, ELECTRONICS AND PHOTONICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02148020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced growth and degradation of gold nanoparticles in titanium dioxide porous film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Laser Assisted Micro and Nano-Technologies, FLAMN-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and self-organization of metallic nanoparticles by laser: mechanisms and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zeming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02054401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser structuring of dental implants: How modeling can help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop, EUR MANUTECH SLEIGHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micro- and nano texturing of dental implants: wettability and stem cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xxx Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klos Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser processing of glassy composite with plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Laser Assisted Micro and Nano-Technologies, FLAMN-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo, thermo- and electromagnetic effects in laser-assisted fabrication of random and periodic nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Laser Assisted Micro and Nano-Technologies, FLAMN-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical modeling of laser nano- and micro-structuring of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPM2018 – Laser Precision Microfabrication Symposium 2018, Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Short Laser Structuring of Optical Materials in Volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Power Laser Ablation Symposium (HPLA 2018) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic roughness-driven mechanisms of ultrashort laser-induced ripple formation on metal and dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Sedao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international workshop on Laser Induced Periodic Surface Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentary Deposition of Laser Energy in Glasses with Bessel Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Laser-Induced Surface and Bulk Nanostructuring: Similarities Revealed by Electromagnetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Photo-Excited Processes and Applications – ICPEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02018947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma spraying at very low pressure (VLPPS): Model development and experimental validation beyond continuum conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma spraying at very low pressure (VLPPS): Model development and experimental validation beyond continuum conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Mauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort laser-induced nanogratings in glass: from self-organized to well-controlled processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA 2018, Advanced Photonics Congress, 02 – 05 July 2018, ETH Zurich, Zürich, Switzerland, Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanisms of metal nanoparticle formation in CW laser-irradiated thin porous films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2019) Spring Meeting, Symposium V Laser interactions with materials: from fundamentals to applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02148005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of laser-induced metal nanoparticle formation in thin porous films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNNSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Suzdal, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02054388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased heating of metallic nanoparticles for lower deposited light energy: measurement and explanation of a counter-intuitive behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zeming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2018 The nanoscience meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02054412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective of the laser induced temperature increase on silver nanoparticles growth in titaniun dioxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zeming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Slaughter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02054407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of continuum computational fluid dynamics approach in very low pressure plasma spray conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC17, Dusseldorf, Germany, June 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the continuum approach in the midelling of very low-pressure plasma spraying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC, Montreal, Canada, August 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling 2D and 3D periodic nanostructuring of materials with ultrafast laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bévillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02018957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted deposition of colloidal nanoparticles for creation fractal bimetallic structures, Laser–assisted periodic nanostructure formation in dielectric materials: formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. N. Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bukharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Advanced Laser Technologies (ALT’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser structuring of glasses: Predictive modeling insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FemtoMat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mauterndorf (Salzburg), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser interactions with nanoparticles in different media: from electromagnetic to thermal and electrostatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. N Bukharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES IN ELECTRICAL AND ELECTRONIC ENGINEERING: FROM THEORY TO APPLICATIONS: Proceedings of the International Conference on Electrical and Electronic Engineering (IC3E 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Johor, France. pp.30021 - 30022, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short Laser Interactions for Advanced Photonic Technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2017), St Petersburg, Russia, 22-24 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal bimetallic thin films obtained by laser deposition of colloidal nanoparticles,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Antipov, D. Bukharov, S. Arakelyan, S. Kutrovskaya, A. Kucherik, A. Osipov, A. Istratov, T. Vartanyan A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2017), St Petersburg, Russia, 22-24 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser–assisted periodic nanostructure formation in dielectric materials: formation mechanisms,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Advanced Laser Technologies (ALT’17), Busan, South Korea, September 10-15, (2017) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, South Korea, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive modeling of nonlinear ultra-short laser induced phenomena in dielectric targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI General Assembly and Scientific Symposium (GASS), Montreal, Canada, August 19-26, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced porous glass densification – the way for integral sensors fabrication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Advanced Laser Technologies (ALT’17), Busan, South Korea, September 10-15, (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent Modeling of Photoionization-induced Field Distributions in Nanoparticles by Ultrashort Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ladutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Makarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2017), St Petersburg, Russia, 22-24 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of nanopore formation and evolution in multi-pulse laser nanostructuring of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Laser Ablation (COLA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Thresholds of Nanovoid Formation in Glasses by Femtosecond Laser, presentation orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudenko Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2017), St Petersburg, Russia, 22-24 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions laser-matière: méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaserApE 2-5 octobre, Domaine du Chales, Nouan-le-Fuzelier, France (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01616585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser–assisted periodic nanostructure formation in dielectric materials: formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Advanced Laser Technologies (ALT’17), Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced porous glass densification – the way for integral sensors fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Veiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zakoldaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sivers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Advanced Laser Technologies (ALT’17), Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validity of Continuum Computational Fluid Dynamics Approach Under Very Low-Pressure Plasma Spray Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser processing of optical materials: can random inhomogeneities, nanoholes or nanoparticles be seeds of periodic volume nanostructutres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Laser Assisted Micro– and Nanotechnologies, FLAMN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO University, St Petersbourg, Jun 2016, Pushkin, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nanoparticle formation by laser ablation and by spark discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, SAN FRANCISCO, United States. pp.973704, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2216236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short double pulse laser ablation of metals: what can we know from numerical hydrodynamics and from molecular dynamics simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Laser-Induced Breakdown Spectroscopy, LIBS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jin Yu, Lyon University, Sep 2016, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bimetallic colloidal photonic crystals for plasmonic appliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vartanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONO/LAT 2016, International conference on lasers, applications, and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences, Belarus (NASB), Sep 2016, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ablative nanostructuring of Au in liquid ambience in continuous wave illumination regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Ryabchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2016, SAN FRANCISCO, United States. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2217436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser processing of optical materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Fundamentals of Laser Assisted Micro– and Nanotechnologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pushkin, St Petersbourg, Russia. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of quasi-organized bimetallic clusters obtained by laser- assisted colloidal deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vartanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VII International Symposium Modern Problems of Laser Physics (MPLP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAS, Aug 2016, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of quasiperiodic bimetal thin films with controlled optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vartanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Istratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2016, BRUSSELS, Belarus. pp.98843J-98843J-8, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2228232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of femtosecond laser induced nanostructuring in glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Laser Precision Microfabrication (LPM2016), Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal nanoparticles: Mechanisms of laser synthesis and interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. E. Itina, Modeling and Laser Material Processing Session Organizer, Aug 2016, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted deposition of the bimetal thin films with pre-difined optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kutrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Arakelyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kucherik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Laser Optics (LO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICONO/LAT 2016, Jun 2016, Minsk, Belarus. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LO.2016.7549911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the roles of non-linear propagation, scattering, ionization and thermo- mechanical effects in ultra-short laser structuring of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern nanotechnology and nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VSU University, Nov 2016, Vladimir/Suzda, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of ultrashort laser-induced nanotransformation in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, France. pp.INSPEC Accession Number: 16462482 </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01521478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser interactions with colloidal nanoparticles: mechanisms and control possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Advanced Nanoparticle Generation and Excitation by Lasers in Liquids (ANGEL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://angel-conference.org/, May 2016, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of femtosecond laser- induced nanostructuring in glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Laser Precision Microfabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of volume nanogratings created by femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modeling and Laser Material Processing Session, organized by T. E. Itina, Aug 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Modeling-Based Understanding of Ultra-Short Laser Interaction with Glasses to Better Control Over Laser Nano- and Micro-Machining in Volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couairon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Power Laser Ablation and Directed Energy, Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. Claude R. Phipps, Apr 2016, Santa Fe, New Mexico, United States. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of a spark discharge ued for nanoraticle production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kohut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zh Geretovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Technology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser irradiation of fused silica with a nanometric inhomogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS Proceedings 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIERS Office, N. Bulgakova, Jul 2015, Pragues, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser induced electron excitation/relaxation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of matter under extreme irradiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, Jun 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASER-INDUCED NANOPARTICLE FORMATION IN LIQUIDS: INVOLVED MECHANISMS AND ROLE OF THE EXPERIMENTAL PARAMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maksimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Kabashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Zakopane School of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Academy of Sciences, Krakow, May 2015, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel Vortex Filaments for Laser Material Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promission techniques of nanoparticle synthesis : Spark discharge and Laser Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School for Young Scientists "Laser Physics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VSU, Russia, Nov 2015, Suzdal, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser field enhancement on collision frequencies and absorption during ultra-short laser interactions with dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium, PIERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIERS Office, N. Bulgakova, Jul 2015, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel filamentation in glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium, PIERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIERS, Jul 2015, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-surface modification of silicon using ultrashort lasers on periodically pre-structured samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00998744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-based synthesis of nanoparticles: role of laser parameters and background conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West/LASE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00957557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrafast Bessel beams nonlinear stability regimes in interaction with materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Symposium on Laser Precision Microfabrication, LPM2014 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Vilnus, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01016022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation with Bessel beams and Bessel vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUILS13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Symposium on Ultrafast Intense Laser Science, Oct 2014, Jodhpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser ablation with high angle Bessel and Bessel vortex beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Laser Technologies, ALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.altconference.org/alt14, Oct 2014, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01180007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel beam propagation in transparent solids for micromachining applications : theory, simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Filamentation (COFIL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Nanoparticle and Nanostructure Generation by Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014 Spring Meeting, Symposium J: Laser interaction with advanced materials: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of laser interactions with colloidal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of abstracts, International Conference « Advanced Laser Technologies », ALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LP3 CNRS; GPI RAS, Oct 2014, Cassis, France. pp.P19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Promising Techniques of Nanoparticle Generation: Laser Ablation vs Spark Discharge at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voloshko Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference « Advanced Laser Technologies », ALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LP3 CNRS; GPI RAS, Oct 2014, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of promossing techniques of nanoparticle generation : laser ablation vs spark discharge at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference « Advanced Laser Technologies », ALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LP3 CNRS, GPI Russie, Oct 2014, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Continuum and Molecular Dynamics Methods for Simulation of Laser Ablation of Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Ablation, HPLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00984691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of laser ablation with spark discharge technique used for nanoparticle production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00998750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic origin of near-wavelength laser-induced periodic surface structures on silicon: double-pulse experiments and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J.Y. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Höhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00998739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of ultrashort laser ablation: application for fabrication of nanoparticles and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Ablation, HPLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00984698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of laser ablmation of gold into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Laser Ablation, COLA 2013, Ischia, Italy 6-11 October 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ischia, Italy. page 71, P2-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00878676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Laser field on Collision Frequencies and Absorption during Ultra-Short Laser Interactions with Dielectric Materials,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of laser assisted micro- and nanotechnologiesn FLAMN-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Petersbur, Pushkin, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of LIPSS Coverage of Silicon Upon Irradiation with Multiple Double-fs-Pulse Sequences: The Impact of Carriers and Cumulative Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Höhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadi Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Laser Ablation, COLA 2013, Ischia, Italy 6-11 October 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ischia, Italy. page 126 O-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00878679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of surface structures induced by ultra-short laser pulses on the surface of a silicon target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault J-y Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAMN-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Petersburg, Pushkin, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Formation by Spark Discharge in Ar: Analysis of the Involved Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Nanosciences &amp; Nanotechnologies (NN13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of laser ablation of gold into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAMN-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Petersburg, Pushkin, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Formation by Laser Ablation in Gases and Liquids: Modelling and Computational Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Laser Ablation, COLA 2013, Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ischia, Italy. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00878671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Ultra-Short Laser Interactions with Dielectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Laser Ablation, COLA 2013, Ischia, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ischia, Italy. p3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00878673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Plasma Emission Spectra for Quantitative Elemental Analysis via Laser-Induced Breakdown Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSLIBS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00867136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of nanoparticle formation by ultra-short laser ablation of metals in liquid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Laser Ablation and Nanoparticle Generation in Liquids. Location: Taormina (Sicily), Italy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J.-Y. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-excitation and carrier relaxation in semiconductor tip under high dc electric field during laser-assisted atom probe tomography analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring2012 E-MRS 2012 SPRING MEETING Technical sessions: May 14-18, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of metallic nanoparticle formation by ultra-short laser ablation in vacuum, in liquid and by spark discharge in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser-induced surface structures of silicon: thermal and optical study of formation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J.-Y. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rochester, United States. pp.TuP6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction laser-matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Aquitaine Onde et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions laser femtosecondes avec des cibles diélectriques : le rôle des processus d'excitation/relaxation électronique dans l'absorption d'énergie et le critère d'endommagement basé sur l'énergie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IRMDSP, PARIS ART ET METIERS PARIS TECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Laser Interactions with Semiconductor and Dielectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 2012 CONFERENCE, SANTA FE, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Santa Fe, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et ablation de la silice en régime femtoseconde: expérience et modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMDSP 2012 PARIS TECH ART ET METIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic excitation and relaxation processes in femtosecond laser interactions with insulators: the role of laser wavelength, intensity and different absorption mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2012 SPRING MEETING Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.&amp;&amp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of surface band bending and hole accumulation in laser-assisted field evaporation of semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deconihout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Field Emission Society (IFES) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00711690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of spark discharge for nanoparticle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00749081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser-induced surfaces structures of silicon: numerical and experimental study of formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jy Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2012 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of nanoparticle formation in plasma discharge, 1st International Workshop on Metallic Nano-Objects: From Fundementals to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voloshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Metallic Nano-Objects: From Fundementals to Applications, MNO 2012 Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, SAINT-ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00753891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and nanostructures formed by laser: what can we learn from the modeling? Photonics and Micro and Nano structured Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouflous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMNM 2011, June 28-30, 2011 Erevan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Erevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of femtosecond laser pulse in fused silica: experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Varkentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASER APPLICATIONS IN MICROELECTRONIC AND OPTOELECTRONIC MANUFACTURING (LAMOM) XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide-range model for simulation of pump-probe experiments with metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS-2011 Symposium J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. pp.J10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of silicon under high electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. pp.PP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00711694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser damage and ablation thresholds of fused silica in femtosecond regime: gathering experiments and comprehensive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts, COLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser interactions with dielectric materials: insights from a detailed modeling of electronic excitation and relaxation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shcheblanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Laser Ablation, COLA2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of ablation plumes produced by two delayed short laser pulses: a new method for probing electron-phonon coupling in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of femtosecond laser-assisted atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sévelin-Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00710834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced femtosecond microstructuring of surfaces: formation mechanisms from LIPSS to Black Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (EMRS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. pp.JP3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic excitation and relaxation processes in wide band gap dielectric materials in the transition region of the Keldysh parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS-2011, symp J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. pp.J10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00629039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of femtosecond laser pulses with dielectric materials: insights from numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00431163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Applications for Nanotechnology : Insights From Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Shcheblanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numercial Studies of Ultra-Short Laser Interactions: Application for Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Khishchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Plasma Physics with Intense Laser and Heavy Ion Beams, EMMI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Moscow, Russia, European Union</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00487314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of material ablation with two time-delayed short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSLIBS 2009, 5th Euro-Mediterranean Symp. on Laser-Induced Breakdown Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tivoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d'ablation laser en régime femtoseconde à flux modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of the role of material properties on the properties of nanoparticules formed by rapid expansion of a heated target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.5107-5111, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of nanoparticle evolution in a background gas under laser ablation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.5116-5119, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles hybrides multi-echelles de l'intaraction laser matièere et de l'expansion d ‘un panache plasma crée par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CEA « L'interaction rayonnement-matière : du solide au plasma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nanoparticles by short and ultra-short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of cluster formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th. World Congress on Computational Mechanics (WCCM8) 5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vnice, Italy. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of nanoparticles by short pulse laser ablation of materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short laser interaction with metals and optical multi-layer materials: transport phenomena and damage thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Power Laser Ablation, SPIE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Taos, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et enjeux de l'interaction en régime femto-seconde à flux modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CEA « L'interaction rayonnement-matière : du solide au plasma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, INSTN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analyses of material ablation induced by short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées du Réseau Technologique Femtoseconde "Modélisation et procédés laser ultra brefs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser dust removal: mechanisms and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">234th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ablation plumes produced by the interaction of short laser pulses with materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA'07, 9th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Téneriffe, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ablation plumes induced by femtosecond laser irradiation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCILA-2007, The 2nd French-Chinese Workshop on "Ultra-short and Ultra-intense Lasers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of ITER deposited layers by LIBS: current status and remaining open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semerok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Weurlesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mauchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Thro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSLIBS 2007, Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical analyses of nanoparticle generation via femtosecond laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai E. Povarnitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAMN-07, Fundamentals of Laser Assisted Micro– &amp; Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des plasmas produits par interaction laser-matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES DU RESEAU PLASMAS FROIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BONASCRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ablation plumes produced by the interaction of short laser pulses with materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Ablation, Cola 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tenerif, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete characterization of damage threshold in titanium doped sapphire crystals with nanosecond, picosecond and femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOULDER DAMAGE SYMPOSIUM XXXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder, United States. pp.639-645, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.638769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of iron oxide nanoparticles by pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Ablation ; 7 - 11 May 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Taos, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études expérimentales et théoriques des plasmas produites par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS 2006 - Spectroscopie d'Emission induite par ablation laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentales et théoriques des plasmas produits par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanoparticle generation during femtosecond laser ablation of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-ICPEPA, 5th International Conference on Photo-Excited Processes and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of small clusters production by short and ultra-short pulse laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V. Zhigilei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS-2006 Spring Meeting, Symposium H ; 29 mai-2 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle generation in plasmas produced by ultra-short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhigiliei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Photo-Excited Processes and Applications (ICPEPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Charlottesville, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle generation in plasmas produced by ultra-short laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid V. Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMOPTO 2006, 8-th Conference on Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sibiu, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du seuil de dommages dans les cristaux de saphir dope au titane avec des impulsions nanoseconde, picoseconde et femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2006 : 8ème Colloque sur les Sources Cohérentes et Incohérentes UV, VUV, et X. ; 6-9 Juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of nanoparticles by laser ablation: Combined MD-DSMC computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Laser Ablation, COLA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete characterization of damage threshold in titanium doped sapphire crystals with nanosecond, picosecond, and femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees “Modélisation et procédés ultra brefs”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, LTSI, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the iron oxide nanoparticles by pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomic and molecular pulsed lasers, AMPL'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of the synthesis of nanoclusters by pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO ASI School "Photon Based Nanoscience and Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of femtosecond laser ablation of Ti, Zr, Hf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.433-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la génération et de l'expansion de plasmas créés par laser impusionnel (ns et fs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congrés "Plasmas" de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, CEA Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of laser ablation induced by nanosecond and femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaserAp 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Les Haut de Marquay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental mechanisms of femtosecond laser ablation of metals: experimental results and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic investigation of the oxidation and laser synthesis of nickel nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Toulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava G Yingling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 du GDR EMILI (Etude des Milieux Ionisés : Plasmas froids créés par décharge et laser)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Etienne, France. GDR EMILI, CNRS, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05340659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulation of Femtosecond Laser Interactions with Si: Interplay of Pressure and Temperature Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CHOCODYN 2025 - Comportement des matériaux et structures sous hautes vitesses de déformation 21-26 sept. 2025 Saint-Pierre-d'Oléron (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Saint-Pierre-d'Oléron, France. https://chocodyn2025.sciencesconf.org/, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05290925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Early Oxidation Effect on Wettability of Laser-treated Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itina Tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRANCE 2030 ANR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLEIGHT Science Event #10 EUR Manutech-SLEIGHT : du 3 au 6 juillet 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Etienne, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04245695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite film formation by pulsed laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 OSA Laser Congress, On-line meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02981313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the optical characteristics of composite TiO2 films with a heterogeneous size of silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varlamov P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergeev M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreeva Ya.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IХ International Conference Photonics and Information Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02978970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Design of an Adaptive-pressure Plasma Coating Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser writing of nanocomposite metasurfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P Veiko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metanano 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02336487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible mechanisms of bimetallic nanoparticle formation by laser co-ablation of liquid colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zatneta Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Tselikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nanoparticle Generation and Excitation by Lasers in Liquids, ANGEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nano-Composite Formation by Laser Irradiation of Colloidal Suspensions: from Aggregates to Alloys and Core-Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zatneta Swiatkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wolny-Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International High Power Laser Ablation Symposium, HPLA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01845303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the continuum approach in the modelling of very low pressure plasma spraying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort laser-induced nanogratings in glass: insights from numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santa Fe, New Mexico, United States. , International High Power Laser Ablation and Directed Energy, HPLA2016, Santa Fe, New Mexico, USA, 2016, HPLA2016, International High Power Laser Ablation and Directed Energy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based solution of nonlinear Maxwell’s equations for inhomogeneous dispersive media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMF 2016 (10th International Symposium on Electric and Magnetic Fields)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles formed by spark discharge and by laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Power Laser Ablation and Durected Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santa Fe, New Mexico, United States. , International High Power Laser Ablation and Directed Energy (HPLA 2016), 2016, HPLA 2016 Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01344352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Modeling of Rarefied Plasma Flows under Very Low Pressure Plasma Spray Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures formed by ultra-short laser interactions with silicon and silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrien Thibault J.-Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of matter under extreme irradiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of nanoparticle formation by spark discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voloshko Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées d’échanges du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01077469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of spark discharge parameters on nanoparticle formation and their sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voloshko Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference, IAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea. , International Aerosol Conference, IAC 2014, Korea, 2014, International Aerosol Conference, IAC 2014, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of laser-based synthesis and modifications of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Quantum Materials: From Synthesis and Laser Processing to Applications 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, pp.3, 2024, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3007899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04524993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study On Laser-Induced Periodic Structures And Photovoltaic Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON HIGH POWER LASER ABLATION 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.576-581, 2010, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3507149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ablation - From Fundamentals to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02012612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Generation by Double- Pulse Laser Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pulsed Laser Ablation: Advances and Applications in Nanoparticles and Nanostructuring Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle generation by double pulse laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Mihailescu, A.P. Caricato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticle thin films by advanced pulsed laser technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01378879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation by laser ablation and by spark discharges: properties, mechanisms and control possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voloshko Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticles Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-953-51-4416-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01227929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Step Femtosecond Laser Ablative strategy for the fabrication of Au-Ni-based and Au-Co-based Nanoparticles with Tunable Plasmonic and Magnetic Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A I Pastukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A V Kabashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T E Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dziedzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05371398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Solvent Effects on Femtosecond Laser-Irradiated Mixture of Au and Fe₃O₄ Colloidal Nanoparticles: The Role of Acetone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Żaneta Świątkowska-Warkocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wolny-Marszałek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05431389v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Conjoncture 2021-2025 : Section 10 : Milieux fluides et réactifs : transports, transferts, procédés de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Popinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on oxidation process and wettability of femtosecond laser ablated Ti surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04784483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring wetting dynamics of water nanodroplet on nano-textured surfaces: atomistic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04638370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below bandgap CW laser modification of ZnO:Al thin film with Ag nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim M. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav R. Gresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslava M. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia A. Sokura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Shirshneva-Vaschenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of the Wetting Dynamics of Surfaces Textured by Femtosecond Laser: Beyond Classical Wenzel and Cassie-Baxter Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilemona S Omeje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDES NUMERIQUES DES MECANISMES D'INTERACTION D'UN LASER IMPULSIONNEL AVEC DES MATERIAUX: APPLICATION A LA SYNTHESE DE NANO AGREGATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de la Méditerranée - Aix-Marseille II, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Modeling for Laser-based Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Invited seminar, Institut des Sciences Moléculaires d'Orsay, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04183673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR DYNAMICS SIMULATIONS OF LASER-MATTER INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Zhigiley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. ANF Dynamique moléculaire, MD Laser, Tatiana ITINA, On Line, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04240774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR DYNAMICS SIMULATIONS OF LASER MATTER INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Povarnitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Rudenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Zhigilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. GREMI, Orléans, France and Online, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04267582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId899"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7AAADC7"/>
+    <w:nsid w:val="8500BC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/itinatatiana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7117-8699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069717095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatiana.itina@univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Shakeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliwia Polit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gurgul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Depciuch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05033051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilemona S Omeje" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Itina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106537" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04784471v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Ivanov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00964B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05196042v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Toulil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kachan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava G Yingling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09047-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Forrer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amendola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05032897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049888" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04780624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009910" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04780706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilemona Sunday Omeje" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Prada-Rodrigo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gamet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Maio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23752.94725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04780833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na90099e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04746030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c03946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715409v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00634H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04386475v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Swiatkowska-Warkocka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Maximenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202304359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Popov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marszalek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V Zelepukin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12040649" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03817587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2022.100250" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03817575v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim M Sergeev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav R Gresko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava M Andreeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia A Sokura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Shirshneva-Vaschenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.108059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sinev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Koshelev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ladutenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03321032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100973" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Veiko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Karlagina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetsova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Elagin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya M Andreeva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Koval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Sergeev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02986539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shchedrina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karlagina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Correa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02280-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Sergeev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava Andreeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Koval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sergeev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim P Veiko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.105840" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02986577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Andreeva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sergeev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A Zakoldaev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Varlamov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina K Kostyuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061131" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050864" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S Loshachenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iocn2020-07864" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipun Sharma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mikhailova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01092" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng Ma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bakhti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Slaughter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05561" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00141" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zakoldaev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I Kudryashov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.004379" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Ivchenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mariaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goutier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00948-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena A Nastulyavichus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eteri R Tolordava" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey N Kirichenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina N Saraeva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244488" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02012609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana E Gabysheva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2018.03.0008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Makarov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201701153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radic Stoian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053085" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02003605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07603G" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02387116v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27663-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201870027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1492-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kucherik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Ryabchikov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kutrovskaya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Arakelyan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601419" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01671717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0658-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kucherik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Arakelyan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Kutrovskaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Osipov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Istratov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8068560" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01568721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudenko Anton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana E." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987139" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845183v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.033261" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2256509" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Osipov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Istratov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/737/1/012028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#246;hm" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Rosenfeld" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kr&#252;ger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12502-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378816v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.03.0004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P Veiko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3468-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antipov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arakelian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Bukharov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kutrovskaya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S10628738160400031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01340985v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075427" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Colombier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2215" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01340988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217900" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179802v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voloshko Andrey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.077" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZC4Q23D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01227924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Povarnitsyn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fokin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Levashov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174104" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179821v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vartanyan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Kutrovskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X15070036" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300362v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08914" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179798v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delfour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02084" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077393v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mili&#225;n" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.025410" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8319-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077430v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voloshko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delfour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038481" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867080v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5490-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HS6JCR5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866904v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J-y Derrien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818433" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077412v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J. Y. Derrien" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.029643" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867100v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Djouder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamrous" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Mitiche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zemirli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.05.047" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC2B1S39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075306v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Kr&#252;ger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8205-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00957484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051616" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866914v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levashov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Khishchenko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP42650A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710857v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jy Derrien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739862" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629354v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lamrous" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.227.138" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629032v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Axente" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Mihailescu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629774" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1090944" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094104" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00462635v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcheblanov Nikita" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5540-4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3N54GZS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530665v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507149" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530658v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audouard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507125" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00472026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Povarnitsyn" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstatntin Khishchenko" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.11.158" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDLPXRZN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530670v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376916v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V. Zhigilei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.097" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRF2C4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376891v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussiere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5077-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXXQ9949-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431135v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046648" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00472032v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.195002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376994v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gouriet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie No&#235;l" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.034" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z359L9W9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341066v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E. Itina" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai E. Povarnitsyn" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376945v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. E. Povarnitsyn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s11490-008-4002-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376956v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.12.029" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PTMWM42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377557v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194833v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail E. Povarnitsyn" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khishenko" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193021v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376980v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.01.081" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWJ417B4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194823v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantine Khishchenko" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.235414" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376987v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.01.103" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLZV710M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195644v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussiere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376970v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194843v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376961v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chambaret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.09.046" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKSNPZNQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083776v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benfarah" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195633v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mourou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067843v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083782v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itina" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377538v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/3/005" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HF8PMT25-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377588v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.07.106" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT75VDFJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377594v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamatkulov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1904591" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377608v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.124" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ3SKV90-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377599v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vidal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377617v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Garrison" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delcorte" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krantzman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00661-X" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHZGQ9K4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377613v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01280-1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSQ2LW3G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377627v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.041501" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377623v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yingling" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schoolcraft" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377629v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.066406" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378614v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(01)00423-2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRJHC3PS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378619v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(01)00404-9" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0WZ9X4L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377647v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0127768" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q4H1LMCH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378606v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1328061" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378621v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(99)00388-8" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVQ21PZN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378607v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371430" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378610v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003399900339" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NCXZG19-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378605v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370605" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378627v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(97)00628-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8LHFZKK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378602v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katassonov" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367995" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378629v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378625v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0256(97)00127-4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B65P42RH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378598v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365672" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378599v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tokarev" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.473948" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05133704v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Ivanov" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05118104v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava Yingling" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05291760v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E. Garcia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932534v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Itina" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastukhov" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yingling" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Swiatkowska-Warkocka" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05118295v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05118193v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932484v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05118046v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620662v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04265215v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183664v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omeje Ilemona" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana E. Itina Tatiana" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244573v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183678v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04249888v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04217403v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183669v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04217378v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03825045v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Shakeri" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03819104v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03818995v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Selezneva" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03825047v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03819092v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Sevezneva" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03825053v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03829666v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413679v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413674v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Varlamov" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413598v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583243" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804747v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abou Khalil" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541931" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413676v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I S Omeje" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413655v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414140v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03825032v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03829586v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414218v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413610v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FM3I.6" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417402v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03829708v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03829648v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413669v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981309v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koval" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergeev" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Veiko" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978984v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978974v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sharma" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981306v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varlamov" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Gresko" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Varlamov" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Shirshneva-Vaschenko" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981324v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285075" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981316v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Varlamov" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028678v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Andreeva" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Varlamov" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vocanson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Destouches" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/metamaterials49557.2020.9284978" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978977v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336454v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336446v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336453v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Odintsova" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Karlagina" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanov" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bozko" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02148020v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Koval" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336460v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054401v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zeming" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bakhti" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336438v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Omeje" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klos Antoine" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336442v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054412v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054407v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Slaughter" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054388v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02018947v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02096868v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauer" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845296v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mauer" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845259v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845271v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph Colombier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845310v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025834v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Saleh" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sedao" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140261v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Trapani" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02148005v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616575v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616572v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893276v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845315v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845322v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sivers" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616585v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616574v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ladutenko" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makarov" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616564v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616580v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616582v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02018957v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845325v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Kucherik" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bukharov" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Arakelyan" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kutrovskaya" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521501v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616562v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N Bukharov" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Arakelyan" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Kutrovskaya" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Kucherik" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998050" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616578v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Antipov, D. Bukharov, S. Arakelyan, S. Kutrovskaya, A. Kucherik, A. Osipov, A. Istratov, T. Vartanyan A." TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616576v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616565v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616567v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344347v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couairon" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378863v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378852v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Arakelian" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osipov" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344300v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Ryabchikov" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217436" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378858v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344314v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378856v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344304v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2216236" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378850v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344290v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2228232" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344337v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378865v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521461v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2016.7549911" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521504v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521478v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735000" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521476v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735006" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378871v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179949v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300655v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Minardi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selva" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179937v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohut" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh Geretovszky" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179828v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179845v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300647v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179865v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maksimova" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kabashin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179922v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179915v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selva" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179953v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00984691v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075440v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00998750v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075434v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077458v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077461v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00998744v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Derrien" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00957557v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179944v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01016022v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180007v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00998739v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.Y. Derrien" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kruger" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00984698v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867136v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mercadier" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878679v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;hm" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867206v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878676v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867159v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867112v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867177v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878671v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878673v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710881v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00753891v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749077v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749082v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710842v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710863v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Derrien" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710851v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710870v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749058v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710846v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710874v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749081v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629039v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418620v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varkentina" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629040v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629043v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouflous" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710813v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710823v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710810v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629042v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Torres" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431163v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00487302v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00487314v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377749v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439513v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377686v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.158" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G2NB24G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377689v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377736v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341022v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377696v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377735v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377672v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gourier" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377667v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377739v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377703v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194364v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151558v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194383v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194366v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194568v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semerok" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Weurlesse" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauchien" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Thro" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194348v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084469v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194306v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084459v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Itina" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Zhigilei" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377741v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195974v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.638769" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084454v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341080v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377719v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhigiliei" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377729v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068032v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhigilei" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068070v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068036v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082228v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377751v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110505v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377743v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377748v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110508v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05340659v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05290925v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04245695v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978970v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varlamov P." TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergeev M." TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreeva Ya." TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981313v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336487v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02359641v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845288v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zatneta Swiatkowska-Warkocka" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845303v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wolny-Marszalek" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885663v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj. Li" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378873v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344357v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344352v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841176v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179841v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrien Thibault J.-Y." TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077469v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075449v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04524993v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3007899" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844249v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halbwax" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Derrien" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02012612v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637035v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378879v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hermann" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01227929v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05371398v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Polit" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A I Pastukhov" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Kabashin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dziedzic" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05431389v3" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#379;aneta &#346;wi&#261;tkowska-Warkocka" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wolny-Marsza&#322;ek" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04638370v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04784483v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430106v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431783v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim M. Sergeev" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav R. Gresko" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava M. Andreeva" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia A. Sokura" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Shirshneva-Vaschenko" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377660v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183673v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04240774v2" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Zhigiley" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04267582v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Zhigilei" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/itinatatiana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7117-8699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069717095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatiana.itina@univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05033051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilemona S Omeje" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Itina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106537" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04784471v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Ivanov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00964B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Shakeri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliwia Polit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gurgul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Depciuch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112457" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05196042v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Toulil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kachan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava G Yingling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09047-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Forrer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amendola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05032897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049888" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04746030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c03946" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04386475v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715409v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00634H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04780706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilemona Sunday Omeje" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Prada-Rodrigo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Maio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23752.94725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04780624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009910" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04780833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na90099e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Swiatkowska-Warkocka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Maximenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202304359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03817587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2022.100250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Popov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marszalek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V Zelepukin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12040649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03817575v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim M Sergeev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav R Gresko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava M Andreeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia A Sokura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Shirshneva-Vaschenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.108059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03321032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100973" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Veiko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Karlagina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetsova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Elagin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106871" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sinev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Koshelev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ladutenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03257" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02986539v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shchedrina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karlagina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Correa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02280-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Sergeev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava Andreeva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Koval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sergeev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim P Veiko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.105840" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02986577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Andreeva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sergeev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A Zakoldaev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Varlamov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina K Kostyuk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050864" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S Loshachenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iocn2020-07864" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipun Sharma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mikhailova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978927v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya M Andreeva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Koval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Sergeev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng Ma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336395v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zakoldaev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I Kudryashov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.004379" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena A Nastulyavichus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eteri R Tolordava" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey N Kirichenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina N Saraeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244488" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Ivchenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mariaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goutier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00948-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bakhti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Slaughter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Makarov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201701153" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radic Stoian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02003605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07603G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201870027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02387116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27663-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1492-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02012609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana E Gabysheva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2018.03.0008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.033261" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521489v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2256509" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kucherik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Arakelyan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Kutrovskaya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Osipov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Istratov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8068560" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01568721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudenko Anton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana E." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987139" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01671717v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0658-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845204v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#246;hm" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Rosenfeld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kr&#252;ger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12502-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kucherik" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Arakelyan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kutrovskaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Osipov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Istratov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/737/1/012028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Ryabchikov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601419" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01340985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075427" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378828v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Colombier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2215" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P Veiko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3468-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344267v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antipov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arakelian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Bukharov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kutrovskaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S10628738160400031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.03.0004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01340988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217900" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169001v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01227924v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Povarnitsyn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fokin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Levashov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174104" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179821v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vartanyan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Kutrovskaya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X15070036" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delfour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02084" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300362v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08914" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voloshko Andrey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.077" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZC4Q23D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077405v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8319-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077393v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mili&#225;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudley" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.025410" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077441v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voloshko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038481" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delfour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867100v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Djouder" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamrous" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Mitiche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zemirli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.05.047" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC2B1S39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867080v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5490-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HS6JCR5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866904v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J-y Derrien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarnet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818433" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J. Y. Derrien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.029643" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Kr&#252;ger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8205-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00957484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051616" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866914v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levashov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Khishchenko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP42650A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710857v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jy Derrien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739862" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1090944" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629032v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Axente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Mihailescu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629774" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629034v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094104" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629354v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lamrous" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.227.138" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00472026v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Povarnitsyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstatntin Khishchenko" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.11.158" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDLPXRZN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530665v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervich" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507149" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530658v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audouard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507125" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530670v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00462635v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcheblanov Nikita" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5540-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3N54GZS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376891v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussiere" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5077-6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXXQ9949-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376916v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V. Zhigilei" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.097" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRF2C4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431135v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046648" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00472032v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.195002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376994v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gouriet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie No&#235;l" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.034" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z359L9W9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341066v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E. Itina" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai E. Povarnitsyn" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376945v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. E. Povarnitsyn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s11490-008-4002-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376956v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.12.029" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PTMWM42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193021v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376980v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.01.081" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWJ417B4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194833v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail E. Povarnitsyn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khishenko" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194823v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantine Khishchenko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.235414" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376987v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.01.103" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLZV710M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195644v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussiere" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canova" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376970v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194843v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376961v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chambaret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.09.046" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKSNPZNQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377557v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083782v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itina" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195633v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mourou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067843v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benfarah" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377538v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/3/005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HF8PMT25-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377588v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.07.106" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT75VDFJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083776v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377594v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamatkulov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1904591" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377599v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vidal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377608v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.124" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ3SKV90-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377627v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Garrison" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.041501" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377617v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delcorte" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krantzman" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00661-X" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHZGQ9K4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377613v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01280-1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSQ2LW3G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377623v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yingling" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schoolcraft" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377629v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.066406" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377647v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0127768" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q4H1LMCH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378606v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1328061" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378614v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(01)00423-2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRJHC3PS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378619v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(01)00404-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0WZ9X4L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378621v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(99)00388-8" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVQ21PZN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378607v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371430" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378610v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003399900339" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NCXZG19-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378605v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370605" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378627v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(97)00628-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8LHFZKK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378602v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katassonov" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367995" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378629v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378625v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0256(97)00127-4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B65P42RH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378598v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365672" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378599v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tokarev" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.473948" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05133704v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Ivanov" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05118104v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava Yingling" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932534v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Itina" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastukhov" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yingling" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Swiatkowska-Warkocka" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05291760v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E. Garcia" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05118295v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05118193v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932484v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05118046v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620662v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04217403v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183664v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omeje Ilemona" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana E. Itina Tatiana" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244573v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itina Tatiana" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183678v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04249888v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183669v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04217378v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04265215v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03825047v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Shakeri" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03819092v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Sevezneva" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03825053v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03819104v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03818995v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Selezneva" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03825045v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414140v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03825032v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03829586v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414218v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413610v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FM3I.6" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417402v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413598v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583243" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804747v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abou Khalil" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541931" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413676v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I S Omeje" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413655v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03829708v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413669v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03829648v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413679v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413674v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Varlamov" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03829666v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981324v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varlamov" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergeev" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285075" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981316v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Varlamov" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028678v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Andreeva" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Varlamov" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vocanson" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Destouches" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/metamaterials49557.2020.9284978" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978974v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sharma" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981306v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981323v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Gresko" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Varlamov" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Shirshneva-Vaschenko" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978977v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978984v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981309v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koval" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Veiko" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336453v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Odintsova" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Karlagina" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanov" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bozko" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02148020v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Koval" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336460v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054401v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zeming" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bakhti" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336442v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336438v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Omeje" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klos Antoine" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336454v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336446v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845271v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph Colombier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845310v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025834v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Saleh" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sedao" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140261v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Trapani" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02018947v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02096868v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauer" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845296v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mauer" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845259v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02148005v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054388v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054412v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054407v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Slaughter" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616580v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616582v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02018957v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845325v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Kucherik" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bukharov" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Arakelyan" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kutrovskaya" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521501v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616562v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N Bukharov" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Arakelyan" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Kutrovskaya" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Kucherik" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998050" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616576v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616578v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Antipov, D. Bukharov, S. Arakelyan, S. Kutrovskaya, A. Kucherik, A. Osipov, A. Istratov, T. Vartanyan A." TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616565v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616567v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616564v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616574v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ladutenko" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makarov" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616572v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616575v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616585v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845315v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845322v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sivers" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893276v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378856v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344304v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2216236" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378850v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378852v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Arakelian" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osipov" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344300v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Ryabchikov" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217436" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344314v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378858v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344290v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2228232" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344337v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521476v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735006" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521461v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2016.7549911" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521504v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01521478v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735000" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378865v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378871v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378863v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344347v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couairon" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179937v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohut" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh Geretovszky" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179828v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179845v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179865v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maksimova" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kabashin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300647v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179949v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300655v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Minardi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selva" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179922v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179915v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selva" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00998744v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Derrien" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00957557v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01016022v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179944v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180007v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179953v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077458v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075434v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075440v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077461v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00984691v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00998750v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00998739v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.Y. Derrien" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kruger" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00984698v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878676v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867159v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878679v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;hm" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867206v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867112v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867177v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878671v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878673v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867136v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mercadier" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710851v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710870v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749058v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749077v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749082v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710842v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710863v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Derrien" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710846v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710874v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749081v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710881v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00753891v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629043v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouflous" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418620v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varkentina" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629040v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710823v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710813v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710810v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629042v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Torres" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629039v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431163v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00487302v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00487314v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439513v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377749v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377686v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.158" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G2NB24G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377689v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377735v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377672v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gourier" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377696v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341022v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377667v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377736v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194364v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151558v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194383v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194366v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194568v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semerok" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Weurlesse" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauchien" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Thro" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194348v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377739v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377703v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195974v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.638769" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084454v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341080v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377741v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194306v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084459v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Itina" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Zhigilei" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noel" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377719v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhigiliei" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377729v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084469v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068036v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhigilei" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082228v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377751v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068070v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068032v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110505v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377748v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377743v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110508v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05340659v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05290925v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04245695v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02981313v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02978970v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varlamov P." TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergeev M." TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreeva Ya." TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02359641v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02336487v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845288v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zatneta Swiatkowska-Warkocka" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845303v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wolny-Marszalek" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885663v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj. Li" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344357v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378873v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01344352v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841176v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179841v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrien Thibault J.-Y." TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077469v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075449v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04524993v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3007899" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844249v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halbwax" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Derrien" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02012612v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637035v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378879v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hermann" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01227929v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05371398v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Polit" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A I Pastukhov" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Kabashin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dziedzic" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05431389v3" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#379;aneta &#346;wi&#261;tkowska-Warkocka" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wolny-Marsza&#322;ek" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04784483v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04638370v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431783v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim M. Sergeev" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav R. Gresko" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava M. Andreeva" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia A. Sokura" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Shirshneva-Vaschenko" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430106v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377660v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04183673v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04240774v2" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Zhigiley" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04267582v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Zhigilei" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>