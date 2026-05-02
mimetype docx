--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -904,1047 +904,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New narrow resonances observed in the unbound nucleus &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;F&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;15&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t>
+                <w:t xml:space="preserve">$\gamma$-ray spectroscopy of low-lying yrast and non-yrast states in neutron-rich $^{94,95,96}\mathrm{Kr}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Girard-Alcindor</w:t>
+                <w:t xml:space="preserve">R.-B. Gerst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mercenne</w:t>
+                <w:t xml:space="preserve">A. Blazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stefan</w:t>
+                <w:t xml:space="preserve">K. Moschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Michel</w:t>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (5), pp.L051301. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.024302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.L051301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.024302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472854v1</w:t>
+                <w:t xml:space="preserve">hal-03580130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\gamma$-ray spectroscopy of low-lying yrast and non-yrast states in neutron-rich $^{94,95,96}\mathrm{Kr}$</w:t>
+                <w:t xml:space="preserve">Occupation probabilities of valence orbitals relevant to neutrinoless double $\beta$ decay of $^{124}$Sn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.-B. Gerst</w:t>
+                <w:t xml:space="preserve">A. Shrivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blazhev</w:t>
+                <w:t xml:space="preserve">K. Mahata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Moschner</w:t>
+                <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Doornenbal</w:t>
+                <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Obertelli</w:t>
+                <w:t xml:space="preserve">P. Adsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (2), pp.024302. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.014605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.024302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.014605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580130v1</w:t>
+                <w:t xml:space="preserve">hal-03532474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation probabilities of valence orbitals relevant to neutrinoless double $\beta$ decay of $^{124}$Sn</w:t>
+                <w:t xml:space="preserve">Neutron-proton pairing in the N=Z radioactive fp-shell nuclei $^{56}$Ni and $^{52}$Fe probed by pair transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shrivastava</w:t>
+                <w:t xml:space="preserve">B. Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mahata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Stefan</w:t>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Assié</w:t>
+                <w:t xml:space="preserve">J. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Adsley</w:t>
+                <w:t xml:space="preserve">H. Sagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (1), pp.014605. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 829, pp.137057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.014605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.137057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532474v1</w:t>
+                <w:t xml:space="preserve">hal-03217631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-proton pairing in the N=Z radioactive fp-shell nuclei $^{56}$Ni and $^{52}$Fe probed by pair transfer</w:t>
+                <w:t xml:space="preserve">New narrow resonances observed in the unbound nucleus &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;F&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;15&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Le Crom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Assié</w:t>
+                <w:t xml:space="preserve">V. Girard-Alcindor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+                <w:t xml:space="preserve">A. Mercenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guillot</w:t>
+                <w:t xml:space="preserve">F. de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sagawa</w:t>
+                <w:t xml:space="preserve">N. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 829, pp.137057. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.L051301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.137057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.L051301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217631v1</w:t>
+                <w:t xml:space="preserve">hal-03472854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of the ${Z=28}$ shell gap in ${A=75}$ isobars: Identification of a possible ${(1/2^-)}$ ${\mu}$s isomer in ${^{75}}$Co and ${\beta}$ decay to ${^{75}}$Ni</w:t>
+                <w:t xml:space="preserve">Coulomb and nuclear excitations of $^{70}$Zn and $^{68}$Ni at intermediate energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Escrig</w:t>
+                <w:t xml:space="preserve">S. Calinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Morales</w:t>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nishimura</w:t>
+                <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Niikura</w:t>
+                <w:t xml:space="preserve">F. Carstoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poves</w:t>
+                <w:t xml:space="preserve">D.D. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (6), pp.064328. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.034318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.064328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.034318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136679v1</w:t>
+                <w:t xml:space="preserve">in2p3-03369543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-threshold states in $^{19}$Ne relevant to $^{18}$F(p,$\alpha$)$^{15}$O</w:t>
+                <w:t xml:space="preserve">Persistence of the ${Z=28}$ shell gap in ${A=75}$ isobars: Identification of a possible ${(1/2^-)}$ ${\mu}$s isomer in ${^{75}}$Co and ${\beta}$ decay to ${^{75}}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. E Riley</w:t>
+                <w:t xml:space="preserve">S. Escrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. M Laird</w:t>
+                <w:t xml:space="preserve">A.I. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Séréville</w:t>
+                <w:t xml:space="preserve">S. Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Parikh</w:t>
+                <w:t xml:space="preserve">M. Niikura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. P. P Fox</w:t>
+                <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (1), pp.015807. </w:t>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.064328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.015807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.064328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030419v1</w:t>
+                <w:t xml:space="preserve">hal-03136679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb and nuclear excitations of $^{70}$Zn and $^{68}$Ni at intermediate energy</w:t>
+                <w:t xml:space="preserve">Sub-threshold states in $^{19}$Ne relevant to $^{18}$F(p,$\alpha$)$^{15}$O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Calinescu</w:t>
+                <w:t xml:space="preserve">J. E. E Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">A. M. M Laird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Matea</w:t>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carstoiu</w:t>
+                <w:t xml:space="preserve">A. Parikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.D. Dao</w:t>
+                <w:t xml:space="preserve">S. P. P Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.034318. </w:t>
+              <w:t xml:space="preserve">, 2021, 103 (1), pp.015807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.034318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.015807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-03369543v1</w:t>
+                <w:t xml:space="preserve">hal-03030419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-particle branching ratios above the neutron threshold in $^{19}$F: constraining $^{15}$N production in core-collapse supernovae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Alcindor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (3), pp.035804. </w:t>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUGAST-AGATA-VAMOS campaign: Set-up and performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,90 +2250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing nuclear forces beyond the nuclear drip line: the cases of $^{16}$F and $^{15}$F: A Tribute to Mahir Hussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Girard-Alcindor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2378,1367 +2378,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete set of bound negative-parity states in the neutron-rich $^{18}$N nucleus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of $^{123}$Ag $\beta $-decay at ALTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.C.L. Crespi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Fornal</w:t>
+                <w:t xml:space="preserve">Dmitry A. Testov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Severyukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arsenyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.L041301⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00368-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197493v1</w:t>
+                <w:t xml:space="preserve">hal-03150556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $^{123}$Ag $\beta $-decay at ALTO</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron occupancies and single-particle energies across the stable tin isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ibrahim</w:t>
+                <w:t xml:space="preserve">S.V. Szwec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Schiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00368-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.054308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.054308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150556v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron occupancies and single-particle energies across the stable tin isotopes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.J. Freeman</w:t>
+                <w:t xml:space="preserve">Complete set of bound negative-parity states in the neutron-rich $^{18}$N nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ziliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciemała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Schiffer</w:t>
+                <w:t xml:space="preserve">F.C.L. Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fornal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.054308. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (4), pp.L041301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.054308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.L041301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262040v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable States of $^{92,94}\mathrm{Se}$: Identification of an Oblate $K$ Isomer of $^{94}\mathrm{Se}$ and the Ground-State Shape Transition between $N=58\text{ }\text{and}\text{ }60$</w:t>
+                <w:t xml:space="preserve">Prompt-delayed γ -ray spectroscopy of neutron-rich $^{119,121}$In isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lizarazo</w:t>
+                <w:t xml:space="preserve">S. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Söderström</w:t>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Werner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.M. Walker</w:t>
+                <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.222501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.014326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.014326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886905v1</w:t>
+                <w:t xml:space="preserve">hal-02911948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Nature of $(p,3p)$ Two-Proton Knockout from Neutron-Rich Nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">$\beta$ decay of $^{75}\mathrm{Ni}$ and the systematics of the low-lying level structure of neutron-rich odd-$A$ Cu isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L. Bello Garrote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frotscher</w:t>
+                <w:t xml:space="preserve">Y. Tsunoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gómez-Ramos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Doornenbal</w:t>
+                <w:t xml:space="preserve">T. Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Authelet</w:t>
+                <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (1), pp.012501. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.034314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.012501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.034314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905950v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-spin states above the isomers in neutron-rich iodine nuclei near N = 82</w:t>
+                <w:t xml:space="preserve">Shell structure of the neutron-rich isotopes $^{69,71,73}\mathrm{Co}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Banik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+                <w:t xml:space="preserve">T. Lokotko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rejmund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">S. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Biswas</w:t>
+                <w:t xml:space="preserve">J. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (4), pp.044329. </w:t>
+              <w:t xml:space="preserve">, 2020, 101 (3), pp.034314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.044329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.034314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986928v1</w:t>
+                <w:t xml:space="preserve">hal-02550174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell structure of the neutron-rich isotopes $^{69,71,73}\mathrm{Co}$</w:t>
+                <w:t xml:space="preserve">Testing $ab initio$ nuclear structure in neutron-rich nuclei: lifetime measurements of second 2$^+$ states in $^{16}$C and $^{20}$O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lokotko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Obertelli</w:t>
+                <w:t xml:space="preserve">M. Ciemala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ziliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C.L. Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fornal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (3), pp.034314. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.034314⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.021303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.021303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550174v1</w:t>
+                <w:t xml:space="preserve">hal-02483950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing $ab initio$ nuclear structure in neutron-rich nuclei: lifetime measurements of second 2$^+$ states in $^{16}$C and $^{20}$O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metastable States of $^{92,94}\mathrm{Se}$: Identification of an Oblate $K$ Isomer of $^{94}\mathrm{Se}$ and the Ground-State Shape Transition between $N=58\text{ }\text{and}\text{ }60$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lizarazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Söderström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ciemala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Fornal</w:t>
+                <w:t xml:space="preserve">V. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pietralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.021303⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (22), pp.222501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.222501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483950v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt-delayed γ -ray spectroscopy of neutron-rich $^{119,121}$In isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y.H. Kim</w:t>
+                <w:t xml:space="preserve">Sequential Nature of $(p,3p)$ Two-Proton Knockout from Neutron-Rich Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frotscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gómez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Authelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (1), pp.012501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.012501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.014326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02911948v1</w:t>
+                <w:t xml:space="preserve">hal-02905950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta$ decay of $^{75}\mathrm{Ni}$ and the systematics of the low-lying level structure of neutron-rich odd-$A$ Cu isotopes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-spin states above the isomers in neutron-rich iodine nuclei near N = 82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Görgen</w:t>
+                <w:t xml:space="preserve">R. Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (3), pp.034314. </w:t>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.044329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.034314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.044329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955748v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-lying single-particle structure of $^{17} $C and the N = 14 sub-shell closure</w:t>
               </w:r>
@@ -3852,645 +3852,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of $\alpha$-condensation in light nuclei</w:t>
+                <w:t xml:space="preserve">Nuclear structure of $^{76}\mathrm{Ni}$ from the ($p,2p$) reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Bishop</w:t>
+                <w:t xml:space="preserve">Z. Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzany Kokalova</w:t>
+                <w:t xml:space="preserve">Á. Kripkó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Freer</w:t>
+                <w:t xml:space="preserve">D. Sohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Acosta</w:t>
+                <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Assie</w:t>
+                <w:t xml:space="preserve">K. Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (3), pp.034320. </w:t>
+              <w:t xml:space="preserve">, 2019, 99 (1), pp.014312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.034320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.014312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02223010v1</w:t>
+                <w:t xml:space="preserve">hal-02009457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear structure of $^{76}\mathrm{Ni}$ from the ($p,2p$) reaction</w:t>
+                <w:t xml:space="preserve">Experimental investigation of $\alpha$-condensation in light nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Elekes</w:t>
+                <w:t xml:space="preserve">Jack Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Á. Kripkó</w:t>
+                <w:t xml:space="preserve">Tzany Kokalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sohler</w:t>
+                <w:t xml:space="preserve">Martin Freer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sieja</w:t>
+                <w:t xml:space="preserve">L. Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ogata</w:t>
+                <w:t xml:space="preserve">M. Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (1), pp.014312. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.034320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.014312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.034320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009457v1</w:t>
+                <w:t xml:space="preserve">hal-02223010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterization and strong coupled-channels effects in deuteron interaction with $^9$Be nuclei</w:t>
+                <w:t xml:space="preserve">78Ni revealed as a doubly magic stronghold against nuclear deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.A. Urazbekov</w:t>
+                <w:t xml:space="preserve">R. Taniuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Denikin</w:t>
+                <w:t xml:space="preserve">C. Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Lukyanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D.M. Janseitov</w:t>
+                <w:t xml:space="preserve">K. Yoneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6471/ab37a6⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 569 (7754), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1155-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362611v1</w:t>
+                <w:t xml:space="preserve">hal-02123351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">78Ni revealed as a doubly magic stronghold against nuclear deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clusterization and strong coupled-channels effects in deuteron interaction with $^9$Be nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Urazbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Denikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Taniuchi</w:t>
+                <w:t xml:space="preserve">S.M. Lukyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Santamaria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Obertelli</w:t>
+                <w:t xml:space="preserve">N. Itaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Yoneda</w:t>
+                <w:t xml:space="preserve">D.M. Janseitov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 569 (7754), pp.53-58. </w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (10), pp.105110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1155-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6471/ab37a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123351v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of one valence proton on seniority and angular momentum of neutrons in neutron-rich $^{122-131}$Sb$_{51}$ isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (6), pp.064302. </w:t>
@@ -4522,2841 +4522,2841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal and intruder configurations in $^{34}$Si populated in the $\beta^-$ decay of $^{34}$Mg and $^{34}$Al</w:t>
+                <w:t xml:space="preserve">Prominence of Pairing in Inclusive ($p$ ,2$p$) and ($p$, $pn$) Cross Sections from Neutron-Rich Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lica</w:t>
+                <w:t xml:space="preserve">N. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rotaru</w:t>
+                <w:t xml:space="preserve">C A Bertulani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J.G. Borge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Negoita</w:t>
+                <w:t xml:space="preserve">A. Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.034306⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.162503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.162503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283556v1</w:t>
+                <w:t xml:space="preserve">cea-02122388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prominence of Pairing in Inclusive ($p$ ,2$p$) and ($p$, $pn$) Cross Sections from Neutron-Rich Nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normal and intruder configurations in $^{34}$Si populated in the $\beta^-$ decay of $^{34}$Mg and $^{34}$Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Paul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Obertelli</w:t>
+                <w:t xml:space="preserve">M.J.G. Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C A Bertulani</w:t>
+                <w:t xml:space="preserve">S. Grevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Corsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Doornenbal</w:t>
+                <w:t xml:space="preserve">F. Negoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122, pp.162503. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.034306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.162503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.034306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02122388v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudospin Symmetry and Microscopic Origin of Shape Coexistence in the $^{78}$Ni Region: A Hint from Lifetime Measurements</w:t>
+                <w:t xml:space="preserve">Proton elastic scattering at 200 A MeV and high momentum transfers of 1.7–2.7 fm$^{−1}$ as a probe of the nuclear matter density of $^6$He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delafosse</w:t>
+                <w:t xml:space="preserve">S. Chebotaryov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Verney</w:t>
+                <w:t xml:space="preserve">S. Sakaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marević</w:t>
+                <w:t xml:space="preserve">T. Uesaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gottardo</w:t>
+                <w:t xml:space="preserve">T. Akieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michelagnoli</w:t>
+                <w:t xml:space="preserve">Y. Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (19), pp.192502. </w:t>
+              <w:t xml:space="preserve">PTEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (5), pp.053D01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.192502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ptep/pty048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922075v1</w:t>
+                <w:t xml:space="preserve">hal-01833737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-rich nuclei produced at zero degrees in damped collisions induced by a beam of &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O on a &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U target</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inelastic scattering of neutron-rich Ni and Zn isotopes off a proton target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Azaiez</w:t>
+                <w:t xml:space="preserve">M.L. Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Portail</w:t>
+                <w:t xml:space="preserve">M. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.02.037⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), pp.044315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.044315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725012v1</w:t>
+                <w:t xml:space="preserve">hal-01791943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadrupole collectivity in $^{42}\mathrm{Ca}$ from low-energy Coulomb excitation with AGATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hadyńska-Klȩk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Napiorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Srebrny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (2), pp.024326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.024326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic scattering of neutron-rich Ni and Zn isotopes off a proton target</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Dupuis</w:t>
+                <w:t xml:space="preserve">Neutron-rich nuclei produced at zero degrees in damped collisions induced by a beam of &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O on a &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fornal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Lenzi</w:t>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nowacki</w:t>
+                <w:t xml:space="preserve">C. Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (4), pp.044315. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 779, pp. 456-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.044315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791943v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton elastic scattering at 200 A MeV and high momentum transfers of 1.7–2.7 fm$^{−1}$ as a probe of the nuclear matter density of $^6$He</w:t>
+                <w:t xml:space="preserve">Pseudospin Symmetry and Microscopic Origin of Shape Coexistence in the $^{78}$Ni Region: A Hint from Lifetime Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chebotaryov</w:t>
+                <w:t xml:space="preserve">C. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sakaguchi</w:t>
+                <w:t xml:space="preserve">D. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Uesaka</w:t>
+                <w:t xml:space="preserve">P. Marević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Akieda</w:t>
+                <w:t xml:space="preserve">A. Gottardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ando</w:t>
+                <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (5), pp.053D01. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (19), pp.192502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ptep/pty048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.192502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833737v1</w:t>
+                <w:t xml:space="preserve">hal-01922075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triaxiality of neutron-rich $^{84,86,88}$Ge from low-energy nuclear spectra</w:t>
+                <w:t xml:space="preserve">Spectroscopy of $^{61}$Fe via the neutron transfer reaction $^{2}$H($^{60}$Fe,p)$^{61}$Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lettmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Obertelli</w:t>
+                <w:t xml:space="preserve">S. Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (1), pp.011301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.011301⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (3), pp.035806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.035806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582772v1</w:t>
+                <w:t xml:space="preserve">hal-01554468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell evolution beyond Z = 28 and N = 50: Spectroscopy of $^{81,82,83,84}$Zn</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Obertelli</w:t>
+                <w:t xml:space="preserve">Prompt-delayed $\gamma$ -ray spectroscopy with AGATA, EXOGAM and VAMOS++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.09.001⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (8), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12353-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645772v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of the $Z=28$ Shell Gap Around $^{78}\mathrm{Ni}$: First Spectroscopy of $^{79}\mathrm{Cu}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Evolution in Neutron-Rich Krypton Isotopes Beyond N=60 : First Spectroscopy of $^{98,100}$Kr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flavigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Olivier</w:t>
+                <w:t xml:space="preserve">J.P. Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Franchoo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Sohler</w:t>
+                <w:t xml:space="preserve">M. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119 (19), pp.192501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.192501⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 118 (24), pp.242501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.242501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645659v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Evolution in Neutron-Rich Krypton Isotopes Beyond N=60 : First Spectroscopy of $^{98,100}$Kr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistence of the $Z=28$ Shell Gap Around $^{78}\mathrm{Ni}$: First Spectroscopy of $^{79}\mathrm{Cu}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Flavigny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Obertelli</w:t>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niikura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Delaroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Girod</w:t>
+                <w:t xml:space="preserve">Z. Vajta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118 (24), pp.242501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.242501⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 119 (19), pp.192501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.192501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582880v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are There Signatures of Harmonic Oscillator Shells Far from Stability? First Spectroscopy of Zr 110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Authelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118 (3), pp.032501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.032501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01449481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of lifetimes in $^{62,64}$Fe, $^{61,63}$Co, and $^{59}$Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klintefjord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Klintefjord</w:t>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ljungvall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Görgen</w:t>
+                <w:t xml:space="preserve">M. Lenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bello Garrote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (2), pp.024312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01468946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-lying structure and shape evolution in neutron-rich Se isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. R. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Authelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.041302(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01538442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of new neutron-rich Mn, Fe, Co, Ni, and Cu isotopes in the vicinity of $^{78}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sumikama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sumikama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Nishimura</w:t>
+                <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Baba</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (5), pp.051601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.051601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pygmy Gamow-Teller resonance in the N=50 region: New evidence from staggering of β -delayed neutron-emission probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Testov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Testov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yu. Penionzhkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (5), pp.054320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.054320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of $^{61}$Fe via the neutron transfer reaction $^{2}$H($^{60}$Fe,p)$^{61}$Fe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Burgunder</w:t>
+                <w:t xml:space="preserve">Shell Evolution towards Ni 78 : Low-Lying States in Cu 77</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bello Garrote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tsunoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.035806⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (24), pp.242502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.242502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554468v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01541245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt-delayed $\gamma$ -ray spectroscopy with AGATA, EXOGAM and VAMOS++</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Biswas</w:t>
+                <w:t xml:space="preserve">Shell evolution beyond Z = 28 and N = 50: Spectroscopy of $^{81,82,83,84}$Zn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Shand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Podolyák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Górska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (8), pp.162. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 773, pp.492-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12353-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582819v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell Evolution towards Ni 78 : Low-Lying States in Cu 77</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triaxiality of neutron-rich $^{84,86,88}$Ge from low-energy nuclear spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Angelis</w:t>
+                <w:t xml:space="preserve">M. Lettmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pietralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (24), pp.242502. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.011301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.242502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.011301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01541245v1</w:t>
+                <w:t xml:space="preserve">hal-01582772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle strength in neutron-rich Cu69 from the Zn70(d,He3)Cu69 proton pick-up reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 3He long-counter TETRA at the ALTO ISOL facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Testov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Morfouace</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. de Séréville</w:t>
+                <w:t xml:space="preserve">J. Bettane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.064308⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 815, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.11.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01344786v1</w:t>
+                <w:t xml:space="preserve">in2p3-01298585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3He long-counter TETRA at the ALTO ISOL facility</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-particle strength in neutron-rich Cu69 from the Zn70(d,He3)Cu69 proton pick-up reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Didierjean</w:t>
+                <w:t xml:space="preserve">P. Morfouace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sieja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 815, pp.96-103. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (6), pp.064308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.11.150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.064308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01298585v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01344786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second 0+ state of unbound $^{12}$O: Scaling of mirror asymmetry</w:t>
               </w:r>
@@ -7381,64 +7381,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Iwasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (2), pp.024316. </w:t>
@@ -7489,90 +7489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An above-barrier narrow resonance in $^{15}$F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Grancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 758, pp.26-31. </w:t>
@@ -7610,90 +7610,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb excitation of $^{44}$Ca and $^{46}$Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7872,1034 +7872,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01411593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings on structure and production of $^{10}He$ from $^{11}Li$ with the (d,$^{3}He$) reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopy of Ne-19 for the thermonuclear O-15(alpha, gamma)Ne-19 and F-18(p, alpha)O-15 reaction rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Matta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">A. M. Laird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Otsu</w:t>
+                <w:t xml:space="preserve">K. Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lapoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. K. Timofeyuk</w:t>
+                <w:t xml:space="preserve">T. Faestermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.041302⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (issue 5), pp.055806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.055806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01213933v1</w:t>
+                <w:t xml:space="preserve">in2p3-01234967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the N=40 Island of Inversion towards N=50: Spectroscopy of Cr66, Fe70,72</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Doornenbal</w:t>
+                <w:t xml:space="preserve">Evolution of single-particle strength in neutron-rich $^{71}$Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morfouace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sieja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.192501⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 751, pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01238085v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01229910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of Ne-19 for the thermonuclear O-15(alpha, gamma)Ne-19 and F-18(p, alpha)O-15 reaction rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Parikh</w:t>
+                <w:t xml:space="preserve">Magnetism of an Excited Self-Conjugate Nucleus: Precise Measurement of the g Factor of the 2(1)(+) State in Mg-24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E Stuchbery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Laird</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. de Séréville</w:t>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wimmer</w:t>
+                <w:t xml:space="preserve">B. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Faestermann</w:t>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.055806⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (Issue 6), pp.062501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.062501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01234967v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01136183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of single-particle strength in neutron-rich $^{71}$Cu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Two-hole structure outside Ni78: Existence of a μs isomer of Co76 and β decay into Ni76</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Söderström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Nalpas</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.064⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (5), pp.051305(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.051305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01229910v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01233984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism of an Excited Self-Conjugate Nucleus: Precise Measurement of the g Factor of the 2(1)(+) State in Mg-24</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New findings on structure and production of $^{10}He$ from $^{11}Li$ with the (d,$^{3}He$) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brown</w:t>
+                <w:t xml:space="preserve">A. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goasduff</w:t>
+                <w:t xml:space="preserve">H. Otsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Atanasova</w:t>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. K. Timofeyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.062501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01136183v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01213933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-hole structure outside Ni78: Existence of a μs isomer of Co76 and β decay into Ni76</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Nishimura</w:t>
+                <w:t xml:space="preserve">Extension of the N=40 Island of Inversion towards N=50: Spectroscopy of Cr66, Fe70,72</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.Y. Xu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">C. Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (5), pp.051305(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (19), pp.192501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.051305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.192501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01233984v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01238085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Decay Half-Lives of 76,77Co, 79,80Ni, and 81Cu: Experimental Indication of a Doubly Magic 78Ni</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Nishimura</w:t>
+                <w:t xml:space="preserve">Probing Nuclear forces beyond the drip-line using the mirror nuclei $^{16}$N and $^{16}$F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lorusso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Doornenbal</w:t>
+                <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113, pp.032505. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.014307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.032505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.014307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01056201v1</w:t>
+                <w:t xml:space="preserve">in2p3-01005736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the two-body spin-orbit force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8944,161 +8944,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00925064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Nuclear forces beyond the drip-line using the mirror nuclei $^{16}$N and $^{16}$F</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Davinson</w:t>
+                <w:t xml:space="preserve">β-Decay Half-Lives of 76,77Co, 79,80Ni, and 81Cu: Experimental Indication of a Doubly Magic 78Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lewitowicz</w:t>
+                <w:t xml:space="preserve">G. Lorusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.014307. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.032505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.014307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.032505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01005736v1</w:t>
+                <w:t xml:space="preserve">in2p3-01056201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic moments of odd-A Po-193-203,Po-211 isotopes</w:t>
               </w:r>
@@ -9231,90 +9231,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosynthesis of Al26 in massive stars: New Al27 states above α and neutron emission thresholds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Laird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.65805. </w:t>
@@ -9346,325 +9346,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01068293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge radii of odd-A191-211Po isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for new resonant states in 10C and 11C and their impact on the cosmological lithium problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Seliverstov</w:t>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.E. Cocolios</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Antalich</w:t>
+                <w:t xml:space="preserve">Pierre Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.043⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.062802(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.062802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00813436v1</w:t>
+                <w:t xml:space="preserve">in2p3-00913642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new resonant states in 10C and 11C and their impact on the cosmological lithium problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hammache</w:t>
+                <w:t xml:space="preserve">Charge radii of odd-A191-211Po isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Seliverstov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Cocolios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dexters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Stefan</w:t>
+                <w:t xml:space="preserve">A.N. Andreye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roussel</w:t>
+                <w:t xml:space="preserve">S. Antalich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88, pp.062802(R). </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 719, pp.362-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.062802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00913642v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00813436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of 80Ge revealed by the β decay of isomeric states in 80Ga: Triaxiality in the vicinity of 78Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,51 +9672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.054307. </w:t>
@@ -9767,90 +9767,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing nuclear structures in the vicinity of 78Ni with β- and βn-decay spectroscopy of 84Ga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franchoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.047301. </w:t>
@@ -9882,173 +9882,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00907704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the N = 50 As, Ge, Ga nuclei</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First g(2+) measurement on neutron-rich 72Zn, and the high-velocity transient field technique for radioactive heavy-ion beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duchene</w:t>
+                <w:t xml:space="preserve">E. Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Faul</w:t>
+                <w:t xml:space="preserve">A.E. Stuchbery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gadea</w:t>
+                <w:t xml:space="preserve">A. Jungclaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2012.08.007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.034334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.034334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00735688v1</w:t>
+                <w:t xml:space="preserve">in2p3-00684457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-lying neutron f p-shell intruder states in 27Ne</w:t>
               </w:r>
@@ -10181,51 +10169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross sections for one-neutron knock-out from $^{37}$Ca at intermediate energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bûrger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10296,459 +10284,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00769566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First g(2+) measurement on neutron-rich 72Zn, and the high-velocity transient field technique for radioactive heavy-ion beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-beam spectroscopic studies of $^{44}$S nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fiori</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D.L. Balabanski</w:t>
+                <w:t xml:space="preserve">Zs. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.034334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.034334⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.024311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.024311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00684457v1</w:t>
+                <w:t xml:space="preserve">in2p3-00657202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-beam spectroscopic studies of $^{44}$S nucleus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zs. Dombradi</w:t>
+                <w:t xml:space="preserve">First direct lifetime measurement of the 2+1 state in 72,74Zn: new evidence for shape transition between N = 40 and N = 42 close to Z = 28</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niikura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.024311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.024311⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.054321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.054321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00657202v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00594994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct lifetime measurement of the 2+1 state in 72,74Zn: new evidence for shape transition between N = 40 and N = 42 close to Z = 28</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Matea</w:t>
+                <w:t xml:space="preserve">Publisher's Note: In-beam spectroscopic studies of the 44S nucleus [Phys. Rev. C 85, 024311 (2012)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.054321. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.054321⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.039901 (E). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.039901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00594994v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00846623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of $^{18}$Na: Bridging the two-proton radioactivity of $^{19}$Mg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10783,1765 +10771,1777 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 712, pp.198-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00630178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher's Note: In-beam spectroscopic studies of the 44S nucleus [Phys. Rev. C 85, 024311 (2012)]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zs. Dombradi</w:t>
+                <w:t xml:space="preserve">Reaction dynamics and nuclear structure of moderately neutron-rich Ne isotopes by heavy-ion reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.039901 (E). </w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.064621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.039901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.064621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00846623v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00724027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction dynamics and nuclear structure of moderately neutron-rich Ne isotopes by heavy-ion reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the N = 50 As, Ge, Ga nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bottoni</w:t>
+                <w:t xml:space="preserve">G. Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Benzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Leoni</w:t>
+                <w:t xml:space="preserve">T. Faul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Montanari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bracco</w:t>
+                <w:t xml:space="preserve">A. Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 893, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2012.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.064621⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00724027v1</w:t>
+                <w:t xml:space="preserve">in2p3-00735688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair and single neutron transfer with Borromean ${8}$He</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Rejmund</w:t>
+                <w:t xml:space="preserve">Spectroscopy of $^{39,41}$Si and the border of the N = 28 island of inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Keeley</w:t>
+                <w:t xml:space="preserve">Zs. Dombrádi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zelevinsky</w:t>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 697, pp.454-458. </w:t>
+              <w:t xml:space="preserve">, 2011, 703, pp.417-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00565792v1</w:t>
+                <w:t xml:space="preserve">in2p3-00619310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Onset of Ground State Deformation in Neutron Deficient Polonium Isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Antalic</w:t>
+                <w:t xml:space="preserve">$^{69}$Kr β-delayed proton emission: A Trojan horse for studying states in proton-unbound $^{69}$Br</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Lister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.052503⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.051306(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.051306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00576005v1</w:t>
+                <w:t xml:space="preserve">in2p3-00642114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of $^{39,41}$Si and the border of the N = 28 island of inversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+                <w:t xml:space="preserve">Emergence of the N=16 shell gap in $^{21}$O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. N. Catford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.08.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.011301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.011301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00619310v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00548964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{69}$Kr β-delayed proton emission: A Trojan horse for studying states in proton-unbound $^{69}$Br</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Canchel</w:t>
+                <w:t xml:space="preserve">$\beta$-decay measurements for N&amp;gt;40 Mn nuclei and inference of collectivity for neutron-rich Fe isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pfützner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sawicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84, pp.051306(R). </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 83, pp.054312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.051306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00642114v1</w:t>
+                <w:t xml:space="preserve">in2p3-00590880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of the N=16 shell gap in $^{21}$O</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. M. Brown</w:t>
+                <w:t xml:space="preserve">Early Onset of Ground State Deformation in Neutron Deficient Polonium Isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Cocolios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dexters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Seliverstov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Andreyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.011301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.052503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.052503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00548964v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00576005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta$-decay measurements for N&amp;gt;40 Mn nuclei and inference of collectivity for neutron-rich Fe isotopes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
+                <w:t xml:space="preserve">Pair and single neutron transfer with Borromean ${8}$He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pfützner</w:t>
+                <w:t xml:space="preserve">N. Keeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sawicka</w:t>
+                <w:t xml:space="preserve">V. Zelevinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.054312. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 697, pp.454-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00590880v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00565792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolate-Spherical Shape Coexistence at N=28 in $^{44}$S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to &amp;quot;Comment on 'Low-energy 18F( p,α)15O cross section measurements relevant to nova γ -ray emission'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Force</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Caceres</w:t>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.102501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.039802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.039802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00506598v1</w:t>
+                <w:t xml:space="preserve">in2p3-00465881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions with the double-Borromean nucleus &amp;lt;sup&amp;gt;8&amp;lt;/sup&amp;gt;He</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Structure of $^{191}$Pb from α- and β-decay spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T E Cocolios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a N Andreyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Antalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barzakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (12), pp.125103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/37/12/125103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.044617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00531199v1</w:t>
+                <w:t xml:space="preserve">hal-00600787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to &amp;quot;Comment on 'Low-energy 18F( p,α)15O cross section measurements relevant to nova γ -ray emission'</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Casarejos</w:t>
+                <w:t xml:space="preserve">Prolate-Spherical Shape Coexistence at N=28 in $^{44}$S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.039802⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.102501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.102501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00465881v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00506598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of $^{191}$Pb from α- and β-decay spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Bastin</w:t>
+                <w:t xml:space="preserve">Reactions with the double-Borromean nucleus &amp;lt;sup&amp;gt;8&amp;lt;/sup&amp;gt;He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.044617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.044617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/37/12/125103⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00600787v1</w:t>
+                <w:t xml:space="preserve">in2p3-00531199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of collisions of the radioactive $^{24}$Ne beam at 7.9 MeV/u on $^{208} $Pb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Benzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franchoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Battacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12631,51 +12631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Iwasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pollacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12711,377 +12711,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00558721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy $^{18}$F( p, alpha)$^{15}$O cross section measurements relevant to nova $GAMMA$-ray emission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">Discovery of a new broad resonance in $^{19}$Ne: Implications for the destruction of the cosmic $\gamma$-ray emitter $^{18}$F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dalouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aliotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Casarejos</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benhabiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.015801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.162503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.162503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00354511v1</w:t>
+                <w:t xml:space="preserve">in2p3-00370811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a new broad resonance in $^{19}$Ne: Implications for the destruction of the cosmic $\gamma$-ray emitter $^{18}$F</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Dalouzy</w:t>
+                <w:t xml:space="preserve">Low-energy $^{18}$F( p, alpha)$^{15}$O cross section measurements relevant to nova $GAMMA$-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Benhabiles</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102, pp.162503. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.015801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.162503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.015801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00370811v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00354511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of 84Ga β decay: Evidence for a rapid onset of collectivity in the vicinity of 78Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Essabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80, pp.044308. </w:t>
@@ -13158,51 +13158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Iwasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pollacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13247,855 +13247,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00423559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime measurement of the six-quasiparticle isomer in 140Nd and evidence for an isomer above the 19/2+ state in 139Nd</w:t>
+                <w:t xml:space="preserve">1n- and 2n-transfer with the Borromean nucleus $^{6}$He near the Coulomb barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferraton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Ibrahim</w:t>
+                <w:t xml:space="preserve">Avhishek Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shrivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2007-10534-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.032701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.032701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00273558v1</w:t>
+                <w:t xml:space="preserve">in2p3-00291201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1n- and 2n-transfer with the Borromean nucleus $^{6}$He near the Coulomb barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rejmund</w:t>
+                <w:t xml:space="preserve">Evidence for core excitation in single-particle states of $^{19}$Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pellegriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthoumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.032701⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 659, pp.864-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2007.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00291201v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00202877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for core excitation in single-particle states of $^{19}$Na</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime measurement of the six-quasiparticle isomer in 140Nd and evidence for an isomer above the 19/2+ state in 139Nd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Pellegriti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Angulo</w:t>
+                <w:t xml:space="preserve">R. Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Angélique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Berthoumieux</w:t>
+                <w:t xml:space="preserve">C. M. Petrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.167-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2007-10534-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2007.12.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00202877v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00273558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decay of proton-rich nuclei in the mass A=36–56 region</w:t>
+                <w:t xml:space="preserve">First isomeric quadrupole moment measured in fragmentation reactions: The case of 61 Fem 9/2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dossat</w:t>
+                <w:t xml:space="preserve">N. Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Adimi</w:t>
+                <w:t xml:space="preserve">S. K. Chamoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aksouh</w:t>
+                <w:t xml:space="preserve">J. M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Becker</w:t>
+                <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bey</w:t>
+                <w:t xml:space="preserve">D. L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 792, pp.18-86. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.051302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.051302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00168314v1</w:t>
+                <w:t xml:space="preserve">in2p3-00153274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First isomeric quadrupole moment measured in fragmentation reactions: The case of 61 Fem 9/2+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. L. Balabanski</w:t>
+                <w:t xml:space="preserve">Collapse of the N=28 shell closure in $^{42}$Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.051302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.022503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.022503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00153274v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00145207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of the N=28 shell closure in $^{42}$Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zs. Dombradi</w:t>
+                <w:t xml:space="preserve">The decay of proton-rich nuclei in the mass A=36–56 region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aksouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 792, pp.18-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.022503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00145207v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00168314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta$-decay studies of neutron-rich K isotopes</w:t>
               </w:r>
@@ -14133,51 +14133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.014313. </w:t>
@@ -14241,64 +14241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Himpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14361,90 +14361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-proton radioactivity studies with 45Fe and 48Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14495,90 +14495,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of $^{54}$Zn and its decay by two-proton emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14763,103 +14763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of 54Zn and its decay by two-proton emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25, pp.169-172. </w:t>
@@ -14903,522 +14903,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-beam characterization of He implanted into nuclear matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Pantelica</w:t>
+                <w:t xml:space="preserve">Beta-decay of $^{71}$Co and $^{73}$Co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sawicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thomé</w:t>
+                <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Enescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Ionescu</w:t>
+                <w:t xml:space="preserve">R. Grzywacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pfützner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.455-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2004-10047-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.01.085⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-04511110v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-decay of $^{71}$Co and $^{73}$Co</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Matea</w:t>
+                <w:t xml:space="preserve">Beta-decay half-lives at the N = 28 shell closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Grawe</w:t>
+                <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grzywacz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pfützner</w:t>
+                <w:t xml:space="preserve">A. Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 22, pp.455-459. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 594, pp.252-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2004-10047-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2004.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023605v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-decay half-lives at the N = 28 shell closure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Angélique</w:t>
+                <w:t xml:space="preserve">Ion-beam characterization of He implanted into nuclear matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pantelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baumann</w:t>
+                <w:t xml:space="preserve">S.E. Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Negoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borcea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Buta</w:t>
+                <w:t xml:space="preserve">P. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 219-220, pp.373-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.01.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2004.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022114v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-04511110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the neutron drip line at the Ne-Mg region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Lukyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.E. Penionzhkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillemaud-Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15481,90 +15481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy levels in $^{72}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sawicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grzywacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pfutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15615,51 +15615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for particle stability of $^{34}$Ne and $^{37}$Na</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Lukyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.E. Penionzhkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15787,1021 +15787,1021 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta Decay of $^{82}$Ga Studied at the ALTO Facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-lying structure of $^{15}$C: Information on the N=8 shell gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lois-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fernández-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Pereira-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Al Ayoubi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H Al Falou</w:t>
+                <w:t xml:space="preserve">W.N Catford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.16.4-A35⟩</w:t>
+              <w:t xml:space="preserve">European Nuclear Physics Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Santiago de Compostela, Spain. pp.09008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202329009008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085083v1</w:t>
+                <w:t xml:space="preserve">hal-04341959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-lying structure of $^{15}$C: Information on the N=8 shell gap</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Delaunay</w:t>
+                <w:t xml:space="preserve">Beta Decay of $^{82}$Ga Studied at the ALTO Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Al Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Matea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kankainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.N Catford</w:t>
+                <w:t xml:space="preserve">H Al Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nuclear Physics Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Santiago de Compostela, Spain. pp.09008, </w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zakopane, Poland. pp.35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202329009008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.16.4-A35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341959v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of $^{4}n$ by Directly Detecting the Decay Neutrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime analysis of short-lived states in $^{17}$N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ziliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciemała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.W. Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D.S. Ahn</w:t>
+                <w:t xml:space="preserve">F. C. L. Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fornal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Asia-Pacific conference on Few-Body problems in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00601-021-01691-4⟩</w:t>
+              <w:t xml:space="preserve">106th Congresso Nazionale della Societa Italiana di Fisica (SIF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online Conference, Italy. pp.84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1393/ncc/i2021-21084-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411333v1</w:t>
+                <w:t xml:space="preserve">in2p3-03582716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime analysis of short-lived states in $^{17}$N</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ciemała</w:t>
+                <w:t xml:space="preserve">Experimental Study of $^{4}n$ by Directly Detecting the Decay Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.H. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. C. L. Crespi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Fornal</w:t>
+                <w:t xml:space="preserve">D.S. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">106th Congresso Nazionale della Societa Italiana di Fisica (SIF 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online Conference, Italy. pp.84, </w:t>
+              <w:t xml:space="preserve">8th Asia-Pacific conference on Few-Body problems in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kanazawa, Japan. pp.102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1393/ncc/i2021-21084-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00601-021-01691-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-03582716v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of Neutron-rich Nitrogen Isotopes with AGATA+PARIS+VAMOS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fornal</w:t>
+                <w:t xml:space="preserve">New Insight into the Cluster Structure of $^9$Be by Reactions with Deuteron Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Lukyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Urazbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Janseitov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Burjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Denikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Mazurian Lakes Conference on Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.51.709⟩</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Exotic Nuclei (EXON 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Petrozavodsk, Russia. pp.74-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811209451_0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892982v1</w:t>
+                <w:t xml:space="preserve">hal-02485056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of multi-neutron systems with SAMURAI spectrometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
+                <w:t xml:space="preserve">Experimental study of $^{4}$n with $^{8}$He(p,2p) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.H. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Ahn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Aumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Nuclear Physics Conference (INPC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_87⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02116537v1</w:t>
+                <w:t xml:space="preserve">in2p3-03195738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of $^{4}$n with $^{8}$He(p,2p) reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
+                <w:t xml:space="preserve">Study of multi-neutron systems with SAMURAI spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.H. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Nuclear Physics Conference (INPC2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.529-534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-03195738v1</w:t>
+                <w:t xml:space="preserve">hal-02116537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-range Lifetime Measurements for Deep-inelastic Reaction Products: the $^{19}$O Test Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ciemała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ziliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16810,819 +16810,819 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fornal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Mazurian Lakes Conference on Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Piaski, Poland. pp.699, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.51.699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into the Cluster Structure of $^9$Be by Reactions with Deuteron Beam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.S. Denikin</w:t>
+                <w:t xml:space="preserve">Spectroscopy of Neutron-rich Nitrogen Isotopes with AGATA+PARIS+VAMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ziliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciemala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C.L. Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fornal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Exotic Nuclei (EXON 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Petrozavodsk, Russia. pp.74-80, </w:t>
+              <w:t xml:space="preserve">36th Mazurian Lakes Conference on Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Piaski, Poland. pp.709, </w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789811209451_0012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.51.709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485056v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the ${^{30}}{\text {P}({\text {p}}}{,}{\gamma })^{31}\text {S}$ Reaction in Classical Novae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Neutron transfer reactions to constrain Matrix element of neutrinoless double beta decay of $^{124}$Sn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shrivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adsley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Parikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Nuclei in the Cosmos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">64th DAE BRNS Symposium on nuclear physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lucknow, India. pp.341-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317359v1</w:t>
+                <w:t xml:space="preserve">hal-02905924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of Neutron-rich C, O, N and F Isotopes with the AGATA+PARIS+VAMOS Setup at GANIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Lifetimes of Excited States in Neutron-rich $^{20}$O Isotope from Experiment with the AGATA+PARIS+VAMOS Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciemała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ziliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fornal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Zakopane, Poland. pp.625, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.625⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Zakopane, Poland. pp.615, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123338v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron transfer reactions to constrain Matrix element of neutrinoless double beta decay of $^{124}$Sn</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the ${^{30}}{\text {P}({\text {p}}}{,}{\gamma })^{31}\text {S}$ Reaction in Classical Novae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th DAE BRNS Symposium on nuclear physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Symposium on Nuclei in the Cosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Assergi, Italy. pp.195-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13876-9_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905924v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Lifetimes of Excited States in Neutron-rich $^{20}$O Isotope from Experiment with the AGATA+PARIS+VAMOS Setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopy of Neutron-rich C, O, N and F Isotopes with the AGATA+PARIS+VAMOS Setup at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ziliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ciemała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fornal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Zakopane, Poland. pp.615, </w:t>
+              <w:t xml:space="preserve">, Aug 2018, Zakopane, Poland. pp.625, </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123339v1</w:t>
+                <w:t xml:space="preserve">hal-02123338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer reactions induced with $^{56}$Ni: shell gaps and np pairing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Georgiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Nuclear Reaction Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Varenna, Italy. pp.95-100</w:t>
@@ -17651,90 +17651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-Particle Decays of Highly Excited States in$^{19}$ F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17779,2295 +17779,2295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Structure of $^9$Be by Scattering of Deuterons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of using a magnetic spectrograph with the Trojan Horse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Naumenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Burjan</w:t>
+                <w:t xml:space="preserve">S. Manwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.H. Trzaska</w:t>
+                <w:t xml:space="preserve">A.A. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International School on Nuclear Physics, Neutron Physics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Varna, Bulgaria. pp.012027, </w:t>
+              <w:t xml:space="preserve">7th Nuclear Physics in Astrophysics and 28th International Nuclear Physics Divisional Conference of the European Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, York, United Kingdom. pp.012046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1023/1/012027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/940/1/012046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815268v1</w:t>
+                <w:t xml:space="preserve">hal-01714220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of using a magnetic spectrograph with the Trojan Horse method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Study of key resonances in the $^{30}$P(p,γ)$^{31}$S reaction in classical novae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Nuclear Physics in Astrophysics and 28th International Nuclear Physics Divisional Conference of the European Physical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/940/1/012046⟩</w:t>
+              <w:t xml:space="preserve">9th European Summer School on Experimental Nuclear Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Santa Tecla, Italy. pp.02010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818402010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714220v1</w:t>
+                <w:t xml:space="preserve">hal-01833803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of key resonances in the $^{30}$P(p,γ)$^{31}$S reaction in classical novae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Search for resonant states in $^{10}$C and $^{11}$C and their impact on the primordial $^{7}$Li abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Assié</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Summer School on Experimental Nuclear Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818402010⟩</w:t>
+              <w:t xml:space="preserve">7th Nuclear Physics in Astrophysics and 28th International Nuclear Physics Divisional Conference of the European Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, York, United Kingdom. pp.012016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/940/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833803v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of neutron-rich Sb isotopes using AGATA, VAMOS++ and EXOGAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd DAE-BRNS Symposium on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Mumbai, India. pp.304-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for resonant states in $^{10}$C and $^{11}$C and their impact on the primordial $^{7}$Li abundance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Roussel</w:t>
+                <w:t xml:space="preserve">Signatures of triaxiality in low-spin spectra of $^{86}$Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lettmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pietralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Nuclear Physics in Astrophysics and 28th International Nuclear Physics Divisional Conference of the European Physical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/940/1/012016⟩</w:t>
+              <w:t xml:space="preserve">22nd International School on Nuclear Physics, Neutron Physics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varna, Bulgaria. pp.012023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1023/1/012023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703777v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of triaxiality in low-spin spectra of $^{86}$Ge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Doornenbal</w:t>
+                <w:t xml:space="preserve">Nuclear Structure properties significant to neutrinoless double beta decay of $^{124}$Sn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shrivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Obertelli</w:t>
+                <w:t xml:space="preserve">P. Adsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International School on Nuclear Physics, Neutron Physics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">63rd DAE-BRNS Symposium on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Mumbai, India. pp.664-665</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815269v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Structure properties significant to neutrinoless double beta decay of $^{124}$Sn</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Adsley</w:t>
+                <w:t xml:space="preserve">Cluster Structure of $^9$Be by Scattering of Deuterons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Lukyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Denikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Burjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Trzaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd DAE-BRNS Symposium on Nuclear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International School on Nuclear Physics, Neutron Physics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varna, Bulgaria. pp.012027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1023/1/012027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144143v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High multiplicity α-particle breakup measurements to study α-condensate states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pygmy Gamow-teller Resonance in the $N=50$ Region: new Evidence From Staggering of $\beta$-delayed Neutron-emission Probabilities Observed With Tetra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bishop</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Acosta</w:t>
+                <w:t xml:space="preserve">R. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/863/1/012070⟩</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Exotic Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kazan, Russia. pp.292-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789813226548_0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584706v1</w:t>
+                <w:t xml:space="preserve">hal-01646053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pygmy Gamow-teller Resonance in the $N=50$ Region: new Evidence From Staggering of $\beta$-delayed Neutron-emission Probabilities Observed With Tetra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Franchoo</w:t>
+                <w:t xml:space="preserve">High multiplicity α-particle breakup measurements to study α-condensate states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tz Kokalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Li</w:t>
+                <w:t xml:space="preserve">M. Freer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Exotic Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kazan, Russia. pp.292-297, </w:t>
+              <w:t xml:space="preserve">11th International conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Napoli, Italy. pp.012070, </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789813226548_0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/863/1/012070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646053v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect techniques for astrophysical reaction rates determinations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Coc</w:t>
+                <w:t xml:space="preserve">Inelastic scattering of $^{72,74}Ni$ off a proton target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pietralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Nucleus-Nucleus Collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201611709003⟩</w:t>
+              <w:t xml:space="preserve">21st International School on Nuclear Physics and Applications &amp; the International Symposium on Exotic Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varna, Bulgaria. pp.012008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/724/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554234v1</w:t>
+                <w:t xml:space="preserve">hal-01584656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectivity of neutron-rich Cr and Fe toward N=50</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep inelastic at 0°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Structure and Related Topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint LIA COLL‐AGAIN, COPIGAL, and POLITA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Catane, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622877v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01347678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Results on the Excited States in $^{77}$Cu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Niikura</w:t>
+                <w:t xml:space="preserve">Collectivity of neutron-rich Cr and Fe toward N=50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIV Mazurian Lakes Conference on Physics "Frontiers in Nuclear Physics"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.47.889⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Structure and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dubna, Russia. pp.03007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610703007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01301816v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic scattering of $^{72,74}Ni$ off a proton target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Werner</w:t>
+                <w:t xml:space="preserve">First Results on the Excited States in $^{77}$Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L. Bello Garrote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niikura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International School on Nuclear Physics and Applications &amp; the International Symposium on Exotic Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/724/1/012008⟩</w:t>
+              <w:t xml:space="preserve">XXXIV Mazurian Lakes Conference on Physics "Frontiers in Nuclear Physics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Piaski, Poland. pp.889-895, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.47.889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584656v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01301816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep inelastic at 0°</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the Al-26(n,p)Mg-26 and Al-26(n,alpha)Na-23 reactions using the Al-27(p,p ')Al-27 inelastic scattering reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Sereville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Laird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint LIA COLL‐AGAIN, COPIGAL, and POLITA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Nuclear Physics in Astrophysics Conference (NPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lisbon, Portugal. pp.012018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/665/1/012018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01347678v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01275992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Al-26(n,p)Mg-26 and Al-26(n,alpha)Na-23 reactions using the Al-27(p,p ')Al-27 inelastic scattering reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect techniques for astrophysical reaction rates determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Adsey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Hammache</w:t>
+                <w:t xml:space="preserve">N. De Séréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Nuclear Physics in Astrophysics Conference (NPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lisbon, Portugal. pp.012018, </w:t>
+              <w:t xml:space="preserve">12th International Conference on Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Catania, Italy. pp.09003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/665/1/012018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611709003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01275992v1</w:t>
+                <w:t xml:space="preserve">hal-01554234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on proton emitters relevant to the 68Se and 72Kr rp-process waiting points</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Canchel</w:t>
+                <w:t xml:space="preserve">Missing mass spectroscopy of $^{8}$He and $^{10}$He by (d,$^{3}$He) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Otsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.K. Timofeyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Proton-Emitting Nuclei (PROCON2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.030026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.030026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01175496v1</w:t>
+                <w:t xml:space="preserve">in2p3-01198919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing mass spectroscopy of $^{8}$He and $^{10}$He by (d,$^{3}$He) reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.K. Timofeyuk</w:t>
+                <w:t xml:space="preserve">Recent progress on proton emitters relevant to the 68Se and 72Kr rp-process waiting points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Lister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Proton-Emitting Nuclei (PROCON2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lanzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.030026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01198919v1</w:t>
+                <w:t xml:space="preserve">in2p3-01175496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for resonant states in 10C and 11C and their impact on the primordial 7Li abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. De Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics in Astrophysics VII - 28th EPS Nuclear Physics Divisional Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, York, United Kingdom</w:t>
@@ -20096,90 +20096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-particle strength in neutron-rich $^{71}$Cu from the (d, $^{3}$He) proton pick-up reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franchoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morfouace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20269,64 +20269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stuchbery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. E. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st NUBA International Conference on Nuclear Physics and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Antalya, Turkey. pp.012041, </w:t>
@@ -20358,2017 +20358,2017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01168709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 : study of 0+2 states in $^{34}$Si and $^{44}$S</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High exitation energy modes in $^{118}$Sn populated by the $^{120}$Sn(p,t)$^{118}$Sn reaction at 35 MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Borcea</w:t>
+                <w:t xml:space="preserve">M. de Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cavallaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Scarpaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappuzzello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Gamma Ray Spectroscopy 2012 (FIG-12)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4893271⟩</w:t>
+              <w:t xml:space="preserve">33rd Mazurian Lakes Conference on Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Piaski, Poland. pp.437-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.45.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01148934v1</w:t>
+                <w:t xml:space="preserve">in2p3-00987166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the neutron-rich isotope $^{46}$Ar through intermediate energy Coulomb excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIII Mazurian Lakes Conference on Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Piaski, Poland. pp.199, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5506/APhysPolB.45.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00954485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High exitation energy modes in $^{118}$Sn populated by the $^{120}$Sn(p,t)$^{118}$Sn reaction at 35 MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Agodi</w:t>
+                <w:t xml:space="preserve">Single-particle Strength in Neutron-rich 69Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morfouace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Mazurian Lakes Conference on Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.45.437⟩</w:t>
+              <w:t xml:space="preserve">XXXIII Mazurian Lakes Conference on Physics Frontiers in Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Piaski, Poland. pp.243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.45.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00987166v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00993937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle Strength in Neutron-rich 69Cu</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALTO : status and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Mazurian Lakes Conference on Physics Frontiers in Nuclear Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second SPES International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Venise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00993937v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01342765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALTO : status and future prospects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decorrelated behaviour of spin-orbit partners in neutron-rich copper isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morfouace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second SPES International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Nuclear Structure 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01342765v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01023753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorrelated behaviour of spin-orbit partners in neutron-rich copper isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">β Decay in the Region of Neutron-deficient $^{69,70,71}$Kr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Lister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Structure 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.41-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01023753v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01044819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β Decay in the Region of Neutron-deficient $^{69,70,71}$Kr</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Canchel</w:t>
+                <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 : study of 0+2 states in $^{34}$Si and $^{44}$S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Negoita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Gamma Ray Spectroscopy 2012 (FIG-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, New Delhi, India. pp.167-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4893271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01044819v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01148934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Determination of Superdeformation in 42Ca</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beta Decay in The Region Of Neutron-Deficient $^{69,70,71}$Kr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Lister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hadyńska-Klęk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Azaiez</w:t>
+                <w:t xml:space="preserve">John Andrew Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kicińska-Habior</w:t>
+                <w:t xml:space="preserve">S.M. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Mccutchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00825043v1</w:t>
+                <w:t xml:space="preserve">in2p3-00797343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta Decay in The Region Of Neutron-Deficient $^{69,70,71}$Kr</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the Determination of Superdeformation in 42Ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Andrew Clark</w:t>
+                <w:t xml:space="preserve">K. Hadyńska-Klęk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Napiorkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.A. Mccutchan</w:t>
+                <w:t xml:space="preserve">M. Kicińska-Habior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Zakopane, Poland. pp.617-625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00797343v1</w:t>
+                <w:t xml:space="preserve">in2p3-00825043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">Lifetime Measurement of 2+1 State in $^{74}$Zn by Recoil-Distance Doppler-Shift Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niikura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.51-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789814417952_0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00750395v1</w:t>
+                <w:t xml:space="preserve">in2p3-01019112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurement of 2+1 State in $^{74}$Zn by Recoil-Distance Doppler-Shift Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Matea</w:t>
+                <w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moukaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Harakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01019112v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00750395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell and shapes in the $^{44}$S nucleus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">Lifetime measurement of $2^+_1$ state in $^{74}$Zn with differential Plunger technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niikura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics - Extremes of the Nuclear Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zakopane, Poland. pp.533-536, </w:t>
+              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.537-540, </w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00529270v1</w:t>
+                <w:t xml:space="preserve">in2p3-00578615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime measurement of $2^+_1$ state in $^{74}$Zn with differential Plunger technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Assié</w:t>
+                <w:t xml:space="preserve">Shell and shapes in the $^{44}$S nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.537-540, </w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics - Extremes of the Nuclear Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zakopane, Poland. pp.533-536, </w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00578615v1</w:t>
+                <w:t xml:space="preserve">in2p3-00529270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Caceres</w:t>
+                <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 through the study of 0&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; states in &amp;lt;sup&amp;gt;34&amp;lt;/sup&amp;gt;Si and &amp;lt;sup&amp;gt;44&amp;lt;/sup&amp;gt;S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Radioactive Isotopic Science - ARIS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00578739v1</w:t>
+                <w:t xml:space="preserve">in2p3-00608906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 through the study of 0&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; states in &amp;lt;sup&amp;gt;34&amp;lt;/sup&amp;gt;Si and &amp;lt;sup&amp;gt;44&amp;lt;/sup&amp;gt;S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bastin</w:t>
+                <w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moukaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Radioactive Isotopic Science - ARIS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.541-544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00608906v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00578739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of the 42Ca Level Scheme. Preliminary Results from the First AGATA Demonstrator Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hadyńska-Klęk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Napiorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Valiente-Dobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22413,463 +22413,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00587825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurements of Low‐lying States in Neutron‐rich Zn Isotopes by the Plunger Technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Azaiez</w:t>
+                <w:t xml:space="preserve">Spectroscopy of the unbound nucleus 18Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Grancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Angelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Assié</w:t>
+                <w:t xml:space="preserve">L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alcantara-Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on "State of the Art in Nuclear Cluster Physics" SOTANCP2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bruxelles, Belgium. pp.971-975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301311019088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00529168v1</w:t>
+                <w:t xml:space="preserve">in2p3-00517862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 60Fe(n,$\gamma$)61Fe reaction of astrophysical interest via d(60Fe,p$\gamma$) indirect reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Burgunder</w:t>
+                <w:t xml:space="preserve">Lifetime Measurements of Low‐lying States in Neutron‐rich Zn Isotopes by the Plunger Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niikura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth European Summer School on Experimental Nuclear Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00467296v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00529168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of the unbound nucleus 18Na</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Alcantara-Nunez</w:t>
+                <w:t xml:space="preserve">Study of 60Fe(n,$\gamma$)61Fe reaction of astrophysical interest via d(60Fe,p$\gamma$) indirect reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on "State of the Art in Nuclear Cluster Physics" SOTANCP2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bruxelles, Belgium. pp.971-975, </w:t>
+              <w:t xml:space="preserve">Fifth European Summer School on Experimental Nuclear Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Santa Tecla, Italy. pp.201-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218301311019088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3362577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00517862v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00467296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of 26Si for application to nova gamma-ray emission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Sereville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bahrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22931,2407 +22931,2407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00671372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $^{20}$O(d,t) reaction with the TIARA-MUST2-VAMOS-EXOGAM setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PARIS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ramus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.L. Achouri</w:t>
+                <w:t xml:space="preserve">D. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Al Falou</w:t>
+                <w:t xml:space="preserve">Ch. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.I. Ashwood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">O. Stezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese French Symposium - New paradigms in Nuclear Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Zakopane, Poland. pp.565-575</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00444218v1</w:t>
+                <w:t xml:space="preserve">in2p3-00371731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic moment of the 2+ state in the neutron-rich radioactive 72Zn using the High-Velocity Transient-Field technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.L. Balabanski</w:t>
+                <w:t xml:space="preserve">Structure of the neutron rich Ga and Ge isotopes observed at Alto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Essabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese French Symposium - New paradigms in Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.1976-1980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301309014111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00403164v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00442853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing High-Velocity Transient-Field Strength Using Heavy-ions Traversing Fe and Gd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Magnetic moment of the 2+ state in the neutron-rich radioactive 72Zn using the High-Velocity Transient-Field technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Stuchbery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jungclaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. L. Balabanski</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia. pp.120-121, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00414135v1</w:t>
+                <w:t xml:space="preserve">in2p3-00403164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant elastic and inelastic scattering. Astrophysical applications. New paradigm beyond drip-lines?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing High-Velocity Transient-Field Strength Using Heavy-ions Traversing Fe and Gd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Stuchbery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jungclaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese French Symposium - New paradigms in Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218301309014445⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia. pp.120-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3232049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00326450v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00414135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the neutron rich Ga and Ge isotopes observed at Alto</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant elastic and inelastic scattering. Astrophysical applications. New paradigm beyond drip-lines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dalouzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese French Symposium - New paradigms in Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.1976-1980, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218301309014111⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.2140-2144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301309014445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00442853v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00326450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PARIS project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Stezowski</w:t>
+                <w:t xml:space="preserve">Recent results from GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Zakopane, Poland. pp.565-575</w:t>
+              <w:t xml:space="preserve">, 2008, Zakopane, Poland. pp.419-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00371731v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00371724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results from GANIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Angélique</w:t>
+                <w:t xml:space="preserve">Magnetic moment of the 2+ state in the neutron-rich radioactive 72Zn using the High-Velocity Transient-Field technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Stuchbery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jungclaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Zakopane, Poland. pp.419-425</w:t>
+              <w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00371724v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00384519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic moment of the 2+ state in the neutron-rich radioactive 72Zn using the High-Velocity Transient-Field technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.L. Balabanski</w:t>
+                <w:t xml:space="preserve">Study of the $^{20}$O(d,t) reaction with the TIARA-MUST2-VAMOS-EXOGAM setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Ashwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese French Symposium - New paradigms in Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.2056-2060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301309014287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00384519v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00444218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of multi-nucleon transfer reactions with light nuclei</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bracco</w:t>
+                <w:t xml:space="preserve">Spectroscopy of $^{21}$O through the (d,p) reaction with the TIARA-MUST2-VAMOS-EXOGAM set-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Camera</w:t>
+                <w:t xml:space="preserve">A. Ashwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics and Reactions: FINUSTAR 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURORIB'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00345917v1</w:t>
+                <w:t xml:space="preserve">in2p3-00345418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of $^{21}$O through the (d,p) reaction with the TIARA-MUST2-VAMOS-EXOGAM set-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">Collapse of the N=28 shell closure in the Si isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURORIB'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Nuclear Physics Conference INPC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tokyo, Japan. pp.326-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.02.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00345418v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00446907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of the N=28 shell closure in the Si isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zs. Dombradi</w:t>
+                <w:t xml:space="preserve">Study of multi-nucleon transfer reactions with light nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Nuclear Physics Conference INPC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tokyo, Japan. pp.326-328, </w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics and Reactions: FINUSTAR 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aghios Nikolaos, Greece. pp.300-304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.02.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2939315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00446907v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00345917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-bound low energy tail of resonance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The &amp;quot;island of inversion&amp;quot; from a nuclear moments perspective and the g factor of $^{35}$Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Angélique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.C. Dalouzy</w:t>
+                <w:t xml:space="preserve">G. Neyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Himpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Proton Emitting Nuclei and Related Topics - PROCON07</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2827257⟩</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Radioactive Nuclear Beams (RNB7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy. pp.149-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00162036v1</w:t>
+                <w:t xml:space="preserve">in2p3-00200484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;island of inversion&amp;quot; from a nuclear moments perspective and the g factor of $^{35}$Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Perrot</w:t>
+                <w:t xml:space="preserve">First observation of $^{19}$Na states by inelastic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pellegriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthoumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Radioactive Nuclear Beams (RNB7)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00291-7⟩</w:t>
+              <w:t xml:space="preserve">Proton Emitting Nuclei and related topics - PROCON07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lisbonne, Portugal. pp.181-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2827253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00200484v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00162103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of $^{19}$Na states by inelastic scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">New pathway to bypass the $^{15}$O waiting point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pellegriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Berthoumieux</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dalouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proton Emitting Nuclei and related topics - PROCON07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lisbonne, Portugal. pp.181-186, </w:t>
+              <w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France. pp.155-163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2827253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2713512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00162103v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pathway to bypass the $^{15}$O waiting point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Quasi-bound low energy tail of resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pellegriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dalouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France. pp.155-163, </w:t>
+              <w:t xml:space="preserve">International Conference on Proton Emitting Nuclei and Related Topics - PROCON07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lisbonne, Portugal. pp.205-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2713512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2827257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025827v1</w:t>
+                <w:t xml:space="preserve">in2p3-00162036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Smirnova</w:t>
+                <w:t xml:space="preserve">In-beam $\gamma$ spectroscopy using DIC with a radioactive Ne beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Battacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. pp.129-133, </w:t>
+              <w:t xml:space="preserve">FUSION06: Reaction Mechanisms and Nuclear Structure at the Coulomb Barrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Venice, Italy. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2200912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2338354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00086336v1</w:t>
+                <w:t xml:space="preserve">in2p3-00116965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-beam $\gamma$ spectroscopy using DIC with a radioactive Ne beam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Borcea</w:t>
+                <w:t xml:space="preserve">Spectroscopy of the proton drip-line nucleus $^{19}$Na by resonant elastic and inelastic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthoumieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION06: Reaction Mechanisms and Nuclear Structure at the Coulomb Barrier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Venice, Italy. pp.49-54, </w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Isle of Kos, Greece. pp.374-377, </w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2338354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2200956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00116965v1</w:t>
+                <w:t xml:space="preserve">in2p3-00087227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of the proton drip-line nucleus $^{19}$Na by resonant elastic and inelastic scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Casarejos</w:t>
+                <w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Himpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lewitowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Isle of Kos, Greece. pp.374-377, </w:t>
+              <w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. pp.129-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2200956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2200912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00087227v1</w:t>
+                <w:t xml:space="preserve">in2p3-00086336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy at N=28 New evidences of deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.R. Lecolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25412,90 +25412,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the $0^+_2$ state in $^{44}$S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Negoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.111-113, </w:t>
@@ -25545,90 +25545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of the 18F(p,alpha)15O reaction for application to nova gamma-ray emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25670,103 +25670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for an isomer in $^{76}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sawicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pfutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grzywacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Structure with Large Gamma-Arrays - NS2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Legnaro, Italy. pp.109-110</w:t>
@@ -25808,90 +25808,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta$-decay studies at the N=28 shell closure: indications for a weakening of the spin-orbit force far from stability ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Radioactive Nuclear Beams (RNB6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Argonne, United States. pp.145c-149c, </w:t>
@@ -25941,103 +25941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta$ decay of $^{72}$Co and excited levels in $^{72}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grzywacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sawicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pfutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Frontiers of Nuclear Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Berkeley, United States. pp.233-240, </w:t>
@@ -26133,64 +26133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. De Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26245,51 +26245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal occupancy of deeply bound valence neutrons in $^{37}$Ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26383,64 +26383,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Al Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.I. Ashwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26482,77 +26482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the $^{20}$O(d,t) and $^{26}$Ne(d,t) reactions with the MUST2-TIARA-VAMOS-EXOGAM setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Al Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A Ashwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26607,103 +26607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape coexistence in $^{44}$S: new information from g-$e^-$ spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Negoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
@@ -26732,103 +26732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomeric island in the vicinity of $^{66}$Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sawicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pfützner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.V. Harissopulos, P. Demetriou, E. Julin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t>
@@ -27138,64 +27138,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Interpretation of Delayed-Choice Experiments Misleading?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27639,51 +27639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verney" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delafosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Harakeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2026.171337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Gregorio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mancino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Matea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.034303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lois-Fuentes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Orr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05320155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglan Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxi Yuan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3jvn-hzdh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xtvt-qy6v" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lois-Fuentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez-Dominguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Catford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.138149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard-Alcindor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Oliveira Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.L051301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moschner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.024302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shrivastava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahata" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adsley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.014605" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Crom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagawa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escrig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Morales" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishimura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niikura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.064328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E Riley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. M Laird" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. P Fox" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.015807" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03369543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calinescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carstoiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Dao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.034318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alcindor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.035804" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raggio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165743" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciema&#322;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ziliani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C L Crespi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fornal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00451-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00410-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.L. Crespi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.L041301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Testov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Severyukhin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arsenyev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00368-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Szwec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Sharp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Kay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Freeman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Schiffer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.054308" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lizarazo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Werner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietralla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.222501" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frotscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez-Ramos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Authelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.012501" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.044329" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lokotko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.034314" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciemala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.021303" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.014326" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955748v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bello Garrote" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsunoda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Otsuka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.034314" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02223010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bishop" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzany Kokalova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Freer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acosta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034320" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Kripk&#243;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogata" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.014312" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362611v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Urazbekov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Denikin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lukyanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Itaco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Janseitov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ab37a6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taniuchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santamaria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yoneda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1155-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154730v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.99.064302" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283556v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lica" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rotaru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grevy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034306" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Bertulani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.162503" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922075v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marevi&#263;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelagnoli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192502" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portail" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.02.037" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730128v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#553;k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Napiorkowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Srebrny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maj" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024326" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cort&#233;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lenzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.044315" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833737v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chebotaryov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakaguchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uesaka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akieda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ando" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/pty048" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lettmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.011301" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Shand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;rska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.09.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645659v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vajta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.192501" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582880v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delaroche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.242501" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01449481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.032501" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468946v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klintefjord" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bello Garrote" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024312" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538442v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Rodriguez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.041302" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumikama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Browne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.051601" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554713v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Penionzhkevich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054320" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554468v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgunder" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.035806" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582819v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12353-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01541245v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.242502" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344786v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfouace" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.064308" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01298585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bettane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Didierjean" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.11.150" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280743v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grancey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davinson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.04.051" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01306981v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombradi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044333" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411593v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Szwec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Kay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cocolios" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Entwisle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Freeman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054314" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213933v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Otsu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Timofeyuk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.041302" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01238085v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.192501" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01234967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Laird" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wimmer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faestermann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.055806" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.064" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Stuchbery" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brown" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanasova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.062501" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01233984v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Xu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.051305" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056201v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorusso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.032505" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01005736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.014307" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Seliverstov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cocolios" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dexters" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreyev" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.034323" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benamara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVC.89.065805" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813436v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Seliverstov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cocolios" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Andreye" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalich" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913642v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.062802" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839309v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tastet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kolos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Blanc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054307" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907704v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.047301" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00735688v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faul" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.08.007" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M9ZRTNR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662400v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Brown" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Thomas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.011302" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769566v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#251;rger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Khatib" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.064609" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684457v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiori" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Balabanski" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.034334" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657202v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombradi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.024311" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00594994v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054321" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630178v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.04.059" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00846623v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.039901" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724027v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottoni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benzoni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montanari" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.064621" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00565792v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zelevinsky" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.038" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00576005v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.052503" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619310v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.08.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642114v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Rogers" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lister" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canchel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.051306" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00548964v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Thomas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N. Catford" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Brown" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.011301" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590880v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawicka" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054312" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506598v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.102501" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531199v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.044617" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465881v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angulo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.039802" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600787v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Cocolios" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a N Andreyev" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Antalic" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barzakh" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bastin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/12/125103" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L5D8HQ63-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506044v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Battacharyya" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-11011-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558721v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollacco" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354511v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015801" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370811v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalouzy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliotta" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhabiles" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.162503" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455327v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Essabaa" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044308" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423559v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.152503" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273558v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourgain" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Petrache" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2007-10534-y" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S6C5WL59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291201v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avhishek Chatterjee" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.032701" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00202877v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pellegriti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoumieux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.12.017" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00168314v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adimi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aksouh" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becker" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bey" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.05.004" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GK2BQ69-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153274v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vermeulen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Chamoli" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daugas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Balabanski" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051302" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145207v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.022503" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089852v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jollet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessagne" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.014313" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025122v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fleury" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054315" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024266v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.232501" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024511v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantelica" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Stefan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nica" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Porquet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.024304" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024677v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-012-6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WHZZ5V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511110v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Enescu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ionescu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.085" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2VMB36K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023605v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grzywacz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10047-3" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4D3W6HQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022114v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borcea" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.06.005" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020121v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemaud-Mueller" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1611573" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNHKQQR3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020125v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfutzner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.68.044304" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011773v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Astabatyan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lobastov" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sobolev" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/9/101" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X1DQB121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085083v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Al Ayoubi" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kankainen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Al Falou" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.16.4-A35" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341959v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N Catford" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329009008" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411333v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-021-01691-4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03582716v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. L. Crespi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2021-21084-7" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892982v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.709" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116537v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_87" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885694v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crespi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.699" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485056v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urazbekov" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burjan" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811209451_0012" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317359v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13876-9_32" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123338v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.625" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905924v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123339v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.615" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101665v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgiadou" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058341v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13876-9_45" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815268v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Naumenko" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Trzaska" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1023/1/012027" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714220v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manwell" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chen" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/940/1/012046" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833803v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818402010" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136308v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703777v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/940/1/012016" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815269v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1023/1/012023" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144143v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584706v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bishop" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tz Kokalova" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freer" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/863/1/012070" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646053v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226548_0045" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554234v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulebsir" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. De S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611709003" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622877v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610703007" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301816v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.889" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584656v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/724/1/012008" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347678v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01275992v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adsey" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012018" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175496v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198919v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Timofeyuk" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030026" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01266269v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121617v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012012" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168709v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusoglu" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuchbery" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Georgiev" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/590/1/01204" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148934v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borcea" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893271" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954485v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.199" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00987166v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Napoli" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallaro" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scarpaci" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappuzzello" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agodi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.437" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00993937v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.243" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342765v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023753v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044819v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rogers" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lister" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.001" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28K484KS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825043v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#281;k" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kici&#324;ska-Habior" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.617" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797343v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andrew Clark" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fischer" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Mccutchan" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019112v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0009" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529270v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.533" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578615v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.537" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608906v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587825v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.817" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529168v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelis" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467296v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3362577" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517862v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Achouri" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019088" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671372v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahrini" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444218v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramus" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Falou" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Ashwood" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014287" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403164v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414135v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Stuchbery" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232049" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326450v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014445" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442853v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014111" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371731v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Schmitt" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stezowski" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371724v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00384519v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345917v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blasi" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camera" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939315" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345418v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashwood" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446907v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.02.113" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00162036v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827257" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00200484v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyens" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrot" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00291-7" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00162103v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827253" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025827v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713512" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116965v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338354" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087227v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200956" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025448v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lecolley" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lecouey" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024719v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-179-8" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NLFSV3Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00539906v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leleux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021760v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112935v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.09.105" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFWB4GTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013961v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556647" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01336863v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riley" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laird" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fox" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345573v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buerger" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346204v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346089v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Ashwood" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346144v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087246v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200971" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035090v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00332820v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebois Matthieu" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verney" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ibrahim" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Essabaa" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azaiez" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00155551v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280595v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00141593v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Iulian Stefan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verney" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delafosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Harakeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2026.171337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Gregorio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mancino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Matea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.034303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lois-Fuentes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Orr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05320155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglan Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxi Yuan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3jvn-hzdh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xtvt-qy6v" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lois-Fuentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez-Dominguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Catford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.138149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moschner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.024302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shrivastava" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adsley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.014605" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Crom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagawa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard-Alcindor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Oliveira Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.L051301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03369543v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calinescu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carstoiu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Dao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.034318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escrig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishimura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niikura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.064328" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E Riley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. M Laird" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parikh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. P Fox" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.015807" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alcindor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.035804" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raggio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165743" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciema&#322;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ziliani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C L Crespi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fornal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00451-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00410-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Testov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Severyukhin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arsenyev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00368-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Szwec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Sharp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Kay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Freeman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Schiffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.054308" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.L. Crespi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.L041301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Kim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.014326" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bello Garrote" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsunoda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Otsuka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.034314" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lokotko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.034314" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciemala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.021303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lizarazo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Werner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietralla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.222501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905950v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frotscher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez-Ramos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Authelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.012501" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986928v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.044329" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Kripk&#243;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.014312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02223010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bishop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzany Kokalova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Freer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acosta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034320" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taniuchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santamaria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yoneda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1155-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Urazbekov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Denikin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lukyanov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Itaco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Janseitov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ab37a6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154730v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.99.064302" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Bertulani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.162503" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lica" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rotaru" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grevy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034306" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chebotaryov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakaguchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uesaka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akieda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ando" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/pty048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cort&#233;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lenzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.044315" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730128v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#553;k" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Napiorkowski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Srebrny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maj" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024326" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portail" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.02.037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marevi&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelagnoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192502" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgunder" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.035806" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12353-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582880v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delaroche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.242501" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645659v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vajta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.192501" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01449481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.032501" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klintefjord" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bello Garrote" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024312" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538442v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Rodriguez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.041302" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumikama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Browne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.051601" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554713v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Penionzhkevich" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054320" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01541245v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.242502" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645772v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Shand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;rska" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.09.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582772v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lettmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.011301" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01298585v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bettane" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Didierjean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.11.150" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344786v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfouace" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.064308" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280743v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grancey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davinson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.04.051" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01306981v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombradi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044333" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411593v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Szwec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Kay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cocolios" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Entwisle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Freeman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054314" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01234967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Laird" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wimmer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faestermann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.055806" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229910v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.064" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136183v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Stuchbery" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brown" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanasova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.062501" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01233984v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Xu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.051305" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213933v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Otsu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Timofeyuk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.041302" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01238085v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.192501" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01005736v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.014307" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056201v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorusso" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.032505" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Seliverstov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cocolios" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dexters" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreyev" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.034323" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benamara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVC.89.065805" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913642v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.062802" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813436v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Seliverstov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cocolios" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Andreye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalich" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.043" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839309v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tastet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kolos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Blanc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054307" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907704v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.047301" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684457v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiori" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Balabanski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.034334" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662400v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Brown" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Thomas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.011302" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769566v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#251;rger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Khatib" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.064609" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657202v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombradi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.024311" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00594994v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054321" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00846623v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.039901" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630178v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.04.059" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724027v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottoni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benzoni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montanari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.064621" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00735688v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faul" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.08.007" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M9ZRTNR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619310v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.08.004" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642114v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Rogers" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lister" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canchel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.051306" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00548964v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Thomas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N. Catford" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Brown" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.011301" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590880v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawicka" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054312" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00576005v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.052503" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00565792v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zelevinsky" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.038" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465881v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angulo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.039802" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600787v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Cocolios" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a N Andreyev" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Antalic" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barzakh" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bastin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/12/125103" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L5D8HQ63-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506598v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.102501" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531199v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.044617" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506044v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Battacharyya" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-11011-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558721v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollacco" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370811v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalouzy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliotta" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhabiles" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.162503" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354511v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015801" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455327v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Essabaa" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044308" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423559v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.152503" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291201v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avhishek Chatterjee" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.032701" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00202877v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pellegriti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoumieux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.12.017" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273558v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourgain" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Petrache" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2007-10534-y" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S6C5WL59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153274v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vermeulen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Chamoli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daugas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Balabanski" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051302" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145207v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.022503" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00168314v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adimi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aksouh" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becker" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bey" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.05.004" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GK2BQ69-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089852v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jollet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessagne" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.014313" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025122v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fleury" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054315" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024266v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.232501" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024511v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantelica" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Stefan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nica" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Porquet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.024304" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024677v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-012-6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WHZZ5V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023605v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grzywacz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10047-3" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4D3W6HQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022114v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borcea" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.06.005" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511110v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Enescu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ionescu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.085" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2VMB36K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020121v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemaud-Mueller" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1611573" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNHKQQR3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020125v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfutzner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.68.044304" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011773v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Astabatyan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lobastov" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sobolev" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/9/101" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X1DQB121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341959v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N Catford" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329009008" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085083v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Al Ayoubi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kankainen" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Al Falou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.16.4-A35" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03582716v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. L. Crespi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2021-21084-7" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411333v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-021-01691-4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485056v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urazbekov" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burjan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811209451_0012" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116537v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_87" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885694v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crespi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.699" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892982v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.709" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905924v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123339v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.615" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317359v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13876-9_32" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123338v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.625" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101665v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgiadou" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058341v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13876-9_45" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714220v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manwell" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chen" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/940/1/012046" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833803v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818402010" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703777v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/940/1/012016" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136308v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815269v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1023/1/012023" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144143v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815268v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Naumenko" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Trzaska" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1023/1/012027" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646053v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226548_0045" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584706v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bishop" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tz Kokalova" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/863/1/012070" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584656v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/724/1/012008" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347678v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622877v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610703007" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301816v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.889" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01275992v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adsey" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012018" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554234v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulebsir" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. De S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611709003" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198919v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Timofeyuk" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030026" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175496v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01266269v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121617v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012012" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168709v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusoglu" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuchbery" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Georgiev" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/590/1/01204" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00987166v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Napoli" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallaro" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scarpaci" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappuzzello" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agodi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.437" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954485v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.199" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00993937v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.243" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342765v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023753v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044819v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rogers" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lister" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.001" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28K484KS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148934v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borcea" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893271" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797343v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andrew Clark" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fischer" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Mccutchan" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825043v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#281;k" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kici&#324;ska-Habior" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.617" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019112v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0009" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578615v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.537" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529270v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.533" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608906v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587825v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.817" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517862v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Achouri" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019088" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529168v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelis" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467296v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3362577" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671372v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahrini" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371731v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Schmitt" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stezowski" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442853v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014111" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403164v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414135v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Stuchbery" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232049" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326450v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014445" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371724v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00384519v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444218v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramus" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Falou" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Ashwood" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014287" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345418v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashwood" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446907v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.02.113" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345917v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blasi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camera" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939315" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00200484v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyens" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrot" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00291-7" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00162103v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827253" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025827v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713512" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00162036v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827257" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116965v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338354" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087227v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200956" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025448v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lecolley" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lecouey" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024719v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-179-8" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NLFSV3Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00539906v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leleux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021760v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112935v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.09.105" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFWB4GTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013961v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556647" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01336863v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riley" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laird" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fox" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345573v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buerger" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346204v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346089v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Ashwood" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346144v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087246v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200971" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035090v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00332820v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebois Matthieu" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verney" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ibrahim" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Essabaa" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azaiez" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00155551v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280595v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00141593v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Iulian Stefan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>