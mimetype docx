--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -613,83 +613,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extended phraseological units and literary genres: A contrastive analysis of French and English lexico-syntactic constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gymnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La phraséologie du roman contemporain dans les corpus et les applications de la PhraseoBase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -698,158 +780,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corpus.6101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148060v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03208828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité sémantique et scénarios discursifs du repentir</w:t>
               </w:r>
@@ -1002,317 +1002,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction du sens autour des lexies d’affect : proposition d’un modèle fonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.210.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cognitextes.938⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Yanka Bezinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36-1 : 29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922101v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01842411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms généraux sentiment et émotion</w:t>
               </w:r>
@@ -1582,554 +1582,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évaluation à travers les émotions : le cas d’estime et de déception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184 (4), pp.75-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.184.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traitement des lexies d’émotion dans les corpus et les applications d’EmoBase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Grutschus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13, pp.269-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corpus.2537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’évaluation à travers les émotions : le cas d’estime et de déception</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupéfier et jalouser dans les séquences textuelles journalistiques : quel profil discursif pour quelle stratégie argumentative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.203-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle fonctionnel pour l’analyse du lexique des émotions dans cinq langues européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Melnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, t. CVIII (2013), fasc. 1,, pp.131-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre profil discursif et structures actancielles : l’exemple des verbes de surprise et de respect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 184 (4), pp.75-91. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 180, pp.31-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...184 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations sémantiques et syntaxiques spécifiques. Sur l’exemple du lexique émotionnel des champs de surprise et de déception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Melnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2167,51 +2167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaticalisation et acquisition des constructions causatives en français et en bulgare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3701,51 +3701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs textuels spécifiques aux romans sentimentaux et Harlequin (en contraste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3790,57 +3790,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Motifs textuels à pivot adverbial dans le roman contemporain anglais et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11es journées du réseau Lexicologie, Terminologie, Traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Université Grenoble Alpes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Distinguer les genres de la littérature de l’imaginaire par les motifs textuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,169 +3937,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Lexique et frontières de genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Fictional Worlds with Linguistic Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,51 +4068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs textuels spécifiques au genre policier et à la littérature “blanche”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4189,77 +4189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linguistique contrastive : méthodologies, applications et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Marie Curie-Skłodowska, Nov 2017, Lublin, Poland. pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4297,51 +4297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions descriptives complexes dans la littérature anglaise et française contemporaine .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Dyka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4373,217 +4373,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les phraséologismes spécifiques à deux sous-genres de la paralittérature : le roman policier et le roman sentimental »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La Phraséologie française »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Buffard-Moret, Salah Mejri, Luis Meneses-Lerín, Sep 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Web of Analogies: Depictive and Reaction Object Constructions in Modern English and French Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Dyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPHRAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077500v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01951823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lexies d’émotion et la construction du sens</w:t>
               </w:r>
@@ -4651,77 +4651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degré de maîtrise des constructions causatives chez des enfants monolingues francophones et bulgarophones âgés de 3 à 6 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue, Littérature, Communication interculturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Université de Plovdiv, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4746,51 +4746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la scène de crime… Enquête sur les enjeux linguistiques et stylistiques de motifs récurrents dans le thriller contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4952,50 +4952,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unités polylexicales et construction du sens dans le roman policier français et anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GReG PLS 4: Marqueurs et structures: quelles articulations dans la (re)construction du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, Université de Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unités polylexicales spécifiques dans deux sous-genres littéraires : le roman policier et la science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5017,182 +5112,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Grammar &amp; Text - GRATO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaticalisation de la construction factitive faire + Vinf en français. Aspects diachroniques et développementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5312,64 +5312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5912,51 +5912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations sémantiques et syntaxiques spécifiques. Sur l’exemple du lexique émotionnel des champs de surprise et de déception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Melnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5988,217 +5988,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les structures actancielles des lexies de surprise et de respect : analyse fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Emotion, Cognition and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nicosie, Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le profil actanciel et discursif des verbes de surprise et de respect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international L’expression des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010896v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02010860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels corpus pour l'analyse contrastive ? L'exemple des constructions verbo-nominales de sentiment en français et en russe</w:t>
               </w:r>
@@ -6719,319 +6719,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phraseology and Stylistics of Literary Language: interdisciplinary approaches / Phraséologie et stylistique de la langue littéraire: approches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Fesenmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. Peter Lang, 2020, 9783631811375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phraseology and Style in Subgenres of the Novel : a Synthesis of Corpus and Literary Perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova; Dirk Siepmann. Palgrave Macmillan (Springer), 2020, 978-3-030-23743-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. Peter Lang, 2020, 9783631811375</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lexique des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iva Novakova et Agnès Tutin. UGA Editions, 352 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Iva Novakova et Agnès Tutin. UGA Editions, 352 p., 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaxe et sémantique des prédicats. Approche contrastive et fonctionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions universitaires européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ISBN 978-3-8417-4500-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...47 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -7047,51 +7047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Blumenthal, Iva Novakova, Dirk Siepmann éds. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7461,51 +7461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu de quelques méthodes pour l’extraction des constructions en corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,354 +7653,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keys adverbs and adverbial motifs in English fiction and their French functional equivalents. Chapter 3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Literary Style, Corpus stylistic and Lexico-grammatical narrative patterns. Toward the concept of litterary motifs. Chapter 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gymnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova and Dirk Siepmann eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseology and style in subgenres of the novel : a synthesis of corpus and literary perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan (Springer), pp.1-16, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keys adverbs and adverbial motifs in English fiction and their French functional equivalents. Chapter 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gymnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iva Novakova and Dirk Siepmann eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phraseology and style in subgenres of the novel : a synthesis of corpus and literary perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan (Springer), pp.47-82, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phraséologismes spécifiques à deux sous-genres de la paralittérature : le roman sentimental et le roman policier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salah Mejri; Luis Meneses-Lerín; Brigitte Buffard-Moret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La phraséologie française en questions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.213-226, 2020, Vertige de la langue, 9791037006349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude contrastive des motifs spécifiques aux romans sentimentaux et aux romans Harlequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8055,51 +8055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an interdisciplinary approach in the distinctionfor differentiating of contemporary fiction subgenres. Chapter 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova and Dirk Siepmann eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseology and Style in Subgenres of the Novel : a Synthesis of Corpus and Literary perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan (Springer),, pp.279-285, 2020, 978-3-030-23743-1</w:t>
@@ -8122,303 +8122,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les prédicats d’affect dans des dictionnaires monolingues coordonnés espagnol/ grec/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lexique des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions descriptives complexes dans la littérature anglaise et française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivaylo Burov; Guliana Fiorentino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complexité des structures et des systèmes linguistiques : le cas des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CU Romanistika, pp.287-300, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-word expressions and the Construction of Meaning in french and English Crime Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flore Coulouma et Cécile Viollain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paramétrer le sens en anglais et en français. Marqueurs et structures : articulations et constructions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.23-37, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077489v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-05529086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies argumentatives autour des émotions : le cas de jubilation et de dédain</w:t>
               </w:r>
@@ -8516,51 +8516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Dyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruslan Mitkov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Corpus-Based Phraseology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9118,51 +9118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beider F.; Cislaru G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographie des émotions. Propositions linguistiques et sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9297,50 +9297,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux pour la linguistique contrastive ? Sur l’exemple des constructions causatives en français et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iva Novakova; Elena Dontchenko. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaire et lexique: regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de l’Université d’Etat d’Astrakhan (Russie); ELLUG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-58, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les constructions verbo-nominales de sentiment en russe et en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Melnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9353,143 +9439,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Helmy Amr Ibrahim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supports et prédicats non verbaux dans les langues du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Cellule de Recherche en Linguistique, pp.207-2019, 2010, 2-9526027-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941901v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01941943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire+Vinf : une analyse fonctionnelle</w:t>
               </w:r>
@@ -10586,51 +10586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F8D498D"/>
+    <w:nsid w:val="9B934780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10817,51 +10817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iva-novakova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0583-5790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059438991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/236205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080796862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13woi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10424" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.2922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269519000292" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanka Bezinska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.198.0083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Melnikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens Goossens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dyka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525015v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Syntaxe-s%C3%A9mantique-pr%C3%A9dicats-fonctionnelle-Omn-Univ-Europ/dp/3841745008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dontchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100295870" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliomonde.com/livre/semantique-futur-etude-comparee-franco-bulgare-1159.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romaniuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014652v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525048v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6990" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319698045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10777-book-08534778-9782745347787.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-semantique-et-ses-interfaces-asl13/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2760?lang=fr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100574370" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100603070&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/34989" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941948v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bouchoueva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/14512?lang=fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/constructions-verbales-et-production-de-sens.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/didactique-du-lexique--9782804146771.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02524894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02526412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Muryn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatka Guentch&#233;va" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iva-novakova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0583-5790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059438991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/236205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080796862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13woi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10424" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.2922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269519000292" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanka Bezinska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.938" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.198.0083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Melnikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens Goossens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dyka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Syntaxe-s%C3%A9mantique-pr%C3%A9dicats-fonctionnelle-Omn-Univ-Europ/dp/3841745008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dontchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100295870" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliomonde.com/livre/semantique-futur-etude-comparee-franco-bulgare-1159.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romaniuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525048v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319698045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10777-book-08534778-9782745347787.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-semantique-et-ses-interfaces-asl13/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2760?lang=fr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100574370" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100603070&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/34989" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941948v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bouchoueva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/14512?lang=fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/constructions-verbales-et-production-de-sens.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/didactique-du-lexique--9782804146771.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02524894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02526412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Muryn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatka Guentch&#233;va" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>