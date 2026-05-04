--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -366,196 +366,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dragon dans le roman contemporain : un motif pour distinguer les sous-genres romanesques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/iris.2922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’approche structuraliste fonctionnelle en linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.10424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607394v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03983279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les motifs phraséologiques pour distinguer les genres littéraires. Sur l’exemple des motifs de la communication verbale et non verbale.</w:t>
               </w:r>
@@ -613,2533 +613,2533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La phraséologie du roman contemporain dans les corpus et les applications de la PhraseoBase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.6101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extended phraseological units and literary genres: A contrastive analysis of French and English lexico-syntactic constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gymnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexité sémantique et scénarios discursifs du repentir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.31-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tl.081.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Van de Velde, Faits et causes . (Collection Sens et structures.) Villeneuve d’Ascq : Presses universitaires du Septentrion, 2018, 197 pp. 978 2 7574 2020 1 (broché), 978 2 7574 2030 0 (PDF), 978 2 7574 2040 9 (ePub), 978 2 7574 2050 8 (papier + numérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (3), pp.382-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269519000292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du sens autour des lexies d’affect : proposition d’un modèle fonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.210.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanka Bezinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanka Bezinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36-1 : 29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms généraux sentiment et émotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198 (2), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.198.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des motifs autour de meurtre, crime, assassinat dans le roman policier contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions lexico-syntaxiques spécifiques dans le roman policier et la science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.3976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation à travers les émotions : le cas d’estime et de déception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184 (4), pp.75-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.184.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement des lexies d’émotion dans les corpus et les applications d’EmoBase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Diwersy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Grutschus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.6101⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 13, pp.269-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupéfier et jalouser dans les séquences textuelles journalistiques : quel profil discursif pour quelle stratégie argumentative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.203-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Iva Novakova</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle fonctionnel pour l’analyse du lexique des émotions dans cinq langues européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Melnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, t. CVIII (2013), fasc. 1,, pp.131-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Julie Sorba</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre profil discursif et structures actancielles : l’exemple des verbes de surprise et de respect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180, pp.31-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations sémantiques et syntaxiques spécifiques. Sur l’exemple du lexique émotionnel des champs de surprise et de déception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Melnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.1017-1029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalisation et acquisition des constructions causatives en français et en bulgare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, No 5, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension textuelle des tiroirs futurs en français et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36-1 : 29-42</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.211-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse de typologie des noms d’affect à partir de leurs propriétés combinatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 198 (2), pp.83-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.198.0083⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Collocations, corpus, dictionnaires, 150, pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.150.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Julie Sorba</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la langue de bois à la langue des médias, ou comment une « petite » langue comme le bulgare évolue au gré des changements politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Pologne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.29-42</w:t>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83/2, pp.187-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Julie Sorba</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouge ta ville ! De l’emploi transitif de verbes intransitifs avec un sens causatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, L'exception, 25, pp.141-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la notion d’attribut en français et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.207-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le factitif français : approche syntaxique, sémantique et contrastive (français-bulgare),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37, pp.93-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnement comparé de l’aspect verbal en français et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 73/1, pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Futur antérieur français: temps, aspect, modalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 110 (2), pp.125-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression de l’idée d’avenir en français et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, XXXIII (1), pp.5-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mobilité des « temps » verbaux sur l’axe chronologique en bulgare et en français (approche contrastive)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, XXXIII (2-3), pp.203-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unifier la terminologie des tiroirs verbaux - une utopie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.143-159. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 14, pp.91-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...1419 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les systèmes aspecto-temporels du français et du bulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrastive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 6, pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888209v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01888206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3701,51 +3701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs textuels spécifiques aux romans sentimentaux et Harlequin (en contraste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3878,51 +3878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguer les genres de la littérature de l’imaginaire par les motifs textuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Fictional Worlds with Linguistic Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,51 +4068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs textuels spécifiques au genre policier et à la littérature “blanche”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les phraséologismes spécifiques à deux sous-genres de la paralittérature : le roman policier et le roman sentimental »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,50 +4563,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Degré de maîtrise des constructions causatives chez des enfants monolingues francophones et bulgarophones âgés de 3 à 6 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanka Bezinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, Littérature, Communication interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Université de Plovdiv, Bulgarie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les lexies d’émotion et la construction du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4615,182 +4710,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Conscila : Vers une sémantique discursive : propositions théoriques et méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la scène de crime… Enquête sur les enjeux linguistiques et stylistiques de motifs récurrents dans le thriller contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5912,51 +5912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations sémantiques et syntaxiques spécifiques. Sur l’exemple du lexique émotionnel des champs de surprise et de déception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Melnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6020,51 +6020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Emotion, Cognition and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nicosie, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6102,51 +6102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le profil actanciel et discursif des verbes de surprise et de respect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7461,51 +7461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu de quelques méthodes pour l’extraction des constructions en corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,51 +7771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gymnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova and Dirk Siepmann eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseology and style in subgenres of the novel : a synthesis of corpus and literary perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan (Springer), pp.47-82, 2020</w:t>
@@ -7844,64 +7844,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phraséologismes spécifiques à deux sous-genres de la paralittérature : le roman sentimental et le roman policier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7937,212 +7937,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards an interdisciplinary approach in the distinctionfor differentiating of contemporary fiction subgenres. Chapter 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iva Novakova and Dirk Siepmann eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phraseology and Style in Subgenres of the Novel : a Synthesis of Corpus and Literary perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan (Springer),, pp.279-285, 2020, 978-3-030-23743-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude contrastive des motifs spécifiques aux romans sentimentaux et aux romans Harlequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseology and Stylistics of Literary Language: interdisciplinary approaches /Phraséologie et stylistique de la langue littéraire: approches interdisciplinaires, Peter Lang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.71-90, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525023v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02077485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prédicats d’affect dans des dictionnaires monolingues coordonnés espagnol/ grec/français</w:t>
               </w:r>
@@ -9118,51 +9118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beider F.; Cislaru G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographie des émotions. Propositions linguistiques et sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10586,51 +10586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B934780"/>
+    <w:nsid w:val="C502954A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10817,51 +10817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iva-novakova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0583-5790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059438991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/236205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080796862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13woi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10424" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.2922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269519000292" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanka Bezinska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.938" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.198.0083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Melnikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens Goossens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dyka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Syntaxe-s%C3%A9mantique-pr%C3%A9dicats-fonctionnelle-Omn-Univ-Europ/dp/3841745008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dontchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100295870" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliomonde.com/livre/semantique-futur-etude-comparee-franco-bulgare-1159.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romaniuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525048v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319698045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10777-book-08534778-9782745347787.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-semantique-et-ses-interfaces-asl13/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2760?lang=fr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100574370" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100603070&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/34989" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941948v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bouchoueva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/14512?lang=fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/constructions-verbales-et-production-de-sens.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/didactique-du-lexique--9782804146771.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02524894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02526412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Muryn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatka Guentch&#233;va" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iva-novakova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0583-5790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059438991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/236205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080796862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13woi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.2922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269519000292" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanka Bezinska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.938" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.198.0083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Melnikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens Goossens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dyka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Syntaxe-s%C3%A9mantique-pr%C3%A9dicats-fonctionnelle-Omn-Univ-Europ/dp/3841745008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dontchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100295870" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliomonde.com/livre/semantique-futur-etude-comparee-franco-bulgare-1159.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romaniuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525048v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319698045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10777-book-08534778-9782745347787.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-semantique-et-ses-interfaces-asl13/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2760?lang=fr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100574370" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100603070&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/34989" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941948v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bouchoueva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/14512?lang=fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/constructions-verbales-et-production-de-sens.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/didactique-du-lexique--9782804146771.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02524894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02526412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Muryn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatka Guentch&#233;va" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>