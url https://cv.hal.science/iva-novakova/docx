--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -228,84 +228,188 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature d’anticipation et science-fiction : quelle filiation ? Un éclairage phraséologique sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 140, pp.127-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1125179ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Périmètres des motifs phraséologiques : réflexion conceptuelle et méthodologique sur corpus littéraire contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -317,379 +421,461 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13woi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dragon dans le roman contemporain : un motif pour distinguer les sous-genres romanesques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/iris.2922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’approche structuraliste fonctionnelle en linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.10424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les motifs phraséologiques pour distinguer les genres littéraires. Sur l’exemple des motifs de la communication verbale et non verbale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kalbotyra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15388/Kalbotyra.2021.74.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended phraseological units and literary genres: A contrastive analysis of French and English lexico-syntactic constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gymnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phraséologie du roman contemporain dans les corpus et les applications de la PhraseoBase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -698,2442 +884,2360 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.6101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.6101⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03148060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité sémantique et scénarios discursifs du repentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.31-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tl.081.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Van de Velde, Faits et causes . (Collection Sens et structures.) Villeneuve d’Ascq : Presses universitaires du Septentrion, 2018, 197 pp. 978 2 7574 2020 1 (broché), 978 2 7574 2030 0 (PDF), 978 2 7574 2040 9 (ePub), 978 2 7574 2050 8 (papier + numérique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (3), pp.382-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0959269519000292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanka Bezinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanka Bezinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36-1 : 29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du sens autour des lexies d’affect : proposition d’un modèle fonctionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 210, pp.55-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lang.210.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms généraux sentiment et émotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198 (2), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.198.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des motifs autour de meurtre, crime, assassinat dans le roman policier contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions lexico-syntaxiques spécifiques dans le roman policier et la science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.3976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement des lexies d’émotion dans les corpus et les applications d’EmoBase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Grutschus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.269-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation à travers les émotions : le cas d’estime et de déception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184 (4), pp.75-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.184.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupéfier et jalouser dans les séquences textuelles journalistiques : quel profil discursif pour quelle stratégie argumentative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.203-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle fonctionnel pour l’analyse du lexique des émotions dans cinq langues européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Melnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, t. CVIII (2013), fasc. 1,, pp.131-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre profil discursif et structures actancielles : l’exemple des verbes de surprise et de respect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180, pp.31-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations sémantiques et syntaxiques spécifiques. Sur l’exemple du lexique émotionnel des champs de surprise et de déception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Melnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.1017-1029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalisation et acquisition des constructions causatives en français et en bulgare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, No 5, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension textuelle des tiroirs futurs en français et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36-1 : 29-42</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.211-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse de typologie des noms d’affect à partir de leurs propriétés combinatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 198 (2), pp.83-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.198.0083⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Collocations, corpus, dictionnaires, 150, pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.150.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Julie Sorba</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la langue de bois à la langue des médias, ou comment une « petite » langue comme le bulgare évolue au gré des changements politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Pologne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.29-42</w:t>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83/2, pp.187-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Julie Sorba</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouge ta ville ! De l’emploi transitif de verbes intransitifs avec un sens causatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, L'exception, 25, pp.141-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la notion d’attribut en français et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.207-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le factitif français : approche syntaxique, sémantique et contrastive (français-bulgare),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37, pp.93-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnement comparé de l’aspect verbal en français et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 73/1, pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Futur antérieur français: temps, aspect, modalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 110 (2), pp.125-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression de l’idée d’avenir en français et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, XXXIII (1), pp.5-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mobilité des « temps » verbaux sur l’axe chronologique en bulgare et en français (approche contrastive)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, XXXIII (2-3), pp.203-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unifier la terminologie des tiroirs verbaux - une utopie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.143-159. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 14, pp.91-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...1467 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les systèmes aspecto-temporels du français et du bulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrastive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 6, pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3143,211 +3247,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux motifs stylistiques dans Les Mystères de Marseille (1884) d’Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Neveu; S. Prévost; A. Montébran; A. Steuckardt; G. Bergougnioux, Jun 2024, Lausanne, Suisse. pp.06002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202419106002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lexique des émotions et son pouvoir persuasif dans le discours journalistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de persuasion au croisement des langues et des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM (UGA), ILCEA 4 (UGA), UKEN (Cracovie, Pologne), May 2024, Cracovie (PL), Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature d’anticipation et Science-fiction : quelle filiation ? Un éclairage phraséologique sur corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3363,73 +3467,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Littérature d’anticipation et Humanités numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motif phraséologique vs motif textuel ? Réflexion conceptuelle et méthodologique sur corpus littéraire contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3458,768 +3562,768 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier les régularités stylistiques dans le discours littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les motifs phraséologiques pour distinguer les genres littéraires. Sur l’exemple des motifs de la communication verbale et non verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mot dans la langue et dans le discours 3 : la construction du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Vilnius, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et définir les genres littéraires à travers la phraséologie étendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Lexique et frontières des genres, U. de Pau et des Pays de l’Adour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet PhraseoRom : à la croisée de la phraséologie et des genres littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Interroger le texte à l’ère de l’”intelligence mécanique” : la stylistique outillée, au carrefour du disciplinaire et de l’interdisciplinaire, U. de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs textuels spécifiques aux romans sentimentaux et Harlequin (en contraste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs textuels à pivot adverbial dans le roman contemporain anglais et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es journées du réseau Lexicologie, Terminologie, Traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Université Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguer les genres de la littérature de l’imaginaire par les motifs textuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Lexique et frontières de genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motifs textuels spécifiques au genre policier et à la littérature “blanche”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mons (Belgique), Jul 2018, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Fictional Worlds with Linguistic Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Construction Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4248,358 +4352,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linguistique contrastive : méthodologies, applications et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Marie Curie-Skłodowska, Nov 2017, Lublin, Poland. pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions descriptives complexes dans la littérature anglaise et française contemporaine .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Dyka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité des structures et des systèmes linguistiques : le cas des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Uinversité de Sofia,, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les phraséologismes spécifiques à deux sous-genres de la paralittérature : le roman policier et le roman sentimental »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La Phraséologie française »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brigitte Buffard-Moret, Salah Mejri, Luis Meneses-Lerín, Sep 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Web of Analogies: Depictive and Reaction Object Constructions in Modern English and French Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Dyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPHRAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degré de maîtrise des constructions causatives chez des enfants monolingues francophones et bulgarophones âgés de 3 à 6 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4628,73 +4732,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue, Littérature, Communication interculturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Université de Plovdiv, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lexies d’émotion et la construction du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4710,203 +4814,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Conscila : Vers une sémantique discursive : propositions théoriques et méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la scène de crime… Enquête sur les enjeux linguistiques et stylistiques de motifs récurrents dans le thriller contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162706006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20162706006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01844482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de motifs autour de meurtre, crime, assassinat dans le roman policier contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4922,263 +5026,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la phraséologie aux genres textuels : état des recherches et perspectives méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unités polylexicales spécifiques dans deux sous-genres littéraires : le roman policier et la science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Grammar &amp; Text - GRATO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unités polylexicales et construction du sens dans le roman policier français et anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GReG PLS 4: Marqueurs et structures: quelles articulations dans la (re)construction du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaticalisation de la construction factitive faire + Vinf en français. Aspects diachroniques et développementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5194,73 +5298,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et grammaticalisation : le cas des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Université de Sofia, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies argumentatives autour des émotions : le cas de jubilation et de dédain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5276,73 +5380,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation &amp; Langage : marqueurs linguistiques, processus discursifs, opérations cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanka Bezinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5371,73 +5475,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Internationale de l’Association Française de Linguistique Cognitive (AFiCo 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité sémantique et scenarii discursifs du repentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5453,73 +5557,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches pluridisciplinaire de repentir : formes, médiums, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adjectifs d’affect : complexité sémantique et profils discursifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5535,168 +5639,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.637-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions Vcausatif + N_ADMIRATION. Aspects syntaxico-sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sentiments à travers les corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FoReLL (Université de Poitiers), FRED (Université de Limoges), Université Aristote de Thessaloniki (Grèce), Université de Chypre, Sep 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation et émotion dans les séquences textuelles journalistiques. À la recherche du profil discursif de stupeur et de jalousie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5712,73 +5816,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en sémantique lexicale et en organisation du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Osnabrück, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stupéfier et jalouser dans les séquences textuelles journalistiques : quel profil discursif pour quelle stratégie argumentative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5794,441 +5898,441 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’émotion argumentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lexique des émotions dans cinq langues européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Phraséologie et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Université pédagogique de Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations sémantiques et syntaxiques spécifiques. Sur l’exemple du lexique émotionnel des champs de surprise et de déception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Melnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.1017-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profil actanciel et discursif des verbes de surprise et de respect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’expression des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures actancielles des lexies de surprise et de respect : analyse fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Emotion, Cognition and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nicosie, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels corpus pour l'analyse contrastive ? L'exemple des constructions verbo-nominales de sentiment en français et en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Melnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,465 +6347,465 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journées de la Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lorient, France. pp.197-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes causatifs en français et en bulgare : quels enjeux pour l'analyse contrastive ?&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Contrastive Linguistics Conference (ICLC5),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Université de Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causative mechanisms in Bulgarian and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Syntax of theWorld’s Languages (SWL2),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lncaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour l’analyse contrastive et typologique des constructions causatives (Sur des exemples du français, bulgare, russe, allemand, anglais, espagnol),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typo 4, CERLITYP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction « faire + inf » : approche syntaxique, sémantique et typologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées linguistiques franco-allemandes (3e édition),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Université de Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche transcatégorielle pour l’analyse du temps verbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées linguistiques franco-allemandes (1ère édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Université de Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« architecture » aspectuelle des tiroirs futurs. L’exemple du français et du bulgare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronos III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Université de Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6711,660 +6815,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phraseology and Stylistics of Literary Language: interdisciplinary approaches / Phraséologie et stylistique de la langue littéraire: approches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Fesenmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. Peter Lang, 2020, 9783631811375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phraseology and Style in Subgenres of the Novel : a Synthesis of Corpus and Literary Perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova; Dirk Siepmann. Palgrave Macmillan (Springer), 2020, 978-3-030-23743-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lexique des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova et Agnès Tutin. UGA Editions, 352 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe et sémantique des prédicats. Approche contrastive et fonctionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions universitaires européennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ISBN 978-3-8417-4500-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions dans le discours. Emotions in Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Blumenthal, Iva Novakova, Dirk Siepmann éds. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-3-631-64608-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-3-631-64608-3</w:t>
+                <w:t xml:space="preserve">hal-01878751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire et lexique: regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dontchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ELLUG &amp; Université d"Etat d'Astrakhan (Russie). , 250 p., 2010, 978-2-84310-165-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">ELLUG &amp; Université d"Etat d'Astrakhan (Russie). , 250 p., 2010, 978-2-84310-165-6</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique des émotions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELLUG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-84310-149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 978-2-84310-149-6</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémantique du futur. Etude comparée français-bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collection Langue &amp; Parole. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 396 p., 2001, ISBN 2-7475-0439-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7374,1067 +7478,1067 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment identifier et définir les genres littéraires à travers la phraséologie étendue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Bédouret-Larraburu, Christine Copy, Raluca Nita. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique et frontières de genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPPA Pau, pp.379-394, 2023, 2-35311-150-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu de quelques méthodes pour l’extraction des constructions en corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.219-232, 2021, Bibliothèque Syntaxe et sémantique, 9782381850016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon courage ! C’est pas plus mal ! C’est un/le comble!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krzyzanowska A., Grossmann F., Kwapisz-Osadnik K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formules expressives de la conversation. Analyse contrastive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Episteme, pp.51-54 ; 259-262 ; 292-295, 2021, 978-83-65172-33-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keys adverbs and adverbial motifs in English fiction and their French functional equivalents. Chapter 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gymnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova and Dirk Siepmann eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseology and style in subgenres of the novel : a synthesis of corpus and literary perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan (Springer), pp.1-16, 2020</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan (Springer), pp.47-82, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les phraséologismes spécifiques à deux sous-genres de la paralittérature : le roman sentimental et le roman policier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salah Mejri; Luis Meneses-Lerín; Brigitte Buffard-Moret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La phraséologie française en questions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.213-226, 2020, Vertige de la langue, 9791037006349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary Style, Corpus stylistic and Lexico-grammatical narrative patterns. Toward the concept of litterary motifs. Chapter 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gymnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova and Dirk Siepmann eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseology and style in subgenres of the novel : a synthesis of corpus and literary perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan (Springer), pp.47-82, 2020</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan (Springer), pp.1-16, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude contrastive des motifs spécifiques aux romans sentimentaux et aux romans Harlequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Salah Mejri; Luis Meneses-Lerín; Brigitte Buffard-Moret. </w:t>
+              <w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La phraséologie française en questions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.213-226, 2020, Vertige de la langue, 9791037006349</w:t>
+              <w:t xml:space="preserve">Phraseology and Stylistics of Literary Language: interdisciplinary approaches /Phraséologie et stylistique de la langue littéraire: approches interdisciplinaires, Peter Lang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.71-90, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an interdisciplinary approach in the distinctionfor differentiating of contemporary fiction subgenres. Chapter 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova and Dirk Siepmann eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseology and Style in Subgenres of the Novel : a Synthesis of Corpus and Literary perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan (Springer),, pp.279-285, 2020, 978-3-030-23743-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. </w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions descriptives complexes dans la littérature anglaise et française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivaylo Burov; Guliana Fiorentino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraseology and Stylistics of Literary Language: interdisciplinary approaches /Phraséologie et stylistique de la langue littéraire: approches interdisciplinaires, Peter Lang</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.71-90, 2020</w:t>
+              <w:t xml:space="preserve">Complexité des structures et des systèmes linguistiques : le cas des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CU Romanistika, pp.287-300, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-word expressions and the Construction of Meaning in french and English Crime Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flore Coulouma et Cécile Viollain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paramétrer le sens en anglais et en français. Marqueurs et structures : articulations et constructions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.23-37, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prédicats d’affect dans des dictionnaires monolingues coordonnés espagnol/ grec/français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lexique des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies argumentatives autour des émotions : le cas de jubilation et de dédain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8454,430 +8558,430 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Herman; Jérôme Jacquin; Steve Oswald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de l’argumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.139-158, 2018, 978-3-0343-3619-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Web of Analogies: Depictive and Reaction Object Constructions in Modern English and French Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Dyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruslan Mitkov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Corpus-Based Phraseology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-101, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions sémantiques des adjectifs d’affect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Grossmann; Salah Mejri; Ines Sfar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La phraséologie : SÉMANTIQUE, SYNTAXE, DISCOURS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-67, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jalousie dans tous ses états. Le profil sémantique des lexies du champ de jalousie dans cinq langues européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salah Mejri et Gaston Gross eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraséologie et profils combinatoires. Lexique, syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.51-73, 2016, 978-2-7453-3158-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions entre lexique et discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Rabatel; A. Ferara-Léturgie; A. Léturgie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sémantique et ses interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-204, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émotion dans le discours. À la recherche du profil discursif de stupeur et de jalousie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8897,146 +9001,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Blumenthal; I. Novakova; D. Siepmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions dans le discours. Emotions in discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.161-173, 2014, 978-3-631-64608-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fluctuations de la valence verbale : le cas des verbes causatifs (étude fonctionnelle-typologique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gautier A.,; Pino Serrano L.; Varcarcel Riveiro C.,; Van Raemdonck D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComplémentationS,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.157-173, 2014, 978-2-87574-158-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation et émotion dans les séquences textuelles journalistiques. Le cas de stupeur et de jalousie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9056,959 +9160,959 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Muryn; S. Mejri; W. Prazuch; I. Sfar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La phraséologie entre langues et cultures. Structures, fonctionnements, discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.137-149, 2013, 978-3-631-62755-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre profil discursif et structures actancielles : l’exemple des noms de surprise et de respect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beider F.; Cislaru G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographie des émotions. Propositions linguistiques et sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-83, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement dans les textes scientifiques : le cas des verbes causatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tutin Agnès; Francis Grossmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écrit scientifique : du lexique au discours. Autour de Scientext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-121, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constructions verbo-nominales de sentiment en russe et en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Melnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helmy Amr Ibrahim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supports et prédicats non verbaux dans les langues du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Cellule de Recherche en Linguistique, pp.207-2019, 2010, 2-9526027-3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux pour la linguistique contrastive ? Sur l’exemple des constructions causatives en français et en bulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova; Elena Dontchenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire et lexique: regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de l’Université d’Etat d’Astrakhan (Russie); ELLUG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-58, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire+Vinf : une analyse fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alvarez Castro; Bango de la Campa; Donaire M.-L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens Linguistiques. Etude sur la combinatoire et la hiérarchie des composants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.461-474, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions sont-elles comptables?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iva Novakova; Agnès Tutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lexique des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELLUG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-79, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collocations du type avoir et être + N sentiments en français et en russe. Aspects linguistiques et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bouchoueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Grossmann; Sylvie Plane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les apprentissages lexicaux. Lexique et production verbale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-233, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septentrion</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01941957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transitivation causative : approche contrastive et typologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lebaud; C. Paulin; K. Ploog. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructions verbales &amp; production de sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-126, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche lexicale des expressions verbo-nominales en français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Callaque; Jacques David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique du lexique : contextes, démarches, supports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-103, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche transcatégorielle pour l’analyse du futur simple et du futur périphrastique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de linguistique, sémiotique et narratologie, dédiés à la mémoire du Professeur Krassimir Mantchev, à l’occasion de son 60e anniversaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Colibrie, pp.301-323, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10018,293 +10122,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHRASEOROM. Phraséologie du roman contemporain français, anglais et allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire du Projet ANR-15-FRAL-0009 PHRASEOROM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (France); Université d'Osnabrück (Allemagne). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de fin de projet Projet ANR-09-FASHS-017 EMOLEX Programme franco-allemand 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Univ. Grenoble Alpes (France); Université de Cologne (Allemagne). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMOLEX Le lexique des émotions dans cinq langues européennes : sémantique, syntaxe et dimension discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10314,211 +10418,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la phraséologie aux genres textuels : état des recherches et perspectives méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Muryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Pologne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe et sémantique des prédicats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatka Guentchéva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ELLUG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 198 p., 2008, 978-2-84310-124-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10586,51 +10690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C502954A"/>
+    <w:nsid w:val="BDE63E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10817,51 +10921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iva-novakova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0583-5790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059438991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/236205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080796862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13woi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.2922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269519000292" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanka Bezinska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.938" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.198.0083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Melnikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens Goossens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dyka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Syntaxe-s%C3%A9mantique-pr%C3%A9dicats-fonctionnelle-Omn-Univ-Europ/dp/3841745008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dontchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100295870" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliomonde.com/livre/semantique-futur-etude-comparee-franco-bulgare-1159.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romaniuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525048v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319698045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10777-book-08534778-9782745347787.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-semantique-et-ses-interfaces-asl13/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2760?lang=fr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100574370" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100603070&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/34989" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941948v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bouchoueva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/14512?lang=fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/constructions-verbales-et-production-de-sens.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/didactique-du-lexique--9782804146771.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02524894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02526412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Muryn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatka Guentch&#233;va" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iva-novakova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0583-5790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059438991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/236205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080796862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1125179ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13woi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.2922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10424" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269519000292" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanka Bezinska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.938" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.198.0083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3976" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Melnikova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens Goossens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046499v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dyka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077512v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Syntaxe-s%C3%A9mantique-pr%C3%A9dicats-fonctionnelle-Omn-Univ-Europ/dp/3841745008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16560" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dontchenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100295870" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliomonde.com/livre/semantique-futur-etude-comparee-franco-bulgare-1159.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208866v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romaniuk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014652v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525023v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525048v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6990" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319698045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10777-book-08534778-9782745347787.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-semantique-et-ses-interfaces-asl13/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2760?lang=fr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100574370" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100603070&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/34989" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bouchoueva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/14512?lang=fr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/constructions-verbales-et-production-de-sens.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/didactique-du-lexique--9782804146771.htm" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02524894v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01874287v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02526412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Muryn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatka Guentch&#233;va" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>