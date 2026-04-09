--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Bernez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rodríguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligita Baležentienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.e1604. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination and seed traits in common alder ( Alnus spp.): the potential contribution of rear‐edge populations to ecological restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Gomes Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Isabel Rodrigues Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Corcobado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.e13517. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité végétale précoce de cinq affluents de la Sélune dans la vallée renaturée de Vezin (Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.351-361. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large dam removal and early spontaneous riparian vegetation recruitment on alluvium in a former reservoir: Lessons learned from the pre‐removal phase of the Sélune River project (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'une observation précoce de la végétation spontanée pionnière pour la renaturation des rives de la rivière Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Article Hors Série n°62, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian vegetation restoration: Does social perception reflect ecological value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Arsenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Maria Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe S. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel N. Bugalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.907-920. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting ecological restoration in France: issues and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la restauration en France. Dynamique actuelle et rôle d’un réseau multi-acteurs, REVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la restauration en France. Dynamique actuelle et rôle d’un réseau multi-acteurs, REVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of riparian plant communities and water quality after 8 years of passive ecological restoration using a BACI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.67-79. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How past riparian management practices can affect composition and structure of vegetation for headwater ecological restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.309-320. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2014.933362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Restoration of Headwaters in a Rural Landscape (Normandy, France): A Passive Approach Taking Hedge Networks into Account for Riparian Tree Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2012.00868.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring restored riparian vegetation: how can recent developments in remote sensing sciences help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.10. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecological restoration across frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, non paginé. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River management and habitat characteristics of three sympatric aquatic rodents: common muskrat, coypu and European beaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorvelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (4), pp.851-864. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-011-0497-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la restauration en zone urbaine ou rurale : contraintes ou opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'émergence des pousses de ligneux en vue d'une restauration passive des rives du ruisseau de la Vallée-Aux-Berges (Basse Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial Écologie de la restauration et ingénierie écologique. Enjeux, convergences, applications, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to assess water trophy and organic pollution - the Macrophyte Biological Index for Rivers (IBMR): its application to different types of river and pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), 153-158 +supl. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between macrophytic vegetation and physical features of river habitats: the need for a morphological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive river plants from Portuguese floodplains: What can species attributes tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien des berges de petits cours d`eau dans le bocage Sud-Manche : réponses de la végétation herbacée aux processus écologiques et agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, pp.55- 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibility Patterns of Knotgrass (Paspalum distichum) in Portuguese Riparian Habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alburquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Between River Plant Richness in the Portuguese Floodplains and the Widespread Water Knotgrass (Paspalum Paspalodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Feirreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4454-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Aquatic Macrophytes to Assess Fish Farm Pollution in Two Salmon Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of environmental factors and regulation on macrophyte vegetation along three rivers in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication using vegetation of three regulated rivers under agr-industrial pressure in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of perturbations on the aquatic vegetation of regulated river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 357-60, pp.169--189. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2001043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)considérer la végétation spontanée en ingénierie écologique : Exemple des communautés ripariennes colonisant la vallée de la Sélune en contexte de vidange et gestion sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEminaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early successional vegetation patterns of alluvial deposits following dam removal: a functional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » : 2016-2017 - Etat des lieux et initiation de suivis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès des agriculteurs et des techniciens rivière dans le cadre de la fin du projet Séripage Lycée agricole de la Baie du Mont Saint Michel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Hilaire-du-Harcouët, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting management decision-making in the dam-free Sélune River project (France): useful taxonomic and functional successional pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia María Rodríguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological restoration perspectives considering successional vegetation dynamics of alluvial deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée technique du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès des gestionnaires de l’eau et acteurs impliqués dans l’arasement dans le cadre de la fin du projet Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Les Biards, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France), avant l’arasement de deux barrages: méthodologie pour une observatoire pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting management decision-making in the dam-free Sélune River project (France): useful taxonomic and functional successional patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques végétales jeunes sur les vases exondées du lac de Vezins (Manche) avant démantèlement de grands barrages : potentialités d’une restauration écologique passive et conservatoire d’une vallée renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Waymel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travers champs : des plantules aux satellites pour la rest’EAU’ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération A la découverte de la de la recherche, 12ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montauban de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sélune River (Normandy, France) margins following large dam removal: ecological restoration perspectives considering the successional vegetation dynamics of alluvial deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paysages agricoles à différentes échelles, sur les communautés végétales des berges de ruisseaux de tête de bassin versant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'écologie végétale ECOVEG13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Forêt Montmorency (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Colloque de restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective. Colloque de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Nantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nantes, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Agen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Agen, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVER, the French Restoration Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SER Europe Conference 2016: Best practices in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian ecological restoration in a bocage landscape : role of the spatial structure of the hedge networks in spontaneous re-colonization by trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th symposium of the International Association of Vegetation Sciences IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aménagement des ruisseaux & petits fleuves côtiers à leur restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe d'Application de l'Ingénierie Ecologique Gaié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the success of headwater restoration through the vegetation diversity analysis of four Oir river's tributaries (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering: from Concepts to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of river macrophytes and their relation with downstream dams effects in southern Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussel, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Potamogeton pectinatus L. (Sago pondweed) under variable artificially flooded water regimes in river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for interdiciplinary research in a eco-hydrological perspective : the Research Observatory of Lotic Ecosystems (OREL) at the National Institute for Agricultural Research (INRA), France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Landscapes - Analysis, Evaluation, and Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Giessen, Germany. p. 275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour mettre en évidence la trophie de l'eau et la pollution organique avec les macrophytes : l'Indice Biologique Macrophytique en Rivière (IBMR) - Application à différents types de rivières et de pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème symposium international EWRS sur la gestion des plantes aquatiques, Moliets et Maâ, 2-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Moliets et Mâa, France. pp.247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de bioindication par les macrophytes d'une rivière très perturbée de l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre la morphologie des macrophytes et les caractéristiques physiques des habitats en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la retenue de Rabodanges sur les peuplements macrophytiques de l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque interceltique d'Hydrologie et de Gestion des Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire du potentiel semencier des sédiments de la retenue E.D.F. de Rophemel (Côtes d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence du Columa ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gestion d’une zone de compensation écologique périurbaine inclue dans un espace vert de loisirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revégétalisation spontanée de la vallée renaturée de la Sélune (Manche): approches taxonomiques et fonctionnelles comme aide à la décision pour la conduite des travaux (vidange, gestion sédimentaire) en contexte d’arasement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 Restaurer ou Reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libre-évolution : une alternative en restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour du Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la formation initiale en Ecologie de la Restauration : outils et expérimentions impliquant des projets d’étudiants dans des programmes locaux à européens à Agrocampus-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France) avant l’arasement de deux grands barrages : élaboration d’un protocole pour la mise en place de l’observatoire ORSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour-du-Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripisylves et aménagement des fleuves côtiers à Salmonidés en Manche: combiner deux approches de recherche pour améliorer leur restauration écologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour du Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research to academic education in Restoration Ecology: salmonids river restoration and other target ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France) avant l’arasement de deux grands barrages : élaboration d’un protocole pour la mise en place de l’observatoire ORSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Prosnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9 : REVER et Laisser-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management and restoration of Mediterranean riparian zones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems, special thematic set. 402.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perceptions de la séquence ERC par les gestionnaires du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données anciennes avant la restauration de la continuité écologique. Contexte de l’arasement des barrages de Vezins et La Roche-qui-boit sur la Sélune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de l’habitat de l’azuré des mouillères (Phengaris alcon) et ses hôtes, Gentiana pneumonanthe et les fourmis du genre Myrmica, dans le parc naturel d’Alvao, Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peireira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone images to assess riparian ecological restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de reconnaissance des ligneux pour un appui à la restauration écologique passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mardiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape anthropization drives composition and diversity of butterfly communities at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bongibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des écosystèmes suite à une suppression de barrages : approche fonctionnelle des interactions entre zones aquatique et riveraine. Projet final du projet RestaurE :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vrchovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rennes 1; Rennes 2; INRAE; Institut agro Rennes Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités final du projet Séripage - année 2018 : Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Agro - Agrocampus Ouest Rennes; Université Rennes 2; INRAE. 2019, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités du projet Séripage année 2017 : Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine-Normandie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604715v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » [Programme Sélune. Rapport d'étape année 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'eau Seine-Normandie. 2015, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'analyse spatiale de données écologiques pour optimiser la restauration et la gestion de cours d'eau à salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muller, I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation macrophytique des cours d'eau régulés. Impacts des aménagements hydro-électriques dans le Massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Bernez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rodríguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligita Baležentienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.e1604. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination and seed traits in common alder ( Alnus spp.): the potential contribution of rear‐edge populations to ecological restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Gomes Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Isabel Rodrigues Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Corcobado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.e13517. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité végétale précoce de cinq affluents de la Sélune dans la vallée renaturée de Vezin (Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.351-361. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large dam removal and early spontaneous riparian vegetation recruitment on alluvium in a former reservoir: Lessons learned from the pre‐removal phase of the Sélune River project (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'une observation précoce de la végétation spontanée pionnière pour la renaturation des rives de la rivière Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Article Hors Série n°62, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian vegetation restoration: Does social perception reflect ecological value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Arsenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Maria Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe S. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel N. Bugalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.907-920. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting ecological restoration in France: issues and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la restauration en France. Dynamique actuelle et rôle d’un réseau multi-acteurs, REVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la restauration en France. Dynamique actuelle et rôle d’un réseau multi-acteurs, REVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of riparian plant communities and water quality after 8 years of passive ecological restoration using a BACI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.67-79. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How past riparian management practices can affect composition and structure of vegetation for headwater ecological restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.309-320. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2014.933362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Restoration of Headwaters in a Rural Landscape (Normandy, France): A Passive Approach Taking Hedge Networks into Account for Riparian Tree Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2012.00868.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring restored riparian vegetation: how can recent developments in remote sensing sciences help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.10. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecological restoration across frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, non paginé. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River management and habitat characteristics of three sympatric aquatic rodents: common muskrat, coypu and European beaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorvelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (4), pp.851-864. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-011-0497-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la restauration en zone urbaine ou rurale : contraintes ou opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'émergence des pousses de ligneux en vue d'une restauration passive des rives du ruisseau de la Vallée-Aux-Berges (Basse Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial Écologie de la restauration et ingénierie écologique. Enjeux, convergences, applications, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to assess water trophy and organic pollution - the Macrophyte Biological Index for Rivers (IBMR): its application to different types of river and pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), 153-158 +supl. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between macrophytic vegetation and physical features of river habitats: the need for a morphological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive river plants from Portuguese floodplains: What can species attributes tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien des berges de petits cours d`eau dans le bocage Sud-Manche : réponses de la végétation herbacée aux processus écologiques et agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, pp.55- 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibility Patterns of Knotgrass (Paspalum distichum) in Portuguese Riparian Habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alburquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Between River Plant Richness in the Portuguese Floodplains and the Widespread Water Knotgrass (Paspalum Paspalodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Feirreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4454-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Aquatic Macrophytes to Assess Fish Farm Pollution in Two Salmon Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of environmental factors and regulation on macrophyte vegetation along three rivers in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication using vegetation of three regulated rivers under agr-industrial pressure in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of perturbations on the aquatic vegetation of regulated river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 357-60, pp.169--189. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2001043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)considérer la végétation spontanée en ingénierie écologique : Exemple des communautés ripariennes colonisant la vallée de la Sélune en contexte de vidange et gestion sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEminaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting management decision-making in the dam-free Sélune River project (France): useful taxonomic and functional successional pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia María Rodríguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological restoration perspectives considering successional vegetation dynamics of alluvial deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée technique du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès des gestionnaires de l’eau et acteurs impliqués dans l’arasement dans le cadre de la fin du projet Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Les Biards, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France), avant l’arasement de deux barrages: méthodologie pour une observatoire pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès des agriculteurs et des techniciens rivière dans le cadre de la fin du projet Séripage Lycée agricole de la Baie du Mont Saint Michel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Hilaire-du-Harcouët, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » : 2016-2017 - Etat des lieux et initiation de suivis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early successional vegetation patterns of alluvial deposits following dam removal: a functional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sélune River (Normandy, France) margins following large dam removal: ecological restoration perspectives considering the successional vegetation dynamics of alluvial deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travers champs : des plantules aux satellites pour la rest’EAU’ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération A la découverte de la de la recherche, 12ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montauban de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques végétales jeunes sur les vases exondées du lac de Vezins (Manche) avant démantèlement de grands barrages : potentialités d’une restauration écologique passive et conservatoire d’une vallée renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Waymel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting management decision-making in the dam-free Sélune River project (France): useful taxonomic and functional successional patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paysages agricoles à différentes échelles, sur les communautés végétales des berges de ruisseaux de tête de bassin versant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'écologie végétale ECOVEG13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Forêt Montmorency (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Colloque de restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective. Colloque de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Nantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nantes, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Agen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Agen, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVER, the French Restoration Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SER Europe Conference 2016: Best practices in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian ecological restoration in a bocage landscape : role of the spatial structure of the hedge networks in spontaneous re-colonization by trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th symposium of the International Association of Vegetation Sciences IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aménagement des ruisseaux & petits fleuves côtiers à leur restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe d'Application de l'Ingénierie Ecologique Gaié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the success of headwater restoration through the vegetation diversity analysis of four Oir river's tributaries (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering: from Concepts to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Potamogeton pectinatus L. (Sago pondweed) under variable artificially flooded water regimes in river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of river macrophytes and their relation with downstream dams effects in southern Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussel, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for interdiciplinary research in a eco-hydrological perspective : the Research Observatory of Lotic Ecosystems (OREL) at the National Institute for Agricultural Research (INRA), France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Landscapes - Analysis, Evaluation, and Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Giessen, Germany. p. 275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour mettre en évidence la trophie de l'eau et la pollution organique avec les macrophytes : l'Indice Biologique Macrophytique en Rivière (IBMR) - Application à différents types de rivières et de pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème symposium international EWRS sur la gestion des plantes aquatiques, Moliets et Maâ, 2-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Moliets et Mâa, France. pp.247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de bioindication par les macrophytes d'une rivière très perturbée de l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre la morphologie des macrophytes et les caractéristiques physiques des habitats en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la retenue de Rabodanges sur les peuplements macrophytiques de l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque interceltique d'Hydrologie et de Gestion des Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire du potentiel semencier des sédiments de la retenue E.D.F. de Rophemel (Côtes d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence du Columa ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gestion d’une zone de compensation écologique périurbaine inclue dans un espace vert de loisirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revégétalisation spontanée de la vallée renaturée de la Sélune (Manche): approches taxonomiques et fonctionnelles comme aide à la décision pour la conduite des travaux (vidange, gestion sédimentaire) en contexte d’arasement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 Restaurer ou Reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libre-évolution : une alternative en restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour du Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la formation initiale en Ecologie de la Restauration : outils et expérimentions impliquant des projets d’étudiants dans des programmes locaux à européens à Agrocampus-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripisylves et aménagement des fleuves côtiers à Salmonidés en Manche: combiner deux approches de recherche pour améliorer leur restauration écologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour du Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France) avant l’arasement de deux grands barrages : élaboration d’un protocole pour la mise en place de l’observatoire ORSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour-du-Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research to academic education in Restoration Ecology: salmonids river restoration and other target ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France) avant l’arasement de deux grands barrages : élaboration d’un protocole pour la mise en place de l’observatoire ORSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Prosnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9 : REVER et Laisser-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management and restoration of Mediterranean riparian zones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems, special thematic set. 402.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perceptions de la séquence ERC par les gestionnaires du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données anciennes avant la restauration de la continuité écologique. Contexte de l’arasement des barrages de Vezins et La Roche-qui-boit sur la Sélune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de l’habitat de l’azuré des mouillères (Phengaris alcon) et ses hôtes, Gentiana pneumonanthe et les fourmis du genre Myrmica, dans le parc naturel d’Alvao, Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peireira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone images to assess riparian ecological restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de reconnaissance des ligneux pour un appui à la restauration écologique passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mardiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape anthropization drives composition and diversity of butterfly communities at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bongibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des écosystèmes suite à une suppression de barrages : approche fonctionnelle des interactions entre zones aquatique et riveraine. Projet final du projet RestaurE :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vrchovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rennes 1; Rennes 2; INRAE; Institut agro Rennes Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités final du projet Séripage - année 2018 : Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Agro - Agrocampus Ouest Rennes; Université Rennes 2; INRAE. 2019, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités du projet Séripage année 2017 : Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine-Normandie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604715v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » [Programme Sélune. Rapport d'étape année 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'eau Seine-Normandie. 2015, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'analyse spatiale de données écologiques pour optimiser la restauration et la gestion de cours d'eau à salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muller, I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation macrophytique des cours d'eau régulés. Impacts des aménagements hydro-électriques dans le Massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gomes Marques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Isabel Rodrigues Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Corcobado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13517" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.02" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arsenio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maria Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe S. Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel N. Bugalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3514" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Regnery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Regnery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollitrault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delisle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2349-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.933362" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Carreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2012.00868.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQ2HRTL2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0497-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peltre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0175-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3038QP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0156-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F26C3ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguiar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0155-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VRPZQ23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pingray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Aguiar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ferreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alburquerque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Feirreira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albuquerque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4454-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67GGX1R9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4460-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKMZWS9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.718" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD94DB2FFE22705F4619C24BAB5885580962A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2001043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785583v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Castay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prampart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Zermeno Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788001v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02414793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pronost" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Oury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#252;ller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Waymel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02476053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440655v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alignan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawtschuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04497779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453731v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770404v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779362v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bely" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gayrard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02417690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419456v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Gallois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazoyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734941v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Prosnot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdenet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoudi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peireira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842455v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fortel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jailloux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mardin&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bongibault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pasco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller, I." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840998v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gomes Marques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Isabel Rodrigues Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Corcobado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13517" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.02" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arsenio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maria Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe S. Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel N. Bugalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3514" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Regnery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Regnery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollitrault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delisle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2349-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.933362" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Carreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2012.00868.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQ2HRTL2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0497-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peltre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0175-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3038QP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0156-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F26C3ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguiar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0155-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VRPZQ23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pingray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Aguiar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ferreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alburquerque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Feirreira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albuquerque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4454-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67GGX1R9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4460-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKMZWS9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.718" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD94DB2FFE22705F4619C24BAB5885580962A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2001043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Castay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Zermeno Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02414793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pronost" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Oury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prampart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735174v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02476053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Waymel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440655v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alignan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawtschuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04497779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453575v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770404v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779362v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bely" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gayrard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02417690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419456v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Gallois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazoyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419138v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734941v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Prosnot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdenet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoudi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peireira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842455v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fortel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jailloux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mardin&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bongibault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pasco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller, I." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840998v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>