--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Bernez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rodríguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligita Baležentienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.e1604. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination and seed traits in common alder ( Alnus spp.): the potential contribution of rear‐edge populations to ecological restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Gomes Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Isabel Rodrigues Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Corcobado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.e13517. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité végétale précoce de cinq affluents de la Sélune dans la vallée renaturée de Vezin (Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.351-361. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large dam removal and early spontaneous riparian vegetation recruitment on alluvium in a former reservoir: Lessons learned from the pre‐removal phase of the Sélune River project (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'une observation précoce de la végétation spontanée pionnière pour la renaturation des rives de la rivière Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Article Hors Série n°62, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian vegetation restoration: Does social perception reflect ecological value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Arsenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Maria Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe S. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel N. Bugalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.907-920. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting ecological restoration in France: issues and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la restauration en France. Dynamique actuelle et rôle d’un réseau multi-acteurs, REVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la restauration en France. Dynamique actuelle et rôle d’un réseau multi-acteurs, REVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of riparian plant communities and water quality after 8 years of passive ecological restoration using a BACI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.67-79. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How past riparian management practices can affect composition and structure of vegetation for headwater ecological restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.309-320. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2014.933362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Restoration of Headwaters in a Rural Landscape (Normandy, France): A Passive Approach Taking Hedge Networks into Account for Riparian Tree Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2012.00868.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring restored riparian vegetation: how can recent developments in remote sensing sciences help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.10. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecological restoration across frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, non paginé. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River management and habitat characteristics of three sympatric aquatic rodents: common muskrat, coypu and European beaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorvelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (4), pp.851-864. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-011-0497-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la restauration en zone urbaine ou rurale : contraintes ou opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'émergence des pousses de ligneux en vue d'une restauration passive des rives du ruisseau de la Vallée-Aux-Berges (Basse Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial Écologie de la restauration et ingénierie écologique. Enjeux, convergences, applications, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to assess water trophy and organic pollution - the Macrophyte Biological Index for Rivers (IBMR): its application to different types of river and pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), 153-158 +supl. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between macrophytic vegetation and physical features of river habitats: the need for a morphological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive river plants from Portuguese floodplains: What can species attributes tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien des berges de petits cours d`eau dans le bocage Sud-Manche : réponses de la végétation herbacée aux processus écologiques et agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, pp.55- 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibility Patterns of Knotgrass (Paspalum distichum) in Portuguese Riparian Habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alburquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Between River Plant Richness in the Portuguese Floodplains and the Widespread Water Knotgrass (Paspalum Paspalodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Feirreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4454-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Aquatic Macrophytes to Assess Fish Farm Pollution in Two Salmon Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of environmental factors and regulation on macrophyte vegetation along three rivers in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication using vegetation of three regulated rivers under agr-industrial pressure in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of perturbations on the aquatic vegetation of regulated river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 357-60, pp.169--189. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2001043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)considérer la végétation spontanée en ingénierie écologique : Exemple des communautés ripariennes colonisant la vallée de la Sélune en contexte de vidange et gestion sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEminaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting management decision-making in the dam-free Sélune River project (France): useful taxonomic and functional successional pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia María Rodríguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological restoration perspectives considering successional vegetation dynamics of alluvial deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée technique du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès des gestionnaires de l’eau et acteurs impliqués dans l’arasement dans le cadre de la fin du projet Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Les Biards, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France), avant l’arasement de deux barrages: méthodologie pour une observatoire pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès des agriculteurs et des techniciens rivière dans le cadre de la fin du projet Séripage Lycée agricole de la Baie du Mont Saint Michel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Hilaire-du-Harcouët, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » : 2016-2017 - Etat des lieux et initiation de suivis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early successional vegetation patterns of alluvial deposits following dam removal: a functional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sélune River (Normandy, France) margins following large dam removal: ecological restoration perspectives considering the successional vegetation dynamics of alluvial deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travers champs : des plantules aux satellites pour la rest’EAU’ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération A la découverte de la de la recherche, 12ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montauban de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques végétales jeunes sur les vases exondées du lac de Vezins (Manche) avant démantèlement de grands barrages : potentialités d’une restauration écologique passive et conservatoire d’une vallée renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Waymel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting management decision-making in the dam-free Sélune River project (France): useful taxonomic and functional successional patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paysages agricoles à différentes échelles, sur les communautés végétales des berges de ruisseaux de tête de bassin versant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'écologie végétale ECOVEG13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Forêt Montmorency (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Colloque de restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective. Colloque de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Nantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nantes, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Agen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Agen, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVER, the French Restoration Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SER Europe Conference 2016: Best practices in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian ecological restoration in a bocage landscape : role of the spatial structure of the hedge networks in spontaneous re-colonization by trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th symposium of the International Association of Vegetation Sciences IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aménagement des ruisseaux & petits fleuves côtiers à leur restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe d'Application de l'Ingénierie Ecologique Gaié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the success of headwater restoration through the vegetation diversity analysis of four Oir river's tributaries (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering: from Concepts to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Potamogeton pectinatus L. (Sago pondweed) under variable artificially flooded water regimes in river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of river macrophytes and their relation with downstream dams effects in southern Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussel, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for interdiciplinary research in a eco-hydrological perspective : the Research Observatory of Lotic Ecosystems (OREL) at the National Institute for Agricultural Research (INRA), France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Landscapes - Analysis, Evaluation, and Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Giessen, Germany. p. 275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour mettre en évidence la trophie de l'eau et la pollution organique avec les macrophytes : l'Indice Biologique Macrophytique en Rivière (IBMR) - Application à différents types de rivières et de pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème symposium international EWRS sur la gestion des plantes aquatiques, Moliets et Maâ, 2-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Moliets et Mâa, France. pp.247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de bioindication par les macrophytes d'une rivière très perturbée de l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre la morphologie des macrophytes et les caractéristiques physiques des habitats en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la retenue de Rabodanges sur les peuplements macrophytiques de l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque interceltique d'Hydrologie et de Gestion des Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire du potentiel semencier des sédiments de la retenue E.D.F. de Rophemel (Côtes d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence du Columa ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gestion d’une zone de compensation écologique périurbaine inclue dans un espace vert de loisirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revégétalisation spontanée de la vallée renaturée de la Sélune (Manche): approches taxonomiques et fonctionnelles comme aide à la décision pour la conduite des travaux (vidange, gestion sédimentaire) en contexte d’arasement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 Restaurer ou Reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libre-évolution : une alternative en restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour du Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la formation initiale en Ecologie de la Restauration : outils et expérimentions impliquant des projets d’étudiants dans des programmes locaux à européens à Agrocampus-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripisylves et aménagement des fleuves côtiers à Salmonidés en Manche: combiner deux approches de recherche pour améliorer leur restauration écologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour du Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France) avant l’arasement de deux grands barrages : élaboration d’un protocole pour la mise en place de l’observatoire ORSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour-du-Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research to academic education in Restoration Ecology: salmonids river restoration and other target ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France) avant l’arasement de deux grands barrages : élaboration d’un protocole pour la mise en place de l’observatoire ORSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Prosnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9 : REVER et Laisser-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management and restoration of Mediterranean riparian zones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems, special thematic set. 402.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perceptions de la séquence ERC par les gestionnaires du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données anciennes avant la restauration de la continuité écologique. Contexte de l’arasement des barrages de Vezins et La Roche-qui-boit sur la Sélune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de l’habitat de l’azuré des mouillères (Phengaris alcon) et ses hôtes, Gentiana pneumonanthe et les fourmis du genre Myrmica, dans le parc naturel d’Alvao, Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peireira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone images to assess riparian ecological restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de reconnaissance des ligneux pour un appui à la restauration écologique passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mardiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape anthropization drives composition and diversity of butterfly communities at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bongibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des écosystèmes suite à une suppression de barrages : approche fonctionnelle des interactions entre zones aquatique et riveraine. Projet final du projet RestaurE :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vrchovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rennes 1; Rennes 2; INRAE; Institut agro Rennes Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités final du projet Séripage - année 2018 : Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Agro - Agrocampus Ouest Rennes; Université Rennes 2; INRAE. 2019, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités du projet Séripage année 2017 : Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine-Normandie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604715v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » [Programme Sélune. Rapport d'étape année 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'eau Seine-Normandie. 2015, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'analyse spatiale de données écologiques pour optimiser la restauration et la gestion de cours d'eau à salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muller, I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation macrophytique des cours d'eau régulés. Impacts des aménagements hydro-électriques dans le Massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Bernez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dézerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rodríguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligita Baležentienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.e1604. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité végétale précoce de cinq affluents de la Sélune dans la vallée renaturée de Vezin (Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.351-361. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large dam removal and early spontaneous riparian vegetation recruitment on alluvium in a former reservoir: Lessons learned from the pre‐removal phase of the Sélune River project (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'une observation précoce de la végétation spontanée pionnière pour la renaturation des rives de la rivière Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Article Hors Série n°62, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian vegetation restoration: Does social perception reflect ecological value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Arsenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Maria Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe S. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel N. Bugalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.907-920. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting ecological restoration in France: issues and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la restauration en France. Dynamique actuelle et rôle d’un réseau multi-acteurs, REVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la restauration en France. Dynamique actuelle et rôle d’un réseau multi-acteurs, REVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of riparian plant communities and water quality after 8 years of passive ecological restoration using a BACI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.67-79. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How past riparian management practices can affect composition and structure of vegetation for headwater ecological restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.309-320. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2014.933362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Restoration of Headwaters in a Rural Landscape (Normandy, France): A Passive Approach Taking Hedge Networks into Account for Riparian Tree Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2012.00868.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring restored riparian vegetation: how can recent developments in remote sensing sciences help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.10. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecological restoration across frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, non paginé. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River management and habitat characteristics of three sympatric aquatic rodents: common muskrat, coypu and European beaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorvelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (4), pp.851-864. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-011-0497-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la restauration en zone urbaine ou rurale : contraintes ou opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'émergence des pousses de ligneux en vue d'une restauration passive des rives du ruisseau de la Vallée-Aux-Berges (Basse Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial Écologie de la restauration et ingénierie écologique. Enjeux, convergences, applications, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to assess water trophy and organic pollution - the Macrophyte Biological Index for Rivers (IBMR): its application to different types of river and pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), 153-158 +supl. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between macrophytic vegetation and physical features of river habitats: the need for a morphological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive river plants from Portuguese floodplains: What can species attributes tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien des berges de petits cours d`eau dans le bocage Sud-Manche : réponses de la végétation herbacée aux processus écologiques et agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, pp.55- 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasibility Patterns of Knotgrass (Paspalum distichum) in Portuguese Riparian Habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alburquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Between River Plant Richness in the Portuguese Floodplains and the Widespread Water Knotgrass (Paspalum Paspalodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Feirreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4454-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Aquatic Macrophytes to Assess Fish Farm Pollution in Two Salmon Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of environmental factors and regulation on macrophyte vegetation along three rivers in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication using vegetation of three regulated rivers under agr-industrial pressure in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of perturbations on the aquatic vegetation of regulated river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 357-60, pp.169--189. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2001043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)considérer la végétation spontanée en ingénierie écologique : Exemple des communautés ripariennes colonisant la vallée de la Sélune en contexte de vidange et gestion sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEminaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting management decision-making in the dam-free Sélune River project (France): useful taxonomic and functional successional pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia María Rodríguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès des agriculteurs et des techniciens rivière dans le cadre de la fin du projet Séripage Lycée agricole de la Baie du Mont Saint Michel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Hilaire-du-Harcouët, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » : 2016-2017 - Etat des lieux et initiation de suivis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early successional vegetation patterns of alluvial deposits following dam removal: a functional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological restoration perspectives considering successional vegetation dynamics of alluvial deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée technique du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès des gestionnaires de l’eau et acteurs impliqués dans l’arasement dans le cadre de la fin du projet Séripage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Les Biards, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France), avant l’arasement de deux barrages: méthodologie pour une observatoire pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sélune River (Normandy, France) margins following large dam removal: ecological restoration perspectives considering the successional vegetation dynamics of alluvial deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travers champs : des plantules aux satellites pour la rest’EAU’ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération A la découverte de la de la recherche, 12ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montauban de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques végétales jeunes sur les vases exondées du lac de Vezins (Manche) avant démantèlement de grands barrages : potentialités d’une restauration écologique passive et conservatoire d’une vallée renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Waymel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting management decision-making in the dam-free Sélune River project (France): useful taxonomic and functional successional patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paysages agricoles à différentes échelles, sur les communautés végétales des berges de ruisseaux de tête de bassin versant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'écologie végétale ECOVEG13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Forêt Montmorency (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVER, the French Restoration Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Regnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Alignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SER Europe Conference 2016: Best practices in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Colloque de restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective. Colloque de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Nantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nantes, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Agen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Agen, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the success of headwater restoration through the vegetation diversity analysis of four Oir river's tributaries (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering: from Concepts to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian ecological restoration in a bocage landscape : role of the spatial structure of the hedge networks in spontaneous re-colonization by trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th symposium of the International Association of Vegetation Sciences IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aménagement des ruisseaux & petits fleuves côtiers à leur restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe d'Application de l'Ingénierie Ecologique Gaié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Potamogeton pectinatus L. (Sago pondweed) under variable artificially flooded water regimes in river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of river macrophytes and their relation with downstream dams effects in southern Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussel, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for interdiciplinary research in a eco-hydrological perspective : the Research Observatory of Lotic Ecosystems (OREL) at the National Institute for Agricultural Research (INRA), France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Landscapes - Analysis, Evaluation, and Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Giessen, Germany. p. 275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre la morphologie des macrophytes et les caractéristiques physiques des habitats en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour mettre en évidence la trophie de l'eau et la pollution organique avec les macrophytes : l'Indice Biologique Macrophytique en Rivière (IBMR) - Application à différents types de rivières et de pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème symposium international EWRS sur la gestion des plantes aquatiques, Moliets et Maâ, 2-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Moliets et Mâa, France. pp.247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de bioindication par les macrophytes d'une rivière très perturbée de l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la retenue de Rabodanges sur les peuplements macrophytiques de l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque interceltique d'Hydrologie et de Gestion des Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire du potentiel semencier des sédiments de la retenue E.D.F. de Rophemel (Côtes d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence du Columa ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gestion d’une zone de compensation écologique périurbaine inclue dans un espace vert de loisirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revégétalisation spontanée de la vallée renaturée de la Sélune (Manche): approches taxonomiques et fonctionnelles comme aide à la décision pour la conduite des travaux (vidange, gestion sédimentaire) en contexte d’arasement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 Restaurer ou Reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France) avant l’arasement de deux grands barrages : élaboration d’un protocole pour la mise en place de l’observatoire ORSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Prosnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9 : REVER et Laisser-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libre-évolution : une alternative en restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour du Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la formation initiale en Ecologie de la Restauration : outils et expérimentions impliquant des projets d’étudiants dans des programmes locaux à européens à Agrocampus-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, la Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripisylves et aménagement des fleuves côtiers à Salmonidés en Manche: combiner deux approches de recherche pour améliorer leur restauration écologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour du Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation végétale spontanée des berges remaniées de la Sélune (Normandie, France) avant l’arasement de deux grands barrages : élaboration d’un protocole pour la mise en place de l’observatoire ORSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tour-du-Valat, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research to academic education in Restoration Ecology: salmonids river restoration and other target ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management and restoration of Mediterranean riparian zones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems, special thematic set. 402.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone images to assess riparian ecological restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perceptions de la séquence ERC par les gestionnaires du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données anciennes avant la restauration de la continuité écologique. Contexte de l’arasement des barrages de Vezins et La Roche-qui-boit sur la Sélune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de l’habitat de l’azuré des mouillères (Phengaris alcon) et ses hôtes, Gentiana pneumonanthe et les fourmis du genre Myrmica, dans le parc naturel d’Alvao, Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peireira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de reconnaissance des ligneux pour un appui à la restauration écologique passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mardiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape anthropization drives composition and diversity of butterfly communities at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bongibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des écosystèmes suite à une suppression de barrages : approche fonctionnelle des interactions entre zones aquatique et riveraine. Projet final du projet RestaurE :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vrchovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rennes 1; Rennes 2; INRAE; Institut agro Rennes Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités final du projet Séripage - année 2018 : Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Agro - Agrocampus Ouest Rennes; Université Rennes 2; INRAE. 2019, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités du projet Séripage année 2017 : Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Castay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine-Normandie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604715v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2016, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » [Programme Sélune. Rapport d'étape année 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'eau Seine-Normandie. 2015, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'analyse spatiale de données écologiques pour optimiser la restauration et la gestion de cours d'eau à salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muller, I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation macrophytique des cours d'eau régulés. Impacts des aménagements hydro-électriques dans le Massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gomes Marques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Isabel Rodrigues Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Corcobado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13517" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.02" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arsenio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maria Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe S. Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel N. Bugalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3514" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Regnery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Regnery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollitrault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delisle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2349-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.933362" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Carreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2012.00868.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQ2HRTL2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0497-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peltre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0175-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3038QP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0156-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F26C3ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguiar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0155-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VRPZQ23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pingray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Aguiar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ferreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alburquerque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Feirreira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albuquerque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4454-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67GGX1R9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4460-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKMZWS9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.718" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD94DB2FFE22705F4619C24BAB5885580962A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2001043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Castay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Zermeno Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02414793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pronost" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Oury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prampart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735174v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02476053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Waymel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440655v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alignan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawtschuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04497779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453575v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770404v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779362v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bely" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gayrard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02417690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419456v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Gallois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazoyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419138v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734941v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Prosnot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdenet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoudi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peireira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842455v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fortel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jailloux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mardin&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bongibault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pasco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller, I." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840998v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3535" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.02" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arsenio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maria Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe S. Dias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel N. Bugalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795628v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Regnery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marthe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Regnery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollitrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delisle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2349-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.933362" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Carreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2012.00868.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQ2HRTL2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0497-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peltre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0175-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3038QP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0156-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F26C3ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguiar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferreira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0155-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VRPZQ23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pingray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Aguiar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ferreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alburquerque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Feirreira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albuquerque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4454-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67GGX1R9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4460-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKMZWS9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.718" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD94DB2FFE22705F4619C24BAB5885580962A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2001043" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Castay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Zermeno Rodriguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785583v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prampart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02414793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pronost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Oury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02476053v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735195v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Waymel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#252;ller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alignan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawtschuk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04497779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453721v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759365v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580675v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734941v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Prosnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419388v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bely" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gayrard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02417690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419456v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Gallois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazoyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907783v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908136v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdenet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoudi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908131v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peireira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842455v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fortel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jailloux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mardin&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978010v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bongibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pasco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373935v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller, I." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840998v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>