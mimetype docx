--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -452,313 +452,313 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 'Town meeting' et la 'double absence' des classes populaires : investissements du gouvernement municipal et hiérarchisations des engagements dans une petite ville du Vermont</w:t>
+                <w:t xml:space="preserve">Penser la production des distances au politique. Une entrée par l’analyse des relations entre le pouvoir local et les classes populaires en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022/1 (137), pp.97-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.137.0097⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Pouvoir local et classes populaires en milieu rural, 2022/1 (137), pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.137.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03900666v1</w:t>
+                <w:t xml:space="preserve">hal-03855122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la production des distances au politique. Une entrée par l’analyse des relations entre le pouvoir local et les classes populaires en milieu rural</w:t>
+                <w:t xml:space="preserve">Thinking about the production of distance from politics, approached through analysis of relations between local power and the working classes in rural settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maeva Durand</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Pouvoir local et classes populaires en milieu rural, 2022/1 (137), pp.9-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.137.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 137, pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.137.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855122v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking about the production of distance from politics, approached through analysis of relations between local power and the working classes in rural settings</w:t>
+                <w:t xml:space="preserve">Le 'Town meeting' et la 'double absence' des classes populaires : investissements du gouvernement municipal et hiérarchisations des engagements dans une petite ville du Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 137, pp.9-25. </w:t>
+              <w:t xml:space="preserve">, 2022, 2022/1 (137), pp.97-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.137.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.137.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297841v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03900666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural France in Revolt</w:t>
               </w:r>
@@ -1438,51 +1438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir local et classes populaires en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1940,212 +1940,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04988063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir l'espace social à une échelle locale</w:t>
+                <w:t xml:space="preserve">Un peu plus que des effets de lieu : espaces interactionnels, socialisations individuelles et productions des positions sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruneau, Ivan; Laferté, Gilles; Mischi, Julian; Renahy, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions EHESS, pp.9-25, 2018, En temps &amp; lieux, 978-2-7132-2764-6</w:t>
+              <w:t xml:space="preserve">, Éditions EHESS, pp.231-258, 2018, En temps &amp; lieux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941283v1</w:t>
+                <w:t xml:space="preserve">halshs-01984549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un peu plus que des effets de lieu : espaces interactionnels, socialisations individuelles et productions des positions sociales</w:t>
+                <w:t xml:space="preserve">Saisir l'espace social à une échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruneau, Ivan; Laferté, Gilles; Mischi, Julian; Renahy, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions EHESS, pp.231-258, 2018, En temps &amp; lieux</w:t>
+              <w:t xml:space="preserve">, Éditions EHESS, pp.9-25, 2018, En temps &amp; lieux, 978-2-7132-2764-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01984549v1</w:t>
+                <w:t xml:space="preserve">hal-01941283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace politique local et petites bourgeoisies rurales</w:t>
               </w:r>
@@ -2548,164 +2548,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rapports de classes qui ne se construisent pas qu'au travail</w:t>
+                <w:t xml:space="preserve">[Tribune] - Les 'gilets jaunes' veulent rompre avec le sentiment de dépossession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02097572v1</w:t>
+                <w:t xml:space="preserve">halshs-01984574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] - Les 'gilets jaunes' veulent rompre avec le sentiment de dépossession</w:t>
+                <w:t xml:space="preserve">Des rapports de classes qui ne se construisent pas qu'au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01984574v1</w:t>
+                <w:t xml:space="preserve">halshs-02097572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3117,51 +3117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3998" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/au-pays-de-bernie-sanders" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/mondes-ruraux-et-classes-sociales/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0097" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4320" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-mondes-ruraux/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia M. Duncan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rogers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rockhill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3998" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/au-pays-de-bernie-sanders" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/mondes-ruraux-et-classes-sociales/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4320" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-mondes-ruraux/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia M. Duncan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rogers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.137.0079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rockhill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>