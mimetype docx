--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iván López Cabello </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV (français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-lopez-cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0596-2749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082954321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iván LÓPEZ CABELLO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Civilisation de l'Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne OccidentaleUFR Lettres et Sciences humaines20, rue Duquesne - CS9383729238 Brest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02 98 01 68 64</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan.lopezcabello@univ-brest.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat européen en Langues et littératures romanes : espagnol, à l’université Paris Nanterre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat européen en Histoire, à l’université de Cadix, Espagne.Cotutelle internationale de thèse sous la direction de M. les Professeurs Marie-Claude Chaput et Julio Pérez Serrano, soutenue à Nanterre devant un jury présidé par M. Miguel A. Olmos (mention très honorable avec félicitations du jury à l’unanimité) : José Bergamín, une voix républicaine et dissidente dans l'Espagne de la Transition.2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'Études approfondies en Études ibériques et ibéro-américaines : espagnol (grade de master), à l'université Paris X-Nanterre, sous la direction de Mme. le Professeur Marie-Claude Chaput, soutenue à Nanterre, mention très bien : Conversaciones con un fantasma. Un acercamiento a las peregrinas andanzas de José Bergamín.1995</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certificado de Aptitud Pedagógica (certificat espagnol d’aptitude au professorat de l’enseignement du second degré), à l’université Complutense de Madrid.1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licenciatura (diplôme espagnol Bac+5) en Histoire et géographie : histoire contemporaine, à l’université Complutense de Madrid.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014/2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en langue et civilisations hispaniques à l’université de Bretagne Occidentale, UFR de Lettres et Sciences humaines (temps complet).2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capes externe (espagnol)2013/2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche à l'université Paris VIII Vincennes-Saint-Denis, UFR de Langues et cultures étrangères (temps complet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNU section 14, n° de qualification : 132142413332006/2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche à l'université Paris X-Nanterre, UFR de Langues (temps partiel)2002/2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecteur de langue étrangère à l'université Paris X-Nanterre, UFR de Langues (temps complet).2001/2002</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole à l’Institut universitaire de formation des maîtres, académie de Créteil (temps complet)Intervenant extérieur de langue espagnole à l’école élémentaire, 39 rue Aqueduc, académie de Paris (temps partiel)2000/2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole aux lycées Charles de Gaulle et Olympes de Gouges, académie de Créteil (temps complet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, Executive Language Services, Paris (temps partiel)1997/1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste à la bibliothèque publique de Palomares del Río, Séville, Espagne (temps complet, service national)1996/1997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, London School of Modern Languages, Prague, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, Etcétera & Co, Prague, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole, lycée privé Cestovniho Ruchu, Podêbrady, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉQUIPES DE RATTACHEMENT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Équipe d’accueil Héritages et constructions dans le texte et l’image, EA 4249, Université de Bretagne Occidentale. Membre titulaire depuis 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Équipe d’accueil Études romanes, EA 369, Université Paris Nanterre. Doctorant 2003/2012. Membre associé depuis 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grupo de Estudios de Historia Actual, HUM 315, Université de Cadix (Espagne). Doctorant 2005/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrages ou de revues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- Dreyfus-Armand, Geneviève, López Cabello, Iván, coord. Le travail forcé des Républicains espagnols pendant la Seconde Guerre mondiale. Paris : Riveneuve, col. Riveneuve Continents, nos 36-37 / Exils et migrations ibériques aux XXe et XXIe siècles, nos 15-16, 2024. ISBN : 978 -2-36013-704-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- Arrué, Michèle, López Cabello, Iván, ed., « Le non-dit dans le monde hispanique et latino-américain ». Pandora. Revue d’études hispaniques, nº 13, 2016, 155 p. Université Paris VIII Vincennes-Saint-Denis. ISSN : 2108 - 7210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, dir.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires de Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016, 348 p. ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván, Roullière, Yves, dir., José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp, Nanterre: Université Paris Ouest Nanterre La Défense, col. Regards, nº 16, 2011, 263 p. ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles de revue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Cartas desde los &amp;quot;campos de dispersión&amp;quot;: epistolario entre Max Aub y José Bergamín (1953-1966) ». El Correo de Euclides. Anuario científico de la Fundación Max Aub, n° 18, 2024. ISSN : 1887-0023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « &amp;quot;Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamín ». Historia Actual Online, nº 42, 2017. (pp. 113-127). ISSN : 1696-2060 (réédition).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Límites de la libertad de expresión en la prensa. Un caso paradigmático de censura en la España de la Transición ». Pandora. Revue d’études hispaniques. nº 13, 2016 (pp. 71-83). ISSN : 2108-7210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Cante flamenco : une introduction à la poésie orale andalouse ». Crisol. nº 8, 2005. (pp. 43-56). Université Paris X-Nanterre. ISSN : 0764-7611.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « La silenciada resistencia de José Bergamín ». Revista de Historia Actual, nº 2, 2004 (pp. 49-58). ISSN : 1697-3305.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations dans des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">23- López Cabello, Iván. « José Bergamín, París y las tormentas del 68 ». Otero Carvajal, Luis Enrique, Pérez Martínez, José Emilio, ed., Escribiendo historia hoy: cuestiones de historiografía, historia de las mujeres e historia cultural, Madrid : Ediciones Complutense, Colección Miscelánea (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22- López Cabello, Iván. « De una España peregrina a un peregrino en España: exilios y retornos de José Bergamín ». Naharro Calderón, José María, ed. Diásporas y Fronteras, Llanes 2001-2022, Llanes : Asociación para el Estudio de los Exilios y Migraciones Ibéricos Contemporáneos / Ayuntamiento de Llanes (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21- López Cabello, Iván. « Monarquías, ¿para qué? José Bergamín por una tercera república española ». Pérez Serrano, Julio, Malditos rojos. Disidencias políticas y culturales en la Transición española, Granada : Comares (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20- Dreyfus-Armand, Geneviève, López Cabello, Iván,. « Introduction ». Dreyfus-Armand, Geneviève, López Cabello, Iván, coord.. Le travail forcé des Républicains espagnols pendant la Seconde Guerre mondiale. Paris : Riveneuve, col. Riveneuve Continents, nos 36-37 / Exils et migrations ibériques aux XXe et XXIe siècles, nos 15-16, 2024, p. 7-10. ISBN : 978 -2-36013-704-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">19- López Cabello, Iván. « ‘My world is not of this kingdom’: José Bergamín’s Republican and dissenting voice during the Spanish Transition ». Omlor, Daniela, Tasis Moratinos, Eduardo, ed., Figures of Exile. Oxford : Peter Lang, coll. Romance Literatures & Cultures, series Iberian and Latin American Studies: The Arts, Literature, and Identity, vol. 9, 2022, p. 217-231. ISBN 9781800796157 (paperback) ; ISBN 9781800796164 (ebook) ; ISBN 9781800796171 (epub). Trad. Daniela Omlor.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">18- López Cabello, Iván. « “Si mi voz muriera en tierra”. Poesía de exilio en los cantes de Morente ». Ordóñez Eslava, Pedro, ed.. Estamos vivos de milagro. Morente, 10 años después. Granada : Universidad de Sevilla, Universidad de Granada, colección Patrimonio musical, 2022, p. 77-96. ISBN Editorial Universidad de Granada: 978-84-338-6701-8. ISBN Editorial Universidad de Sevilla: 978-84-472-3080-8. En collaboration avec Fátima Rodríguez.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">17- López Cabello, Iván, Rodríguez, Fátima. « De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior ». López García, José-Ramón, Aznar Soler, Manuel, Rodríguez, Juan, Lázaro, Esther, ed.. Puentes de diálogo entre el exilio republicano de 1939 y el interior. Séville : Renacimiento, Biblioteca del Exilio, Col. Anejos, 2021. (pp. 655-667). ISBN 9788418818820.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16- López Cabello, Iván. « Cartas desde el exilio de José Bergamín a Rafael Alberti ». Idmhand, Fatiha, Casacuberta Rocarols, Margarida, Aznar Soler, Manuel, Demasi, Carlos, ed.. Lugares y figuras del exilio republicano del 39. Los intelectuales “satélites” y sus redes transnacionales. Berlin, Bern, Bruxelles, New York, Oxford, Warszawa, Wien : Peter Lang, col. Trans-Atlántico, 2020. (pp. 191-203), ISBN : 978-2-8076-0554-1. DOI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3726/b16698</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15- López Cabello, Iván. « José Bergamín, la confusión reinante y el último peregrinaje ». Sarría Buil, Aránzazu, ed.. Retornos del exilio republicano español. Dilemas, experiencias y legados. Madrid : Ministerio de Justicia, 2019. (pp. 235-257). ISBN : 978-84-7787-499-7.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">14- López Cabello, Iván. « José Bergamín y los intelectuales en la Transición ». Carandell, Zoraida, Pérez Serrano, Julio, Pujol Berché, Mercè, Taillot, Allison, coord.. La construcción de la democracia en España (1868-2014). Espacios, representaciones, agentes y proyectos. Nanterre : Presses universitaires de Paris Nanterre, 2019 (pp. 387-400). ISBN-10 : 284016339X / ISBN-13 : 9782840163398. Web </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://books.openedition.org/pupo/11408</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13- López Cabello, Iván. « La luz de esta memoria: José Bergamín y el fomento de la memoria republicana en la España de la Transición ». Dubosquet Lairys, Françoise, Valcárcel, Carmen, ed.. Memoria(s) en transición: voces y miradas sobre la Transición española. Madrid : Visor Libros, 2018 (pp. 189-‌204). ISBN : 9788498952056.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12- López Cabello, Iván. « José Bergamín, un romántico revolucionario en la España de la Transición ». Fundación Salvador Seguí-Madrid, coord.. Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales. Madrid : FSS Ediciones, 2018. (pp. 371-383). ISBN: 978-84-87218-23-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11- López Cabello, Iván. « La colaboración periodística de José Bergamín en Sábado Gráfico ». Ait Bachir, Nadia, Dubosquet Lairys, Françoise, Ludec, Nathalie, Sarría Buil, Aránzazu, coord.. Intelectuales y medios de comunicación en los espacios hispanófono y lusófono (siglos XIX-XXI) : Homenaje a Marie-Claude Chaput, Rennes : PILAR - Université Rennes, 2017 (pp. 171-188). ISBN : 978-2-9542554-4-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10- López Cabello, Iván. « “Mi mundo no es de este reino”: la voz republicana y disidente de José Bergamín en la España de la Transición ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine nº 1, 2016 (pp. 243-258). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9- López Cabello, Iván. « Tras las huellas de la voz de José Bergamín », Olmos, Miguel A., ed.. Traces et projections de la voix. Douze études. Rouen : Presses universitaires de Rouen et du Havre, col. Cahiers de l’ERIAC, nº 8, 2015 (pp. 137-147). ISBN : 979-10-240-0380-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- López Cabello, Iván. « Del humorismo y la ironía como armas de combate en los artículos periodísticos de José Bergamín en la Transición ». Bottin, Béatrice, Buron-Brun, Bénédicte de, ed.. El humor y la ironía como armas de combate. Literatura y medios de comunicación en España 1960-2014. Séville : Renacimiento, 2015 (pp. 435-446). ISBN : 978-84-16246-30-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- López Cabello, Iván. « La fe republicana de José Bergamín frente al espíritu de la Transición ». Chaput, Marie-Claude, Pérez Serrano, Julio, ed.. La Transición española. Nuevos enfoques para un viejo debate. Madrid : Biblioteca Nueva, 2015 (pp. 211-224. ISBN : 978-84-16170-10-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- López Cabello, Iván. « Alberti y Bergamín: dos voces antagónicas del exilio republicano de 1939 ante la España de la Transición ». Aznar Soler, Manuel, López García, José Ramón, Montiel Rayo, Francisca, Rodríguez, Juan, ed., El exilio republicano de 1939. Viajes y retornos. Séville: Renacimiento, col. Biblioteca del Exilio, Anejos, n° 22, 2014 (pp. 638-647). ISBN : 978-84-84725-46-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Coplas, canciones y sonetos para antes de unas elecciones. La sátira política en verso de José Bergamín en la primavera de 1977 ». Navarrete Navarrete, María Teresa, Soler Gallo, Miguel, ed.. Ay, ¡qué triste es toda la humanidad! Literatura, cultura y sociedad española contemporánea. Rome : Aracne Editrice, 2013 (pp. 193-202). ISBN : 978-88-548-5981-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « Conversaciones con Tomás Segovia en torno a José Bergamín ». Aznar Soler, Manuel, López García, José Ramón, ed.. El exilio republicano de 1939 y la segunda generación. Séville : Renacimiento, 2011 (pp. 745-754). ISBN : 978-84-8472-666-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Les entretiens du second exil de José Bergamín ». López Cabello, Iván, Roullière, Yves, ed., José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 83-105). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Las confidencias de un fantasma recogidas por André Camp ». Bonilla Cerezo, Rafael, ed. José Bergamín. El laberinto de la palabra, Cordoue : Diputación de Córdoba, 2009 (pp. 235-262). ISBN : 978-84-8154-272-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Douze entretiens avec un fantôme: resistencias y exilios de José Bergamín ». Chaput, Marie-Claude, Sicot, Bernard, ed., Résistances et exils. Nanterre : Université Paris X-Nanterre, col. Regards, 2006. (pp. 141-154). ISBN : 2-85901-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications avec actes dans des colloques ou des congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « &amp;quot;Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamín ». Molinero, Carme, Tébar, Javier, ed.. VIII Encuentro Internacional de Investigadores del Franquismo, Barcelona : Universitat Autònoma de Barcelona, 2013. CD. ISBN : 978-84-695-8654-9.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Consideraciones sobre París como etapa en los exilios de José Bergamín ». Civil, Pierre, Crémoux, Françoise, ed.. Actas del XVI Congreso de la Asociación Internacional de Hispanistas. Nuevos caminos del hispanismo… París, del 9 al 13 de julio de 2007. Madrid / Frankfurt am Main: Iberoamericana / Vervuert, 2010. CD. ISBN : 978-84-8489-539-8, 978-3-86527-578-3.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Bien muerto está. José Bergamín ante la muerte del General Franco ». Quirosa-Cheyrouze Muñoz, Rafael. ed.. Los inicios del proceso de democratización. Almería: Universidad de Almería, 2005. CD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction d’article</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Chenu, Roselyne. « El segundo exilio de José Bergamín ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 229-242). Traduction en espagnol, en collaboration avec Zoraida Carandell.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Bergamín, José. « Tiembla el misterio. Picasso furioso ». Robles Tardío, Rocío, ed.. Picasso y sus críticos I. La Recepción del Guernica, 1937-1947. Barcelona: Ediciones de la Central, Museo Nacional de Arte Contemporáneo Reina Sofía, Museo Picasso de Barcelona, 2011 (pp. 63-68). ISBN : 978-84-938142-8-1. Traduction en espagnol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription d’entretiens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Camp, André. « Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 149-235). ISBN : 978-2-85901-047-8. Transcription en français en collaboration avec Yves Roullière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres productions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des journaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Un martes 14 de abril ». La Voz de Cádiz Digital, 2006. Web </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lavozdigital.es/cadiz/pg060420/prensa/noticias/Opinion/200604/20/CAD-OPI-074.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus dans des revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Wallerstein, Immanuel, Las incertidumbres del saber. Barcelona, Gedisa, 2005, 180 p. ». Historia Actual Online, nº 23, 2010 (pp. 228-230). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « Fernando Larraz, El monopolio de la palabra. El exilio intelectual en la España franquista, Madrid: Biblioteca Nueva (colección Ensayo, nº 36), 2009, 335 p. ». Historia Actual Online, nº 22, 2010. (pp. 236-238). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Marie-Claude Chaput éd., De l'anarchisme aux courants alternatifs (XIX-XXIè siècles), collection Regards, nº 9, Université Paris X-Nanterre, 2007 ». Historia Actual Online, nº 14, 2007 (pp. 199-201). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Jean-François Soulet éd., « Pratiques de l'histoire immédiate », Cahiers d'histoire immédiate, nº 29, 2006 ». Historia Actual Online, nº 9, 2006. (pp. 234-236). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « José Bergamín, Obra esencial, Nigel Dennis éd., Madrid, Turner, 2005 ». Revista de Historia Actual, nº 3, 2005. ISSN : 1697-3305.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa. « In memoriam. Nigel Dennis ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa. ed., José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 9-16). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Un silencio por Bergamín. Homenaje a un fantasma en el XXX aniversario de su muerte (1983-2013) ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política, Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (p. 277). ISBN : 978-2-84016-236-0. En collaboration avec Max Hidalgo Nácher et Teresa Santa María Fernández.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván « Silencio hondo », in Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política, Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 317-318). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván, Roullière, Yves. « José Bergamín et la France ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre: Université Paris Ouest Nanterre La Défense, 2011, p. 11-12. ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván, Roullière, Yves. « Bibliographie de José Bergamín en français ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre: Université Paris Ouest Nanterre La Défense, 2011 (pp. 237-258). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Documents sonores et audiovisuels français de José Bergamín ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 259-262). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Las ideas liebres. Cuaderno de investigación bergaminiana, plateforme Hypothèses, OpenEdition. Web </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://josebergamin.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> . Éditeur du cahier de recherche depuis 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « Républicain.e.s espagnol.e.s exilé.e.s pendant la Seconde Guerre mondiale : travail forcé et résistances. Rotspanier, 80 ans après », direction du colloque international organisé à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249) de l’université de Bretagne Occidentale et l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE29), en collaboration avec l’université Rovira i Virgili (projet Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme, programme Europe pour les Citoyens, Commission Européenne) et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix (Universités des Mers - SEA-EU), 2022-03-17/19.</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026/iii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « La Retirada et l’exil républicain espagnol en Bretagne, 80 ans après (1939-2019). Histoire, mémoire, création », direction du IIe colloque international organisé à Brest par les laboratoires Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249), le Centre de Recherche Bretonne et Celtique (CRBC, EA 4451/UMS 3554) et le Département d’Espagnol de l’université de Bretagne Occidentale, en collaboration avec le Grupo de Estudios del Exilio Literario (GEXEL, CEFID) de l’université Autònoma de Barcelone et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix, en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2019-04-01/04.</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « L’exil espagnol en Bretagne. 80 anniversaire de l’arrivée des premiers réfugiés (1937-2017) », direction du colloque international organisé à Brest par les laboratoires Héritages et Construction dans le Texte et l’Image (HCTI, EA 4249), Laboratoire d’Études et de Recherche en Sociologie (LABERS, EA 3149) et le Centre de Recherche Bretonne et Celtique (CRBC, EA 4451/UMS 3554) de l’université de Bretagne Occidentale, en collaboration avec le Grupo de Estudios del Exilio Literario (GEXEL, CEFID) de l’université Autònoma de Barcelone et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix, en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2017-04-03/05.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Bergamín: entre literatura y política », co-direction du colloque international organisé à Bellaterra (Barcelone, Espagne) par le Grupo de Estudios del Exilio Literario de l’université Autònoma de Barcelone, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), 2013-04-12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de journées d’études ou séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11- « Guitarra flamenca : une introduction par Rafael Lloyds Iglesias », conférence-spectacle organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale dans le cadre du 20e anniversaire du Pôle d'Études Ibériques de l'académie de Rennes, 23 février 2024. Projet Fac Amie des Arts, UFR Lettres et Sciences humaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10- « Littérature et mémoire : nouvelles recherches autour de l’œuvre d’Alfons Cervera », direction de la journée d'étude organisée à Brest par le laboratoire Héritage et Création dans le Texte et l’Image (HCTI, EA 4249), en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 23 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9- « Le Flamenco : une introduction », conférence-spectacle et journée d’immersion lycée/université organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale, 3 mars 2023. (projet Fac Amie des Arts, UFR Lettres et Sciences humaines).</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/conference-spectacle-le-flamenco-une-introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- « Le poids des héros », conférence de David Sala organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, UR 4249), 2022-09-16.</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/conference-de-david-sala-sur-son-album-le-poids-des-heros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- « La guerre d’Espagne et l’exil dans la bande dessinée », direction de la demi journée d'étude organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, UR 4249), 2021-12-03.</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-et-l-exil-dans-la-bande-dessinee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « Max Aub », journée d’immersion lycée/université organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale le 3 décembre 2019. Projet Fac Amie des Arts, UFR Lettres et Sciences humaines. Conférence Gérard Malgat.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/max-aub-ou-les-crimes-d-ecriture-d-un-indesirable-exemplaire-conference-de-gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « Mémoire de l’exil : de la Galice à la Bretagne », direction de la demi journée d'étude organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249), en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2017-10-25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « Herbes : d’une modernité à l’autre », co-direction du séminaire organisé à Brest par le laboratoire Héritages et constructions dans le texte et l’image de l’université de Bretagne Occidentale (EA 4249). Modérateur de la première séance, 2016-03-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « L'exil républicain de 1939 en France : intellectuels/théâtre », direction de la demi journée d'étude organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), 2010-06-11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « José Bergamín et la France », co-direction de la journée d'étude co-organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2008-05-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « La resistencia de los cristianos de izquierda a la dictadura franquista », co-direction de la journée d'étude co-organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2007-03-23.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités scientifiques de colloques ou de congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « « Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : Dissonances, fissures et marges », membre du comité scientifique et d’organisation du colloque international organisé à Brest par Héritage et construction dans le texte et l’image (UR 4246) de l’université de Bretagne Occidentale, en collaboration avec l’Équipe de Recherche sur le Littératures, les Imaginaires et les Sociétés (UR 4254) de l’université de Caen et l’Institut des Amériques (IDA B), 2022-11-24/25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « Revenir sur le retour : L’expérience de l’exil républicain dans les cultures politiques de l’Espagne contemporaine », membre du comité scientifique du colloque international organisé à Bordeaux par Amériber de l’université Bordeaux Montaigne, en collaboration avec Héritage et construction dans le texte et l’image (EA 4246) de l’université de Bretagne Occidentale, le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2018-10-25/26.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « La Transition espagnole : nouvelles approches », membre du comité d'organisation du colloque international organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2011-05-27/28.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « Nuestro Patrimonio Común: Las fronteras de 1989 y la crisis del paradigma revolucionario », membre du comité d'organisation du XI séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « La lucha por la democracia en España », 2009-11-09/11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « Nuestro Patrimonio Común: 1968-2008 ¿Cuarenta años que cambiaron el mundo? », membre du comité d'organisation du VIII séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « Movimientos socio-políticos: historia y memoria », 2008-11-04/07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Nuestro Patrimonio Común: Del anarquismo a los nuevos movimientos alternativos », secrétaire du comité d'organisation du VII séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « Las Éditions Ruedo ibérico », 2007-11-05/09.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche collaboratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2026 Direction du programme de recherche « Exils et migrations : histoire, mémoire, représentations », HCTI – EA 4249, Université de Bretagne Occidentale.</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nouveau.univ-brest.fr/hcti/fr/page/5-exils-et-migrations-histoires-memoires-representations</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021/ Membre du programme national de recherche « Maoísmo(s) en la Península Ibérica: historia, memoria y culturas políticas. Un estudio comparado ». Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología (Espagne). Responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Responsable du partenariat de l’université de Bretagne Occidentale dans le cadre du projet « Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme », programme Europe pour les Citoyens, Commission Européenne, identification : 618437-CITIZ-1-2020-1-ES-CITIZ-REMEM.</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ec.europa.eu/programmes/europe-for-citizens/projects/efc-project-details-page/?nodeRef=workspace://SpacesStore/d980b5ac-1bc6-4db7-b6dd-21a971379eea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 Porteur du projet de recherche « History, remembrance and disremembrance in maritime Europe », SEA-EU Search, Université de Bretagne Occidentale (HCTI - EA 4249), Universidad de Cádiz (GEHA - HUM315).</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-brest.fr/digitalAssets/97/97024_AAP-2020-21_Sea-EUsearch_listeRetenu.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Codirection du programme de recherche « La guerre d’Espagne, l’exil, la Bretagne : histoire, mémoire, représentations », HCTI – EA 4249, Université de Bretagne Occidentale.</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nouveau.univ-brest.fr/hcti/fr/page/la-guerre-despagne-lexil-la-bretagne-histoire-memoire-representations</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018/2021 Membre du programme national de recherche « La historia de la literatura española y el exilio republicano de 1939: final » (FFI2017-84768-R). Programa Estatal de Investigación, Desarrollo e Innovación Orientada a los Retos de la Sociedad, Ministerio de Ciencia, Innovación y Universidades (Espagne). Responsables : Manuel Aznar Soler y José Ramón López García, Universitat Autònoma de Barcelona.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017/2021 Membre du programme national de recherche « Del antifranquismo a la marginalidad: disidencias políticas y culturales en la Transición española a la democracia » (HAR2016-79134-R). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología (Espagne). Responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007/2009 Membre du programme national de recherche « De los movimientos libertarios a las corrientes alternativas » (HUM2007-30094-E/HIST). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006/2010 Membre du programme national de recherche « El largo camino a la democracia: cambio económico, movimientos sociales y construcción identitaria en la España meridional (1959-1979) » (HUM2006-14138-C06). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006/2009 Membre du programme national de recherche « Los movimientos sociales y su aportación al proceso democrático en la Andalucía Occidental (1959-1979) » (HUM2006-14138-Co6-01). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités éditoriaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- Exils et migrations ibériques, n° 11 (2020), Centre d’études et de recherche sur les migrations ibériques (CERMI). Membre du comité scientifique de la revue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Sansueña. Revista de estudios sobre el exilio republicano de 1939, n° 1 (12/2019), Séville : Renacimiento, col. Revista Sansueña, ISBN : 9788417950477. Membre du conseil de rédaction de la revue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Puentes de crítica literaria y cultural, n° 1 (01/2014), n° 2 (05/2014), n° 3 (09/2014), Barcelone-Buenos Aires-Madrid, ISSN : 4656-2045. Membre du conseil de rédaction de la revue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022/03, Brest (Faculté de Lettres Victor Segalen, université de Bretagne Occidentale) « Rotspanier. Les travailleurs forcés espagnols durant la Seconde Guerre mondiale. Victimes oubliées du nazisme », projet Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme, programme Europe pour les Citoyens, Commission Européenne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-03-19 / 2015-04-09, Brest (Faculté de Lettres Victor Segalen, université de Bretagne Occidentale) « Les belles tours-belvédères de Cadix. Un regard photographique d’Emmanuelle Bastien », organisée par le Département d'espagnol et la Bibliothèque universitaire de Lettres et Sciences humaines de l’université de Bretagne Occidentale, en collaboration avec Brest-Jumelages, Torre Tavira et Tiri Ti Tran (porteur de projet, commémoration des 20 ans de la Faculté de Lettres Victor Segalen).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences données à l’invitation du comité d’organisation de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « La España peregrina de José Bergamín », dans le 5e séminaire « Los exilios del 39. Memorias contra el olvido », dans les cours d’été de l’université de Cadix (San Roque), 2019-08-22.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín », dans les cours d’été « La Guerra Civil y el exilio: 70 años después », organisé à Llanes (Espagne) par l’université de Alcalá, 2009-08-20.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications orales sans actes dans des colloques ou des congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- « José Bergamín y las tormentas del 68 (2) », dans le 10e colloque La Transición española « España, Europa y el 68, 50 años después », organisé à Paris par le Collège d’Espagne, la Asociación de Historia Actual et les universités de Nanterre, Cadix, Paris 8, Paris Est-Créteil Val de Marne et UNED, 2018-06-08.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- « Cartas desde el exilio de José Bergamín a Rafael Alberti » dans la journée d’études « El siglo XX en primera persona: los egodocumentos y la Historia contemporánea española », organisée à Paris par le laboratoire d’Études Romanes EA 4385 de l’université Paris 8 Vincennes - St-Denis et le Collège d’Espagne à Paris, 2015-04-18.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « Límites de la libertad de expresión en la prensa: un caso paradigmático de censura en la Transición », dans la 5e rencontre « La Transición española : nuevos enfoques. Del parlamento de papel a la libertad de prensa », organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix et le Collège d’Espagne à Paris, 2013-05-29.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « La sátira política en verso de José Bergamín ante las elecciones generales de 1977 », dans la 4e rencontre « La Transition espagnole : nouvelles approches », organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix et le Collège d’Espagne à Paris, 2012-06-11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « La reconciliación bajo silencio. Consideraciones sobre la Transición a la democracia en España », dans la 2e demi-journée d’étude sur « L’Espagne et le défi de la modernisation : la Transition » organisée à Boulogne-sur-Mer par le Master Métiers de l’enseignement en espagnol de l’université du Littoral Côte D’Opale, le Grupo de Estudios de Historia Actual de l'université de Cadix et la Asociación de Historia Actual, 2011-03-09.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « José Bergamín y las tormentas del 68 (1) », dans le VIIIe séminaire international « Nuestro Patrimonio Común: 1968-2008 ¿Cuarenta años que cambiaron el mundo? », organisé à Cadix (Espagne) par le Grupo de Estudios de Historia Actual de l'université de Cadix, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, 2008-11-07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « La “entereza” de Miguel de Unamuno et de José Bergamín », dans la journée d'étude « Unamuno et Bergamín : un lien à explorer », organisée à Le Mans par le Groupe de Recherche Inter-langues de l'université du Maine, 2007-10-25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Los exilios de Bergamín en París », dans le séminaire du Groupe de recherche Résistances et exils de l’université Paris X-Nanterre, 2004-05-28.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de thèse de doctorat de Vanessa Auroy, « Une autre narration de la Guerre civile et du Franquisme ou comment et pourquoi la fiction s'empare de la matière historique », dans le cadre de Arts, lettres et langues, en partenariat avec 6 - 3LAM Langues, Littérature, Linguistiques des Universités d'Angers et du Maine. 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER Langues et littératures romanes, profil Littérature espagnole classique et contemporaine, rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2023 (Référence UBO 1400PR1015, UAI 0290346U). 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste MCF Civilisation de l'Espagne contemporaine et traduction rattaché à l’UFR Langues et Cultures Étrangères de l’université Paris Nanterre pour la rentrée 2023 (Référence GALAXIE : 4807). 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Alberto Martín Torres, « La producción del paradigma de la transición democrática: de memoria política a identidad colectiva (1975-2018) », Doctorado en Artes y Humanidades, université de Cadix. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission ad-hoc pour le poste PRCE/PRAG en espagnol rattaché au Pôle Langues de l’université de Bretagne Occidentale pour la rentrée 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Ernesto Manuel Díaz Macías, « Un legado poliédrico: el pensamiento marxista sobre la democracia », Doctorado en Artes y Humanidades, université de Cadix.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury et rapport externe de thèse de doctorat international de Yasmina Yousfi : La labor teatral de Josefina Plá: una escritora en la frontera, Universitat Autònoma de Barcelona (Espagne), département de philologie espagnole. 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport externe thèse de doctorat de Javier Contreras Becerra : Movimiento vecinal y movimiento andalucista. Construcción de la ciudadanía y aprendizaje democrático en Andalucía (1963-1987), Universidad de Granada (Espagne), département d’histoire contemporaine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Francisco Javier Torres Barranco, « De los Curas- Obreros a los Obreros-Curas: El sacerdote en el trabajo en la Diócesis de Cádiz, 1966- 1979 », Doctorado en Artes y Humanidades, université de Cadix. 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour la Commission d’aide à la publication de Paris Nanterre Epistolâtries : mutations contemporaines et nouvelles approches d’étude de la lettre / Epistolatrías : mutaciones contemporáneas y nuevos enfoques de estudio de la carta. Sous la direction de Marta López Izquierdo et Allison Taillot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : Dissonances, fissures et marges », colloque international organisé à Brest par Héritage et construction dans le texte et l’image (UR 4246) de l’université de Bretagne Occidentale, en collaboration avec l’Équipe de Recherche sur le Littératures, les Imaginaires et les Sociétés (UR 4254) de l’université de Caen et l’Institut des Amériques (IDA B). Modérateur de la séance « Art et Exil républicain espagnol de 1939 : des Amériques à l’Europe » 2022-11-24/25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentations du livre José Bergamín: entre literatura y política (Nanterre : Presses universitaires de Paris Ouest, 2016) à l’université de Cadix (6 avril 2016), à l’université Autònoma de Barcelone (14 avril 2016), à la Bibliothèque national de l’Uruguay (24 octobre), à l’université Catholique de l’Uruguay (28 octobre 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Intellectuels et Médias dans les Espaces Hispanophones et Lusophones (XIXe-XXIe siècles). Hommage à Marie-Claude Chaput » organisée par l’Équipe de recherches Interlangues « Mémoires, identités, territoires » de l’université Rennes 2 (ERIMIT, EA 4327) et l’association Presse imprimés, lectures dans l’aire romane (PILAR). Modérateur de la table 5 « Intellectuel.le.s et débat public », 2016-10-01.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« El exilio republicano de 1939. Viajes y retornos », participation dans le V congrès international organisé à Bellaterra (Barcelone, Espagne) par le GEXEL de l’université Autònoma de Barcelone. Modérateur de la séance « Segunda Generación », 2013-11-27/29.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention dans une table ronde autour de José Bergamín, séminaire international de la Diputación de Córdoba organisé à Cordoue (Espagne) du 21 au 23 février 2007 « José Bergamín: el laberinto de la palabra », 2007-02-21.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques et Bergamasques: reportaje sobre un esqueleto llamado José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del monográfico &amp;quot;José Bergamín y las artes mágicas del vuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis, Nigel, José Bergamín. Teoría y práctica del exilio, Valencina de la Concepción (Sevilla), Editorial Renacimiento, 2023, 329 págs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Hispanismo Filosófico. Historia del pensamiento iberoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde los &amp;quot;campos de dispersión&amp;quot;: epistolario entre Max Aub y José Bergamín (1953-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Correo de Euclides. Anuario científico de la Fundación Max Aub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18, pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dreyfus-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils et migrations ibériques aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, 16, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/emi.015.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.113-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Límites de la libertad de expresión en la prensa. Un caso paradigmático de censura en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraz, Fernando, El Monopolio De La Palabra. El Exilio Intelectual En La España Franquista. Madrid, Biblioteca Nueva, 2009, 335 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallerstein, Immanuel, Las Incertidumbres Del Saber. Barcelona, Gedisa, 2005, 180 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.228-230. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36132/hao.v0i23.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaput, Marie-Claude (ed.), « De l'anarchisme aux courants alternatifs (XIX-XXIè siècles) », monográfico de Regards, 9 (2007), Université de Paris X-Nanterre, 460 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'histoire immédiate&amp;quot;. Cahiers d'histoire immédiate, 29 (2006), 501 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.234-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cante flamenco : une introduction à la poésie orale andalouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La silenciada resistencia de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nigel Dennis Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordi Larios; School of Modern Languages, Oct 2025, St Andrews (Ecosse), Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Campos de dispersión&amp;quot;: consideraciones sobre el exilio republicano de 1939 y la trayectoria transnacional de José Bergamín en América</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congreso Internacional Nuestro Patrimonio Común: Las redes globales en el mundo iberoamericano: Una mirada cruzada de la Historia Actual (s. XX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julio Pérez Serrano; Emmanuelle Sinardet, Apr 2024, Cádiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde los “campos de dispersión”: epistolario entre Max Aub y José Bergamín (1953-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Aub, autor universal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Lázaro Sanz, Oct 2023, Avignon, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máscaras y Bergamascos: reportaje sobre un esqueleto llamado José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Para otra historia de la literatura española: exilio republicano e interior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuel Aznar Soler; José-Ramón López García, Nov 2023, Bellaterra (Barcelone), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable scientifique. Université de Bretagne Occidentale, HCTI (UR 4249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec David Sala autour de son album " Le Poids des Héros "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BREST, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/gtk1-zt58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI congrès international « Puentes de diálogo entre el exilio republicano de 1939 y el interior », université Autònoma de Barcelona, à Bellaterra (Barcelone)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dios y el Diablo: cartas desde el exilio de José Bergamín a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposium International Itinérant « Figuras del 36. El exilio español y sus actores de segunda fila: las redes en la emergencia de una nueva cultura transnacional », Universitat de Girona, Universitat Autónoma de Barcelona, Université de Lille, ANR-Chispa, MESHS de Lille, Universidad de la República de Uruguay, Biblioteca Nacional de Uruguay, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La España peregrina de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e séminaire « Los exilios del 39. Memorias contra el olvido », cours d’été de l’université de Cadix (San Roque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Roque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y las tormentas del 68 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque La Transición española « España, Europa y el 68, 50 años después », le Collège d’Espagne à Paris, la Asociación de Historia Actual et les universités de Nanterre, Cadix, Paris 8, Paris Est-Créteil Val de Marne et UNED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dios y el Diablo: cartas desde el exilio de José Bergamin a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuras del 36. El exilio espanol y sus actores de segunda fila: las redes en la emergencia de una nueva cultura transnacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidat de Girona, Universitat Autonoma de Barcelona, Université de Lille, MESHS de Lille, Universidad de la Republica de Uruguay, 2016, Gérone - Barcelone- Lille - Montevideo, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colaboración periodística de José Bergamín en Sábado Gráfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectuels et Médias dans les Espaces Lusophones et Hispanophones (XIXe-XXIe siècles). Hommage à Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Sep 2016, Rennes, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamin y los intelectuales en la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jose Bergamin y los intelectuales en la Transicion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideraciones sobre París como etapa en los exilios de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso de la Asociacion Internacional de Hispanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociacion internacional de Hispanistas, Jul 2007, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Max Hidalgo Nácher; María Teresa Santa María Fernández. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Regards sur l’Espagne contemporaine, Zoraida Carandell, 978-2-84016-236-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Ouest Nanterre La Défense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.262, 2011, Regards, 978-2-85901-047-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José María Naharro Calderón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diásporas y Fronteras. Llanes 2002-2025. De los exilios de 1936-1939 a los refugiados climáticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ayuntamiento de Llanes; AEMIC, pp.243-253, 2025, 978-84-9721-620-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, París y las tormentas del 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Enrique Otero Carvajal; José Emilio Pérez Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escribiendo historia hoy: historiografía, historia de las mujeres e historia cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Complutense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.445-459, 2024, 978-84-669-3840-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Si mi voz muriera en tierra”. Poesía de exilio en los cantes de Morente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Ordóñez Eslava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estamos vivos de milagro. Morente, 10 años después</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Granada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-96, 2022, Patrimonio musical, 978-84-338-6701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘My world is not of this kingdom’: José Bergamín’s Republican and dissenting voice during the Spanish Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Omlor, Eduardo Tasis Moratinos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Exile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.217-231, 2022, Romance Literatures &amp; Cultures, series Iberian and Latin American Studies: The Arts, Literature, and Identity, 9781800796157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">osé-Ramón López García, Manuel Aznar Soler, Juan Rodríguez, Esther Lázaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puentes de diálogo entre el exilio republicano de 1939 y el interior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-667, 2021, Anejos, Biblioteca del Exilio, 9788418818820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde el exilio de José Bergamín a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugares y figuras del exilio republicano del 39. Los intelectuales “satélites” y sus redes transnacionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang B, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y los intelectuales en la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoraida Carandell; Julio Pérez Serrano; Mercè Pujol Berché; Allison Taillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construcción de la democracia en España (1868-2014). Espacios, representaciones, agentes y proyectos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-400, 2019, Regards sur l'Espagne contemporaine, 284016339X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, la confusión reinante y el último peregrinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aránzazu Sarría Buil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retornos del exilio republicano español. Dilemas, experiencias y legados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministerio de Justicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-84-7787-499-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luz de esta memoria: José Bergamín y el fomento de la memoria republicana en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dubosquet Lairys, Carmen Valcárcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria (s) en transición: voces y miradas sobre la Transición española</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Visor Libros, pp.189-204, 2018, 9788498952056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, un romántico revolucionario en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSS Ediciones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-383, 2018, Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales, 978-84-87218-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colaboración periodística de José Bergamín en Sábado Gráfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ait Bachir, Nadia, Françoise Dubosquet Lairys, Nathalie Ludec, et Aránzazu Sarría Buil (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelectuales y medios de comunicación en los espacios hispanófono y lusófono (siglos XIX-XXI) : Homenaje a Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PILAR - Université Rennes, pp.171-188, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un silencio por Bergamín. Homenaje a un fantasma en el XXX aniversario de su muerte (1983-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Max, Iván López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.277, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi mundo no es de este reino&amp;quot; : la voz republicana y disidente de José Bergamin en la Espana de la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Max Hidalgo Nacher ; Teresa Santa Maria Fernandez ; Ivan Lopez Cabello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamin: entre literatura y politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam. Nigel Dennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Max, Iván López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.9-16, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencio hondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Iván, Max, López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.317-318, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fe republicana de José Bergamín frente al espíritu de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput; Julio Pérez Serrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transición española. Nuevos enfoques para un viejo debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblioteca Nueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-224, 2015, Colección Historia, 978-84-1617-010-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del humorismo y la ironia como armas de combate en los articulos periodisticos de José Bergamin en la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bottin ; Bénédicte de Buron-Brun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El humor y la ironia como armas de combate. Literatura y medios de comunicacion en Espana : 1960-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tras las huellas de la voz de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel A. Olmos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces et projections de la voix. Douze études </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-147, 2015, Cahiers de l'ERIAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberti y Bergamin: dos voces antagonicas del exilio republicano de 1939 ante la Espana de la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Azna Soler, José Ramon Lopez Garcia, Francisca Montiel Rayo, Juan Rodriguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El exilio republicano de 1939. Viajes y retornos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.638-647, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplas, canciones y sonetos para antes de unas elecciones. La satira politica en verso de José Bergamin en la primavera de 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ay ! Qué triste es toda la humanidad ! Literatura, cultura y sociedad espanola contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-202, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens du second exil de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Yves Roullière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris X - Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2011, Regards, 978-2-85901-047-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversaciones con Tomas Segovia en torno a José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Azna Soler, José Ramon Lopez Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El exilio republicano de 1939 y la segunda generacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.745-754, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Yves Roullière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France. Actes de la journée d’étude réalisée à Nanterre le 23 mai 2008. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Ouest Nanterre La Défense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-235, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las confidencias de un fantasma recogidas por André Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Bonilla Cerezo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín. El laberinto de la palabra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diputación de Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-262, 2009, 978-84-8154-272-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douze entretiens avec un fantôme: resistencias y exilios de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput; Bernard Sicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances et exils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris X-Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2006, Regards, 2-85901-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Flamenco : une introduction &amp;quot;. Conférence-spectacle. Brest, 3 mars 2023. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/zewr-xx23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils et migrations : histoire, mémoire, représentations &amp;quot;. Programme de recherche 2022-2026. Université de Bretagne Occidentale. HCTI, UR 4249. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Républicain.e.s espagnol.e.s exilé.e.s pendant la Seconde Guerre mondiale : travail forcé et résistances. Rotspanier, 80 ans après &amp;quot;. III Colloque international, Brest, 17-19 mars 2022. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Aub &amp;quot;. Journée d’immersion lycée/université. Département d’Espagnol, Université de Bretagne Occidentale. Brest, 3 décembre 2019. Vidéo Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Retirada et l'exil républicain espagnol en Bretagne, 80 ans après (1939-2019). Histoire, mémoire, création&amp;quot;. IIe Colloque internationale, Brest, 1-4 avril 2019. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exil espagnol en Bretagne. 80 anniversaire de l’arrivée des premiers réfugiés (1937-2017) ». I Colloque international, Brest, 3-5 avril 2017. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, una voz republicana y disidente en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Univerisité Paris X Nanterre; Universidad de Cadix, 2012. Español. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01311289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenu, Roselyne. « El segundo exilio de José Bergamín ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Nanterre, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 229-242). Traduction espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraida Carandell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergamín, José. « Tiembla el misterio. Picasso furioso ». Robles Tardío, Rocío, ed.. Picasso y sus críticos I. La Recepción del Guernica, 1937-1947. Barcelona: Ediciones de la Central, Museo Nacional de Arte Contemporáneo Reina Sofía, Museo Picasso de Barcelona, 2011 (pp. 63-68). Traduction espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monográfico &amp;quot;José Bergamín y las artes mágicas del vuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.10-102, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail forcé des républicains espagnols pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dreyfus-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils et migrations ibériques aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 16, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-dit dans le monde hispanique et latino américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Arrué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuaderno de investigacion bergaminiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iván López Cabello </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV (français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-lopez-cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0596-2749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082954321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iván LÓPEZ CABELLO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Civilisation de l'Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne OccidentaleUFR Lettres et Sciences humaines20, rue Duquesne - CS9383729238 Brest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02 98 01 68 64</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan.lopezcabello@univ-brest.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat européen en Langues et littératures romanes : espagnol, à l’université Paris Nanterre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat européen en Histoire, à l’université de Cadix, Espagne.Cotutelle internationale de thèse sous la direction de M. les Professeurs Marie-Claude Chaput et Julio Pérez Serrano, soutenue à Nanterre devant un jury présidé par M. Miguel A. Olmos (mention très honorable avec félicitations du jury à l’unanimité) : José Bergamín, une voix républicaine et dissidente dans l'Espagne de la Transition.2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'Études approfondies en Études ibériques et ibéro-américaines : espagnol (grade de master), à l'université Paris X-Nanterre, sous la direction de Mme. le Professeur Marie-Claude Chaput, soutenue à Nanterre, mention très bien : Conversaciones con un fantasma. Un acercamiento a las peregrinas andanzas de José Bergamín.1995</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certificado de Aptitud Pedagógica (certificat espagnol d’aptitude au professorat de l’enseignement du second degré), à l’université Complutense de Madrid.1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licenciatura (diplôme espagnol Bac+5) en Histoire et géographie : histoire contemporaine, à l’université Complutense de Madrid.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014/2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en langue et civilisations hispaniques à l’université de Bretagne Occidentale, UFR de Lettres et Sciences humaines (temps complet).2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capes externe (espagnol)2013/2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche à l'université Paris VIII Vincennes-Saint-Denis, UFR de Langues et cultures étrangères (temps complet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNU section 14, n° de qualification : 132142413332006/2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche à l'université Paris X-Nanterre, UFR de Langues (temps partiel)2002/2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecteur de langue étrangère à l'université Paris X-Nanterre, UFR de Langues (temps complet).2001/2002</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole à l’Institut universitaire de formation des maîtres, académie de Créteil (temps complet)Intervenant extérieur de langue espagnole à l’école élémentaire, 39 rue Aqueduc, académie de Paris (temps partiel)2000/2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole aux lycées Charles de Gaulle et Olympes de Gouges, académie de Créteil (temps complet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, Executive Language Services, Paris (temps partiel)1997/1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste à la bibliothèque publique de Palomares del Río, Séville, Espagne (temps complet, service national)1996/1997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, London School of Modern Languages, Prague, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, Etcétera & Co, Prague, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole, lycée privé Cestovniho Ruchu, Podêbrady, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉQUIPES DE RATTACHEMENT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Équipe d’accueil Héritages et constructions dans le texte et l’image, EA 4249, Université de Bretagne Occidentale. Membre titulaire depuis 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Équipe d’accueil Études romanes, EA 369, Université Paris Nanterre. Doctorant 2003/2012. Membre associé depuis 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grupo de Estudios de Historia Actual, HUM 315, Université de Cadix (Espagne). Doctorant 2005/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrages ou de revues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- Dreyfus-Armand, Geneviève, López Cabello, Iván, coord. Le travail forcé des Républicains espagnols pendant la Seconde Guerre mondiale. Paris : Riveneuve, col. Riveneuve Continents, nos 36-37 / Exils et migrations ibériques aux XXe et XXIe siècles, nos 15-16, 2024. ISBN : 978 -2-36013-704-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- Arrué, Michèle, López Cabello, Iván, ed., « Le non-dit dans le monde hispanique et latino-américain ». Pandora. Revue d’études hispaniques, nº 13, 2016, 155 p. Université Paris VIII Vincennes-Saint-Denis. ISSN : 2108 - 7210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, dir.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires de Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016, 348 p. ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván, Roullière, Yves, dir., José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp, Nanterre: Université Paris Ouest Nanterre La Défense, col. Regards, nº 16, 2011, 263 p. ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles de revue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Cartas desde los &amp;quot;campos de dispersión&amp;quot;: epistolario entre Max Aub y José Bergamín (1953-1966) ». El Correo de Euclides. Anuario científico de la Fundación Max Aub, n° 18, 2024. ISSN : 1887-0023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « &amp;quot;Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamín ». Historia Actual Online, nº 42, 2017. (pp. 113-127). ISSN : 1696-2060 (réédition).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Límites de la libertad de expresión en la prensa. Un caso paradigmático de censura en la España de la Transición ». Pandora. Revue d’études hispaniques. nº 13, 2016 (pp. 71-83). ISSN : 2108-7210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Cante flamenco : une introduction à la poésie orale andalouse ». Crisol. nº 8, 2005. (pp. 43-56). Université Paris X-Nanterre. ISSN : 0764-7611.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « La silenciada resistencia de José Bergamín ». Revista de Historia Actual, nº 2, 2004 (pp. 49-58). ISSN : 1697-3305.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations dans des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">23- López Cabello, Iván. « José Bergamín, París y las tormentas del 68 ». Otero Carvajal, Luis Enrique, Pérez Martínez, José Emilio, ed., Escribiendo historia hoy: cuestiones de historiografía, historia de las mujeres e historia cultural, Madrid : Ediciones Complutense, Colección Miscelánea (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22- López Cabello, Iván. « De una España peregrina a un peregrino en España: exilios y retornos de José Bergamín ». Naharro Calderón, José María, ed. Diásporas y Fronteras, Llanes 2001-2022, Llanes : Asociación para el Estudio de los Exilios y Migraciones Ibéricos Contemporáneos / Ayuntamiento de Llanes (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21- López Cabello, Iván. « Monarquías, ¿para qué? José Bergamín por una tercera república española ». Pérez Serrano, Julio, Malditos rojos. Disidencias políticas y culturales en la Transición española, Granada : Comares (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20- Dreyfus-Armand, Geneviève, López Cabello, Iván,. « Introduction ». Dreyfus-Armand, Geneviève, López Cabello, Iván, coord.. Le travail forcé des Républicains espagnols pendant la Seconde Guerre mondiale. Paris : Riveneuve, col. Riveneuve Continents, nos 36-37 / Exils et migrations ibériques aux XXe et XXIe siècles, nos 15-16, 2024, p. 7-10. ISBN : 978 -2-36013-704-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">19- López Cabello, Iván. « ‘My world is not of this kingdom’: José Bergamín’s Republican and dissenting voice during the Spanish Transition ». Omlor, Daniela, Tasis Moratinos, Eduardo, ed., Figures of Exile. Oxford : Peter Lang, coll. Romance Literatures & Cultures, series Iberian and Latin American Studies: The Arts, Literature, and Identity, vol. 9, 2022, p. 217-231. ISBN 9781800796157 (paperback) ; ISBN 9781800796164 (ebook) ; ISBN 9781800796171 (epub). Trad. Daniela Omlor.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">18- López Cabello, Iván. « “Si mi voz muriera en tierra”. Poesía de exilio en los cantes de Morente ». Ordóñez Eslava, Pedro, ed.. Estamos vivos de milagro. Morente, 10 años después. Granada : Universidad de Sevilla, Universidad de Granada, colección Patrimonio musical, 2022, p. 77-96. ISBN Editorial Universidad de Granada: 978-84-338-6701-8. ISBN Editorial Universidad de Sevilla: 978-84-472-3080-8. En collaboration avec Fátima Rodríguez.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">17- López Cabello, Iván, Rodríguez, Fátima. « De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior ». López García, José-Ramón, Aznar Soler, Manuel, Rodríguez, Juan, Lázaro, Esther, ed.. Puentes de diálogo entre el exilio republicano de 1939 y el interior. Séville : Renacimiento, Biblioteca del Exilio, Col. Anejos, 2021. (pp. 655-667). ISBN 9788418818820.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16- López Cabello, Iván. « Cartas desde el exilio de José Bergamín a Rafael Alberti ». Idmhand, Fatiha, Casacuberta Rocarols, Margarida, Aznar Soler, Manuel, Demasi, Carlos, ed.. Lugares y figuras del exilio republicano del 39. Los intelectuales “satélites” y sus redes transnacionales. Berlin, Bern, Bruxelles, New York, Oxford, Warszawa, Wien : Peter Lang, col. Trans-Atlántico, 2020. (pp. 191-203), ISBN : 978-2-8076-0554-1. DOI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3726/b16698</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15- López Cabello, Iván. « José Bergamín, la confusión reinante y el último peregrinaje ». Sarría Buil, Aránzazu, ed.. Retornos del exilio republicano español. Dilemas, experiencias y legados. Madrid : Ministerio de Justicia, 2019. (pp. 235-257). ISBN : 978-84-7787-499-7.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">14- López Cabello, Iván. « José Bergamín y los intelectuales en la Transición ». Carandell, Zoraida, Pérez Serrano, Julio, Pujol Berché, Mercè, Taillot, Allison, coord.. La construcción de la democracia en España (1868-2014). Espacios, representaciones, agentes y proyectos. Nanterre : Presses universitaires de Paris Nanterre, 2019 (pp. 387-400). ISBN-10 : 284016339X / ISBN-13 : 9782840163398. Web </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://books.openedition.org/pupo/11408</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13- López Cabello, Iván. « La luz de esta memoria: José Bergamín y el fomento de la memoria republicana en la España de la Transición ». Dubosquet Lairys, Françoise, Valcárcel, Carmen, ed.. Memoria(s) en transición: voces y miradas sobre la Transición española. Madrid : Visor Libros, 2018 (pp. 189-‌204). ISBN : 9788498952056.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12- López Cabello, Iván. « José Bergamín, un romántico revolucionario en la España de la Transición ». Fundación Salvador Seguí-Madrid, coord.. Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales. Madrid : FSS Ediciones, 2018. (pp. 371-383). ISBN: 978-84-87218-23-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11- López Cabello, Iván. « La colaboración periodística de José Bergamín en Sábado Gráfico ». Ait Bachir, Nadia, Dubosquet Lairys, Françoise, Ludec, Nathalie, Sarría Buil, Aránzazu, coord.. Intelectuales y medios de comunicación en los espacios hispanófono y lusófono (siglos XIX-XXI) : Homenaje a Marie-Claude Chaput, Rennes : PILAR - Université Rennes, 2017 (pp. 171-188). ISBN : 978-2-9542554-4-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10- López Cabello, Iván. « “Mi mundo no es de este reino”: la voz republicana y disidente de José Bergamín en la España de la Transición ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine nº 1, 2016 (pp. 243-258). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9- López Cabello, Iván. « Tras las huellas de la voz de José Bergamín », Olmos, Miguel A., ed.. Traces et projections de la voix. Douze études. Rouen : Presses universitaires de Rouen et du Havre, col. Cahiers de l’ERIAC, nº 8, 2015 (pp. 137-147). ISBN : 979-10-240-0380-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- López Cabello, Iván. « Del humorismo y la ironía como armas de combate en los artículos periodísticos de José Bergamín en la Transición ». Bottin, Béatrice, Buron-Brun, Bénédicte de, ed.. El humor y la ironía como armas de combate. Literatura y medios de comunicación en España 1960-2014. Séville : Renacimiento, 2015 (pp. 435-446). ISBN : 978-84-16246-30-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- López Cabello, Iván. « La fe republicana de José Bergamín frente al espíritu de la Transición ». Chaput, Marie-Claude, Pérez Serrano, Julio, ed.. La Transición española. Nuevos enfoques para un viejo debate. Madrid : Biblioteca Nueva, 2015 (pp. 211-224. ISBN : 978-84-16170-10-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- López Cabello, Iván. « Alberti y Bergamín: dos voces antagónicas del exilio republicano de 1939 ante la España de la Transición ». Aznar Soler, Manuel, López García, José Ramón, Montiel Rayo, Francisca, Rodríguez, Juan, ed., El exilio republicano de 1939. Viajes y retornos. Séville: Renacimiento, col. Biblioteca del Exilio, Anejos, n° 22, 2014 (pp. 638-647). ISBN : 978-84-84725-46-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Coplas, canciones y sonetos para antes de unas elecciones. La sátira política en verso de José Bergamín en la primavera de 1977 ». Navarrete Navarrete, María Teresa, Soler Gallo, Miguel, ed.. Ay, ¡qué triste es toda la humanidad! Literatura, cultura y sociedad española contemporánea. Rome : Aracne Editrice, 2013 (pp. 193-202). ISBN : 978-88-548-5981-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « Conversaciones con Tomás Segovia en torno a José Bergamín ». Aznar Soler, Manuel, López García, José Ramón, ed.. El exilio republicano de 1939 y la segunda generación. Séville : Renacimiento, 2011 (pp. 745-754). ISBN : 978-84-8472-666-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Les entretiens du second exil de José Bergamín ». López Cabello, Iván, Roullière, Yves, ed., José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 83-105). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Las confidencias de un fantasma recogidas por André Camp ». Bonilla Cerezo, Rafael, ed. José Bergamín. El laberinto de la palabra, Cordoue : Diputación de Córdoba, 2009 (pp. 235-262). ISBN : 978-84-8154-272-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Douze entretiens avec un fantôme: resistencias y exilios de José Bergamín ». Chaput, Marie-Claude, Sicot, Bernard, ed., Résistances et exils. Nanterre : Université Paris X-Nanterre, col. Regards, 2006. (pp. 141-154). ISBN : 2-85901-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications avec actes dans des colloques ou des congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « &amp;quot;Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamín ». Molinero, Carme, Tébar, Javier, ed.. VIII Encuentro Internacional de Investigadores del Franquismo, Barcelona : Universitat Autònoma de Barcelona, 2013. CD. ISBN : 978-84-695-8654-9.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Consideraciones sobre París como etapa en los exilios de José Bergamín ». Civil, Pierre, Crémoux, Françoise, ed.. Actas del XVI Congreso de la Asociación Internacional de Hispanistas. Nuevos caminos del hispanismo… París, del 9 al 13 de julio de 2007. Madrid / Frankfurt am Main: Iberoamericana / Vervuert, 2010. CD. ISBN : 978-84-8489-539-8, 978-3-86527-578-3.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Bien muerto está. José Bergamín ante la muerte del General Franco ». Quirosa-Cheyrouze Muñoz, Rafael. ed.. Los inicios del proceso de democratización. Almería: Universidad de Almería, 2005. CD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction d’article</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Chenu, Roselyne. « El segundo exilio de José Bergamín ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 229-242). Traduction en espagnol, en collaboration avec Zoraida Carandell.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Bergamín, José. « Tiembla el misterio. Picasso furioso ». Robles Tardío, Rocío, ed.. Picasso y sus críticos I. La Recepción del Guernica, 1937-1947. Barcelona: Ediciones de la Central, Museo Nacional de Arte Contemporáneo Reina Sofía, Museo Picasso de Barcelona, 2011 (pp. 63-68). ISBN : 978-84-938142-8-1. Traduction en espagnol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription d’entretiens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Camp, André. « Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 149-235). ISBN : 978-2-85901-047-8. Transcription en français en collaboration avec Yves Roullière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres productions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des journaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Un martes 14 de abril ». La Voz de Cádiz Digital, 2006. Web </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lavozdigital.es/cadiz/pg060420/prensa/noticias/Opinion/200604/20/CAD-OPI-074.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus dans des revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Wallerstein, Immanuel, Las incertidumbres del saber. Barcelona, Gedisa, 2005, 180 p. ». Historia Actual Online, nº 23, 2010 (pp. 228-230). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « Fernando Larraz, El monopolio de la palabra. El exilio intelectual en la España franquista, Madrid: Biblioteca Nueva (colección Ensayo, nº 36), 2009, 335 p. ». Historia Actual Online, nº 22, 2010. (pp. 236-238). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Marie-Claude Chaput éd., De l'anarchisme aux courants alternatifs (XIX-XXIè siècles), collection Regards, nº 9, Université Paris X-Nanterre, 2007 ». Historia Actual Online, nº 14, 2007 (pp. 199-201). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Jean-François Soulet éd., « Pratiques de l'histoire immédiate », Cahiers d'histoire immédiate, nº 29, 2006 ». Historia Actual Online, nº 9, 2006. (pp. 234-236). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « José Bergamín, Obra esencial, Nigel Dennis éd., Madrid, Turner, 2005 ». Revista de Historia Actual, nº 3, 2005. ISSN : 1697-3305.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa. « In memoriam. Nigel Dennis ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa. ed., José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 9-16). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Un silencio por Bergamín. Homenaje a un fantasma en el XXX aniversario de su muerte (1983-2013) ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política, Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (p. 277). ISBN : 978-2-84016-236-0. En collaboration avec Max Hidalgo Nácher et Teresa Santa María Fernández.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván « Silencio hondo », in Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política, Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 317-318). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván, Roullière, Yves. « José Bergamín et la France ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre: Université Paris Ouest Nanterre La Défense, 2011, p. 11-12. ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván, Roullière, Yves. « Bibliographie de José Bergamín en français ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre: Université Paris Ouest Nanterre La Défense, 2011 (pp. 237-258). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Documents sonores et audiovisuels français de José Bergamín ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 259-262). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Las ideas liebres. Cuaderno de investigación bergaminiana, plateforme Hypothèses, OpenEdition. Web </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://josebergamin.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> . Éditeur du cahier de recherche depuis 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « Républicain.e.s espagnol.e.s exilé.e.s pendant la Seconde Guerre mondiale : travail forcé et résistances. Rotspanier, 80 ans après », direction du colloque international organisé à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249) de l’université de Bretagne Occidentale et l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE29), en collaboration avec l’université Rovira i Virgili (projet Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme, programme Europe pour les Citoyens, Commission Européenne) et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix (Universités des Mers - SEA-EU), 2022-03-17/19.</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026/iii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « La Retirada et l’exil républicain espagnol en Bretagne, 80 ans après (1939-2019). Histoire, mémoire, création », direction du IIe colloque international organisé à Brest par les laboratoires Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249), le Centre de Recherche Bretonne et Celtique (CRBC, EA 4451/UMS 3554) et le Département d’Espagnol de l’université de Bretagne Occidentale, en collaboration avec le Grupo de Estudios del Exilio Literario (GEXEL, CEFID) de l’université Autònoma de Barcelone et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix, en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2019-04-01/04.</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « L’exil espagnol en Bretagne. 80 anniversaire de l’arrivée des premiers réfugiés (1937-2017) », direction du colloque international organisé à Brest par les laboratoires Héritages et Construction dans le Texte et l’Image (HCTI, EA 4249), Laboratoire d’Études et de Recherche en Sociologie (LABERS, EA 3149) et le Centre de Recherche Bretonne et Celtique (CRBC, EA 4451/UMS 3554) de l’université de Bretagne Occidentale, en collaboration avec le Grupo de Estudios del Exilio Literario (GEXEL, CEFID) de l’université Autònoma de Barcelone et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix, en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2017-04-03/05.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Bergamín: entre literatura y política », co-direction du colloque international organisé à Bellaterra (Barcelone, Espagne) par le Grupo de Estudios del Exilio Literario de l’université Autònoma de Barcelone, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), 2013-04-12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de journées d’études ou séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11- « Guitarra flamenca : une introduction par Rafael Lloyds Iglesias », conférence-spectacle organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale dans le cadre du 20e anniversaire du Pôle d'Études Ibériques de l'académie de Rennes, 23 février 2024. Projet Fac Amie des Arts, UFR Lettres et Sciences humaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10- « Littérature et mémoire : nouvelles recherches autour de l’œuvre d’Alfons Cervera », direction de la journée d'étude organisée à Brest par le laboratoire Héritage et Création dans le Texte et l’Image (HCTI, EA 4249), en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 23 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9- « Le Flamenco : une introduction », conférence-spectacle et journée d’immersion lycée/université organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale, 3 mars 2023. (projet Fac Amie des Arts, UFR Lettres et Sciences humaines).</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/conference-spectacle-le-flamenco-une-introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- « Le poids des héros », conférence de David Sala organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, UR 4249), 2022-09-16.</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/conference-de-david-sala-sur-son-album-le-poids-des-heros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- « La guerre d’Espagne et l’exil dans la bande dessinée », direction de la demi journée d'étude organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, UR 4249), 2021-12-03.</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-et-l-exil-dans-la-bande-dessinee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « Max Aub », journée d’immersion lycée/université organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale le 3 décembre 2019. Projet Fac Amie des Arts, UFR Lettres et Sciences humaines. Conférence Gérard Malgat.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/max-aub-ou-les-crimes-d-ecriture-d-un-indesirable-exemplaire-conference-de-gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « Mémoire de l’exil : de la Galice à la Bretagne », direction de la demi journée d'étude organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249), en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2017-10-25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « Herbes : d’une modernité à l’autre », co-direction du séminaire organisé à Brest par le laboratoire Héritages et constructions dans le texte et l’image de l’université de Bretagne Occidentale (EA 4249). Modérateur de la première séance, 2016-03-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « L'exil républicain de 1939 en France : intellectuels/théâtre », direction de la demi journée d'étude organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), 2010-06-11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « José Bergamín et la France », co-direction de la journée d'étude co-organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2008-05-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « La resistencia de los cristianos de izquierda a la dictadura franquista », co-direction de la journée d'étude co-organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2007-03-23.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités scientifiques de colloques ou de congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « « Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : Dissonances, fissures et marges », membre du comité scientifique et d’organisation du colloque international organisé à Brest par Héritage et construction dans le texte et l’image (UR 4246) de l’université de Bretagne Occidentale, en collaboration avec l’Équipe de Recherche sur le Littératures, les Imaginaires et les Sociétés (UR 4254) de l’université de Caen et l’Institut des Amériques (IDA B), 2022-11-24/25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « Revenir sur le retour : L’expérience de l’exil républicain dans les cultures politiques de l’Espagne contemporaine », membre du comité scientifique du colloque international organisé à Bordeaux par Amériber de l’université Bordeaux Montaigne, en collaboration avec Héritage et construction dans le texte et l’image (EA 4246) de l’université de Bretagne Occidentale, le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2018-10-25/26.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « La Transition espagnole : nouvelles approches », membre du comité d'organisation du colloque international organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2011-05-27/28.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « Nuestro Patrimonio Común: Las fronteras de 1989 y la crisis del paradigma revolucionario », membre du comité d'organisation du XI séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « La lucha por la democracia en España », 2009-11-09/11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « Nuestro Patrimonio Común: 1968-2008 ¿Cuarenta años que cambiaron el mundo? », membre du comité d'organisation du VIII séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « Movimientos socio-políticos: historia y memoria », 2008-11-04/07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Nuestro Patrimonio Común: Del anarquismo a los nuevos movimientos alternativos », secrétaire du comité d'organisation du VII séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « Las Éditions Ruedo ibérico », 2007-11-05/09.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche collaboratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2026 Direction du programme de recherche « Exils et migrations : histoire, mémoire, représentations », HCTI – EA 4249, Université de Bretagne Occidentale.</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nouveau.univ-brest.fr/hcti/fr/page/5-exils-et-migrations-histoires-memoires-representations</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021/ Membre du programme national de recherche « Maoísmo(s) en la Península Ibérica: historia, memoria y culturas políticas. Un estudio comparado ». Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología (Espagne). Responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Responsable du partenariat de l’université de Bretagne Occidentale dans le cadre du projet « Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme », programme Europe pour les Citoyens, Commission Européenne, identification : 618437-CITIZ-1-2020-1-ES-CITIZ-REMEM.</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ec.europa.eu/programmes/europe-for-citizens/projects/efc-project-details-page/?nodeRef=workspace://SpacesStore/d980b5ac-1bc6-4db7-b6dd-21a971379eea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 Porteur du projet de recherche « History, remembrance and disremembrance in maritime Europe », SEA-EU Search, Université de Bretagne Occidentale (HCTI - EA 4249), Universidad de Cádiz (GEHA - HUM315).</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-brest.fr/digitalAssets/97/97024_AAP-2020-21_Sea-EUsearch_listeRetenu.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Codirection du programme de recherche « La guerre d’Espagne, l’exil, la Bretagne : histoire, mémoire, représentations », HCTI – EA 4249, Université de Bretagne Occidentale.</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nouveau.univ-brest.fr/hcti/fr/page/la-guerre-despagne-lexil-la-bretagne-histoire-memoire-representations</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018/2021 Membre du programme national de recherche « La historia de la literatura española y el exilio republicano de 1939: final » (FFI2017-84768-R). Programa Estatal de Investigación, Desarrollo e Innovación Orientada a los Retos de la Sociedad, Ministerio de Ciencia, Innovación y Universidades (Espagne). Responsables : Manuel Aznar Soler y José Ramón López García, Universitat Autònoma de Barcelona.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017/2021 Membre du programme national de recherche « Del antifranquismo a la marginalidad: disidencias políticas y culturales en la Transición española a la democracia » (HAR2016-79134-R). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología (Espagne). Responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007/2009 Membre du programme national de recherche « De los movimientos libertarios a las corrientes alternativas » (HUM2007-30094-E/HIST). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006/2010 Membre du programme national de recherche « El largo camino a la democracia: cambio económico, movimientos sociales y construcción identitaria en la España meridional (1959-1979) » (HUM2006-14138-C06). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006/2009 Membre du programme national de recherche « Los movimientos sociales y su aportación al proceso democrático en la Andalucía Occidental (1959-1979) » (HUM2006-14138-Co6-01). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités éditoriaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- Exils et migrations ibériques, n° 11 (2020), Centre d’études et de recherche sur les migrations ibériques (CERMI). Membre du comité scientifique de la revue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Sansueña. Revista de estudios sobre el exilio republicano de 1939, n° 1 (12/2019), Séville : Renacimiento, col. Revista Sansueña, ISBN : 9788417950477. Membre du conseil de rédaction de la revue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Puentes de crítica literaria y cultural, n° 1 (01/2014), n° 2 (05/2014), n° 3 (09/2014), Barcelone-Buenos Aires-Madrid, ISSN : 4656-2045. Membre du conseil de rédaction de la revue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022/03, Brest (Faculté de Lettres Victor Segalen, université de Bretagne Occidentale) « Rotspanier. Les travailleurs forcés espagnols durant la Seconde Guerre mondiale. Victimes oubliées du nazisme », projet Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme, programme Europe pour les Citoyens, Commission Européenne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-03-19 / 2015-04-09, Brest (Faculté de Lettres Victor Segalen, université de Bretagne Occidentale) « Les belles tours-belvédères de Cadix. Un regard photographique d’Emmanuelle Bastien », organisée par le Département d'espagnol et la Bibliothèque universitaire de Lettres et Sciences humaines de l’université de Bretagne Occidentale, en collaboration avec Brest-Jumelages, Torre Tavira et Tiri Ti Tran (porteur de projet, commémoration des 20 ans de la Faculté de Lettres Victor Segalen).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences données à l’invitation du comité d’organisation de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « La España peregrina de José Bergamín », dans le 5e séminaire « Los exilios del 39. Memorias contra el olvido », dans les cours d’été de l’université de Cadix (San Roque), 2019-08-22.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín », dans les cours d’été « La Guerra Civil y el exilio: 70 años después », organisé à Llanes (Espagne) par l’université de Alcalá, 2009-08-20.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications orales sans actes dans des colloques ou des congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- « José Bergamín y las tormentas del 68 (2) », dans le 10e colloque La Transición española « España, Europa y el 68, 50 años después », organisé à Paris par le Collège d’Espagne, la Asociación de Historia Actual et les universités de Nanterre, Cadix, Paris 8, Paris Est-Créteil Val de Marne et UNED, 2018-06-08.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- « Cartas desde el exilio de José Bergamín a Rafael Alberti » dans la journée d’études « El siglo XX en primera persona: los egodocumentos y la Historia contemporánea española », organisée à Paris par le laboratoire d’Études Romanes EA 4385 de l’université Paris 8 Vincennes - St-Denis et le Collège d’Espagne à Paris, 2015-04-18.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « Límites de la libertad de expresión en la prensa: un caso paradigmático de censura en la Transición », dans la 5e rencontre « La Transición española : nuevos enfoques. Del parlamento de papel a la libertad de prensa », organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix et le Collège d’Espagne à Paris, 2013-05-29.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « La sátira política en verso de José Bergamín ante las elecciones generales de 1977 », dans la 4e rencontre « La Transition espagnole : nouvelles approches », organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix et le Collège d’Espagne à Paris, 2012-06-11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « La reconciliación bajo silencio. Consideraciones sobre la Transición a la democracia en España », dans la 2e demi-journée d’étude sur « L’Espagne et le défi de la modernisation : la Transition » organisée à Boulogne-sur-Mer par le Master Métiers de l’enseignement en espagnol de l’université du Littoral Côte D’Opale, le Grupo de Estudios de Historia Actual de l'université de Cadix et la Asociación de Historia Actual, 2011-03-09.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « José Bergamín y las tormentas del 68 (1) », dans le VIIIe séminaire international « Nuestro Patrimonio Común: 1968-2008 ¿Cuarenta años que cambiaron el mundo? », organisé à Cadix (Espagne) par le Grupo de Estudios de Historia Actual de l'université de Cadix, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, 2008-11-07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « La “entereza” de Miguel de Unamuno et de José Bergamín », dans la journée d'étude « Unamuno et Bergamín : un lien à explorer », organisée à Le Mans par le Groupe de Recherche Inter-langues de l'université du Maine, 2007-10-25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Los exilios de Bergamín en París », dans le séminaire du Groupe de recherche Résistances et exils de l’université Paris X-Nanterre, 2004-05-28.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de thèse de doctorat de Vanessa Auroy, « Une autre narration de la Guerre civile et du Franquisme ou comment et pourquoi la fiction s'empare de la matière historique », dans le cadre de Arts, lettres et langues, en partenariat avec 6 - 3LAM Langues, Littérature, Linguistiques des Universités d'Angers et du Maine. 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER Langues et littératures romanes, profil Littérature espagnole classique et contemporaine, rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2023 (Référence UBO 1400PR1015, UAI 0290346U). 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste MCF Civilisation de l'Espagne contemporaine et traduction rattaché à l’UFR Langues et Cultures Étrangères de l’université Paris Nanterre pour la rentrée 2023 (Référence GALAXIE : 4807). 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Alberto Martín Torres, « La producción del paradigma de la transición democrática: de memoria política a identidad colectiva (1975-2018) », Doctorado en Artes y Humanidades, université de Cadix. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission ad-hoc pour le poste PRCE/PRAG en espagnol rattaché au Pôle Langues de l’université de Bretagne Occidentale pour la rentrée 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Ernesto Manuel Díaz Macías, « Un legado poliédrico: el pensamiento marxista sobre la democracia », Doctorado en Artes y Humanidades, université de Cadix.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury et rapport externe de thèse de doctorat international de Yasmina Yousfi : La labor teatral de Josefina Plá: una escritora en la frontera, Universitat Autònoma de Barcelona (Espagne), département de philologie espagnole. 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport externe thèse de doctorat de Javier Contreras Becerra : Movimiento vecinal y movimiento andalucista. Construcción de la ciudadanía y aprendizaje democrático en Andalucía (1963-1987), Universidad de Granada (Espagne), département d’histoire contemporaine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Francisco Javier Torres Barranco, « De los Curas- Obreros a los Obreros-Curas: El sacerdote en el trabajo en la Diócesis de Cádiz, 1966- 1979 », Doctorado en Artes y Humanidades, université de Cadix. 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour la Commission d’aide à la publication de Paris Nanterre Epistolâtries : mutations contemporaines et nouvelles approches d’étude de la lettre / Epistolatrías : mutaciones contemporáneas y nuevos enfoques de estudio de la carta. Sous la direction de Marta López Izquierdo et Allison Taillot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : Dissonances, fissures et marges », colloque international organisé à Brest par Héritage et construction dans le texte et l’image (UR 4246) de l’université de Bretagne Occidentale, en collaboration avec l’Équipe de Recherche sur le Littératures, les Imaginaires et les Sociétés (UR 4254) de l’université de Caen et l’Institut des Amériques (IDA B). Modérateur de la séance « Art et Exil républicain espagnol de 1939 : des Amériques à l’Europe » 2022-11-24/25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentations du livre José Bergamín: entre literatura y política (Nanterre : Presses universitaires de Paris Ouest, 2016) à l’université de Cadix (6 avril 2016), à l’université Autònoma de Barcelone (14 avril 2016), à la Bibliothèque national de l’Uruguay (24 octobre), à l’université Catholique de l’Uruguay (28 octobre 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Intellectuels et Médias dans les Espaces Hispanophones et Lusophones (XIXe-XXIe siècles). Hommage à Marie-Claude Chaput » organisée par l’Équipe de recherches Interlangues « Mémoires, identités, territoires » de l’université Rennes 2 (ERIMIT, EA 4327) et l’association Presse imprimés, lectures dans l’aire romane (PILAR). Modérateur de la table 5 « Intellectuel.le.s et débat public », 2016-10-01.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« El exilio republicano de 1939. Viajes y retornos », participation dans le V congrès international organisé à Bellaterra (Barcelone, Espagne) par le GEXEL de l’université Autònoma de Barcelone. Modérateur de la séance « Segunda Generación », 2013-11-27/29.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention dans une table ronde autour de José Bergamín, séminaire international de la Diputación de Córdoba organisé à Cordoue (Espagne) du 21 au 23 février 2007 « José Bergamín: el laberinto de la palabra », 2007-02-21.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques et Bergamasques: reportaje sobre un esqueleto llamado José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del monográfico &amp;quot;José Bergamín y las artes mágicas del vuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis, Nigel, José Bergamín. Teoría y práctica del exilio, Valencina de la Concepción (Sevilla), Editorial Renacimiento, 2023, 329 págs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Hispanismo Filosófico. Historia del pensamiento iberoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde los &amp;quot;campos de dispersión&amp;quot;: epistolario entre Max Aub y José Bergamín (1953-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Correo de Euclides. Anuario científico de la Fundación Max Aub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18, pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dreyfus-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils et migrations ibériques aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, 16, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/emi.015.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.113-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Límites de la libertad de expresión en la prensa. Un caso paradigmático de censura en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraz, Fernando, El Monopolio De La Palabra. El Exilio Intelectual En La España Franquista. Madrid, Biblioteca Nueva, 2009, 335 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallerstein, Immanuel, Las Incertidumbres Del Saber. Barcelona, Gedisa, 2005, 180 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.228-230. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36132/hao.v0i23.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaput, Marie-Claude (ed.), « De l'anarchisme aux courants alternatifs (XIX-XXIè siècles) », monográfico de Regards, 9 (2007), Université de Paris X-Nanterre, 460 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'histoire immédiate&amp;quot;. Cahiers d'histoire immédiate, 29 (2006), 501 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.234-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cante flamenco : une introduction à la poésie orale andalouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La silenciada resistencia de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nigel Dennis Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordi Larios; School of Modern Languages, Oct 2025, St Andrews (Ecosse), Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Campos de dispersión&amp;quot;: consideraciones sobre el exilio republicano de 1939 y la trayectoria transnacional de José Bergamín en América</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congreso Internacional Nuestro Patrimonio Común: Las redes globales en el mundo iberoamericano: Una mirada cruzada de la Historia Actual (s. XX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julio Pérez Serrano; Emmanuelle Sinardet, Apr 2024, Cádiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde los “campos de dispersión”: epistolario entre Max Aub y José Bergamín (1953-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Aub, autor universal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Lázaro Sanz, Oct 2023, Avignon, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máscaras y Bergamascos: reportaje sobre un esqueleto llamado José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Para otra historia de la literatura española: exilio republicano e interior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuel Aznar Soler; José-Ramón López García, Nov 2023, Bellaterra (Barcelone), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable scientifique. Université de Bretagne Occidentale, HCTI (UR 4249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec David Sala autour de son album " Le Poids des Héros "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BREST, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/gtk1-zt58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI congrès international « Puentes de diálogo entre el exilio republicano de 1939 y el interior », université Autònoma de Barcelona, à Bellaterra (Barcelone)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La España peregrina de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e séminaire « Los exilios del 39. Memorias contra el olvido », cours d’été de l’université de Cadix (San Roque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Roque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dios y el Diablo: cartas desde el exilio de José Bergamín a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposium International Itinérant « Figuras del 36. El exilio español y sus actores de segunda fila: las redes en la emergencia de una nueva cultura transnacional », Universitat de Girona, Universitat Autónoma de Barcelona, Université de Lille, ANR-Chispa, MESHS de Lille, Universidad de la República de Uruguay, Biblioteca Nacional de Uruguay, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y las tormentas del 68 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque La Transición española « España, Europa y el 68, 50 años después », le Collège d’Espagne à Paris, la Asociación de Historia Actual et les universités de Nanterre, Cadix, Paris 8, Paris Est-Créteil Val de Marne et UNED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dios y el Diablo: cartas desde el exilio de José Bergamin a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuras del 36. El exilio espanol y sus actores de segunda fila: las redes en la emergencia de una nueva cultura transnacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidat de Girona, Universitat Autonoma de Barcelona, Université de Lille, MESHS de Lille, Universidad de la Republica de Uruguay, 2016, Gérone - Barcelone- Lille - Montevideo, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colaboración periodística de José Bergamín en Sábado Gráfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectuels et Médias dans les Espaces Lusophones et Hispanophones (XIXe-XXIe siècles). Hommage à Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Sep 2016, Rennes, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamin y los intelectuales en la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jose Bergamin y los intelectuales en la Transicion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideraciones sobre París como etapa en los exilios de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso de la Asociacion Internacional de Hispanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociacion internacional de Hispanistas, Jul 2007, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Max Hidalgo Nácher; María Teresa Santa María Fernández. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Regards sur l’Espagne contemporaine, Zoraida Carandell, 978-2-84016-236-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Ouest Nanterre La Défense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.262, 2011, Regards, 978-2-85901-047-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José María Naharro Calderón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diásporas y Fronteras. Llanes 2002-2025. De los exilios de 1936-1939 a los refugiados climáticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ayuntamiento de Llanes; AEMIC, pp.243-253, 2025, 978-84-9721-620-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, París y las tormentas del 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Enrique Otero Carvajal; José Emilio Pérez Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escribiendo historia hoy: historiografía, historia de las mujeres e historia cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Complutense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.445-459, 2024, 978-84-669-3840-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Si mi voz muriera en tierra”. Poesía de exilio en los cantes de Morente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Ordóñez Eslava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estamos vivos de milagro. Morente, 10 años después</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Granada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-96, 2022, Patrimonio musical, 978-84-338-6701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘My world is not of this kingdom’: José Bergamín’s Republican and dissenting voice during the Spanish Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Omlor, Eduardo Tasis Moratinos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Exile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.217-231, 2022, Romance Literatures &amp; Cultures, series Iberian and Latin American Studies: The Arts, Literature, and Identity, 9781800796157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">osé-Ramón López García, Manuel Aznar Soler, Juan Rodríguez, Esther Lázaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puentes de diálogo entre el exilio republicano de 1939 y el interior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-667, 2021, Anejos, Biblioteca del Exilio, 9788418818820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde el exilio de José Bergamín a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugares y figuras del exilio republicano del 39. Los intelectuales “satélites” y sus redes transnacionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang B, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y los intelectuales en la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoraida Carandell; Julio Pérez Serrano; Mercè Pujol Berché; Allison Taillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construcción de la democracia en España (1868-2014). Espacios, representaciones, agentes y proyectos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-400, 2019, Regards sur l'Espagne contemporaine, 284016339X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, la confusión reinante y el último peregrinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aránzazu Sarría Buil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retornos del exilio republicano español. Dilemas, experiencias y legados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministerio de Justicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-84-7787-499-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luz de esta memoria: José Bergamín y el fomento de la memoria republicana en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dubosquet Lairys, Carmen Valcárcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria (s) en transición: voces y miradas sobre la Transición española</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Visor Libros, pp.189-204, 2018, 9788498952056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, un romántico revolucionario en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSS Ediciones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-383, 2018, Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales, 978-84-87218-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colaboración periodística de José Bergamín en Sábado Gráfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ait Bachir, Nadia, Françoise Dubosquet Lairys, Nathalie Ludec, et Aránzazu Sarría Buil (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelectuales y medios de comunicación en los espacios hispanófono y lusófono (siglos XIX-XXI) : Homenaje a Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PILAR - Université Rennes, pp.171-188, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un silencio por Bergamín. Homenaje a un fantasma en el XXX aniversario de su muerte (1983-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Max, Iván López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.277, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi mundo no es de este reino&amp;quot; : la voz republicana y disidente de José Bergamin en la Espana de la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Max Hidalgo Nacher ; Teresa Santa Maria Fernandez ; Ivan Lopez Cabello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamin: entre literatura y politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam. Nigel Dennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Max, Iván López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.9-16, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencio hondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Iván, Max, López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.317-318, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fe republicana de José Bergamín frente al espíritu de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput; Julio Pérez Serrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transición española. Nuevos enfoques para un viejo debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblioteca Nueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-224, 2015, Colección Historia, 978-84-1617-010-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del humorismo y la ironia como armas de combate en los articulos periodisticos de José Bergamin en la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bottin ; Bénédicte de Buron-Brun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El humor y la ironia como armas de combate. Literatura y medios de comunicacion en Espana : 1960-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tras las huellas de la voz de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel A. Olmos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces et projections de la voix. Douze études </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-147, 2015, Cahiers de l'ERIAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberti y Bergamin: dos voces antagonicas del exilio republicano de 1939 ante la Espana de la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Azna Soler, José Ramon Lopez Garcia, Francisca Montiel Rayo, Juan Rodriguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El exilio republicano de 1939. Viajes y retornos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.638-647, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplas, canciones y sonetos para antes de unas elecciones. La satira politica en verso de José Bergamin en la primavera de 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ay ! Qué triste es toda la humanidad ! Literatura, cultura y sociedad espanola contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-202, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens du second exil de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Yves Roullière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris X - Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2011, Regards, 978-2-85901-047-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversaciones con Tomas Segovia en torno a José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Azna Soler, José Ramon Lopez Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El exilio republicano de 1939 y la segunda generacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.745-754, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Yves Roullière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France. Actes de la journée d’étude réalisée à Nanterre le 23 mai 2008. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Ouest Nanterre La Défense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-235, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las confidencias de un fantasma recogidas por André Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Bonilla Cerezo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín. El laberinto de la palabra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diputación de Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-262, 2009, 978-84-8154-272-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douze entretiens avec un fantôme: resistencias y exilios de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput; Bernard Sicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances et exils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris X-Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2006, Regards, 2-85901-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Flamenco : une introduction &amp;quot;. Conférence-spectacle. Brest, 3 mars 2023. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/zewr-xx23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils et migrations : histoire, mémoire, représentations &amp;quot;. Programme de recherche 2022-2026. Université de Bretagne Occidentale. HCTI, UR 4249. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Républicain.e.s espagnol.e.s exilé.e.s pendant la Seconde Guerre mondiale : travail forcé et résistances. Rotspanier, 80 ans après &amp;quot;. III Colloque international, Brest, 17-19 mars 2022. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Aub &amp;quot;. Journée d’immersion lycée/université. Département d’Espagnol, Université de Bretagne Occidentale. Brest, 3 décembre 2019. Vidéo Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Retirada et l'exil républicain espagnol en Bretagne, 80 ans après (1939-2019). Histoire, mémoire, création&amp;quot;. IIe Colloque internationale, Brest, 1-4 avril 2019. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exil espagnol en Bretagne. 80 anniversaire de l’arrivée des premiers réfugiés (1937-2017) ». I Colloque international, Brest, 3-5 avril 2017. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, una voz republicana y disidente en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Univerisité Paris X Nanterre; Universidad de Cadix, 2012. Español. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01311289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenu, Roselyne. « El segundo exilio de José Bergamín ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Nanterre, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 229-242). Traduction espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraida Carandell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergamín, José. « Tiembla el misterio. Picasso furioso ». Robles Tardío, Rocío, ed.. Picasso y sus críticos I. La Recepción del Guernica, 1937-1947. Barcelona: Ediciones de la Central, Museo Nacional de Arte Contemporáneo Reina Sofía, Museo Picasso de Barcelona, 2011 (pp. 63-68). Traduction espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monográfico &amp;quot;José Bergamín y las artes mágicas del vuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.10-102, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail forcé des républicains espagnols pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dreyfus-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils et migrations ibériques aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 16, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-dit dans le monde hispanique et latino américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Arrué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuaderno de investigacion bergaminiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="442AE7C5"/>
+    <w:nsid w:val="3C3A721A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="848A5C19"/>
+    <w:nsid w:val="83EA24A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42D13027"/>
+    <w:nsid w:val="6503030F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0646BCC2"/>
+    <w:nsid w:val="B5614D98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="04E0EE39"/>
+    <w:nsid w:val="B1AE706F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E3D8C1F7"/>
+    <w:nsid w:val="93F063F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B2D7E92E"/>
+    <w:nsid w:val="A65581ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DC3A135A"/>
+    <w:nsid w:val="537DEDEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="88D21FDB"/>
+    <w:nsid w:val="1D9F8540"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BB21421E"/>
+    <w:nsid w:val="C70D6F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0EE0F312"/>
+    <w:nsid w:val="60FCB304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6BA78D4C"/>
+    <w:nsid w:val="70809C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B7F56091"/>
+    <w:nsid w:val="C7C251C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2030,51 +2030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="AB69E5D6"/>
+    <w:nsid w:val="D4431680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2178,51 +2178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="60D63ED2"/>
+    <w:nsid w:val="A92E5E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2326,51 +2326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="601C4FF6"/>
+    <w:nsid w:val="3B54AE71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2474,51 +2474,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="6126E486"/>
+    <w:nsid w:val="C667D570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2622,51 +2622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F0395B68"/>
+    <w:nsid w:val="E2D7904E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2770,51 +2770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="BF18D8D3"/>
+    <w:nsid w:val="CB7FCD43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2918,51 +2918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8DDB02A9"/>
+    <w:nsid w:val="B2DF1B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3066,51 +3066,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3FBA05EA"/>
+    <w:nsid w:val="202D01B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3214,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="05387FAE"/>
+    <w:nsid w:val="75CD9915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3362,51 +3362,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="5F5496E4"/>
+    <w:nsid w:val="C19A06FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3659,51 +3659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-lopez-cabello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0596-2749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082954321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.lopezcabello@univ-brest.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b16698" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/11408" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavozdigital.es/cadiz/pg060420/prensa/noticias/Opinion/200604/20/CAD-OPI-074.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://josebergamin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026/iii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/conference-spectacle-le-flamenco-une-introduction" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/conference-de-david-sala-sur-son-album-le-poids-des-heros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-et-l-exil-dans-la-bande-dessinee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/max-aub-ou-les-crimes-d-ecriture-d-un-indesirable-exemplaire-conference-de-gerard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveau.univ-brest.fr/hcti/fr/page/5-exils-et-migrations-histoires-memoires-representations" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/programmes/europe-for-citizens/projects/efc-project-details-page/?nodeRef=workspace://SpacesStore/d980b5ac-1bc6-4db7-b6dd-21a971379eea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/digitalAssets/97/97024_AAP-2020-21_Sea-EUsearch_listeRetenu.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveau.univ-brest.fr/hcti/fr/page/la-guerre-despagne-lexil-la-bretagne-histoire-memoire-representations" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n L&#243;pez Cabello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hidalgo N&#225;cher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Santa Mar&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus-Armand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emi.015.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03006917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.v0i23.519" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05278288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04538788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/gtk1-zt58" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02867177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hidalgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=2879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roulli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/m-ivan-lopez-cabello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucm.es/ediciones-complutense/escribiendo-historia-hoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.ugr.es/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialrenacimiento.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16698" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02366848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02443065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mjusticia.gob.es/cs/Satellite/Portal/es/inicio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fundacionssegui.org/madrid/index.php/publicaciones/antiguas/113-libro-del-congresos-las-otras-protagonistas-de-la-transicion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=2879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01136891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotecanueva.es/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agapea.com/libros/El-humor-y-la-ironia-como-armas-de-combate-Literatura-y-medios-de-comunicacion-en-Espana-1960-2014--9788416246304-i.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadellibro.com/libro-el-exilio-republicano-de-1939-viajes-y-retornos/9788484725466/2502038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/libro/560526.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01140170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufr-lce.u-paris10.fr/pages-des-enseignants-chercheurs/lopez-cabello-ivan/jose-bergamin-et-la-france-369616.kjsp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialrenacimiento.com/biblioteca-del-exilio-serie-mayor/585-el-exilio-republicano-de-1939-y-la-segunda-generacion.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bienvenue.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.dipucordoba.es/publicacion/jose-bergamin-el-laberinto-de-la-palabra/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/jose-bergamin-entre-literatura-y-politica/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04538000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zewr-xx23" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-01311289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Carandell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561612v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arru&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-lopez-cabello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0596-2749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082954321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.lopezcabello@univ-brest.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b16698" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/11408" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavozdigital.es/cadiz/pg060420/prensa/noticias/Opinion/200604/20/CAD-OPI-074.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://josebergamin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026/iii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/conference-spectacle-le-flamenco-une-introduction" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/conference-de-david-sala-sur-son-album-le-poids-des-heros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-et-l-exil-dans-la-bande-dessinee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/max-aub-ou-les-crimes-d-ecriture-d-un-indesirable-exemplaire-conference-de-gerard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveau.univ-brest.fr/hcti/fr/page/5-exils-et-migrations-histoires-memoires-representations" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/programmes/europe-for-citizens/projects/efc-project-details-page/?nodeRef=workspace://SpacesStore/d980b5ac-1bc6-4db7-b6dd-21a971379eea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/digitalAssets/97/97024_AAP-2020-21_Sea-EUsearch_listeRetenu.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveau.univ-brest.fr/hcti/fr/page/la-guerre-despagne-lexil-la-bretagne-histoire-memoire-representations" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n L&#243;pez Cabello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hidalgo N&#225;cher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Santa Mar&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus-Armand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emi.015.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03006917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.v0i23.519" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05278288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04538788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/gtk1-zt58" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02867177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hidalgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=2879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roulli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/m-ivan-lopez-cabello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucm.es/ediciones-complutense/escribiendo-historia-hoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.ugr.es/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialrenacimiento.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16698" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02366848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02443065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mjusticia.gob.es/cs/Satellite/Portal/es/inicio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fundacionssegui.org/madrid/index.php/publicaciones/antiguas/113-libro-del-congresos-las-otras-protagonistas-de-la-transicion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=2879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01136891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotecanueva.es/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agapea.com/libros/El-humor-y-la-ironia-como-armas-de-combate-Literatura-y-medios-de-comunicacion-en-Espana-1960-2014--9788416246304-i.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadellibro.com/libro-el-exilio-republicano-de-1939-viajes-y-retornos/9788484725466/2502038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/libro/560526.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01140170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufr-lce.u-paris10.fr/pages-des-enseignants-chercheurs/lopez-cabello-ivan/jose-bergamin-et-la-france-369616.kjsp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialrenacimiento.com/biblioteca-del-exilio-serie-mayor/585-el-exilio-republicano-de-1939-y-la-segunda-generacion.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bienvenue.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.dipucordoba.es/publicacion/jose-bergamin-el-laberinto-de-la-palabra/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/jose-bergamin-entre-literatura-y-politica/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04538000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zewr-xx23" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-01311289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Carandell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561612v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arru&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>