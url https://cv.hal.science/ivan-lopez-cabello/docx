--- v1 (2026-04-17)
+++ v2 (2026-05-20)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iván López Cabello </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV (français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-lopez-cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0596-2749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082954321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iván LÓPEZ CABELLO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Civilisation de l'Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne OccidentaleUFR Lettres et Sciences humaines20, rue Duquesne - CS9383729238 Brest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02 98 01 68 64</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan.lopezcabello@univ-brest.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat européen en Langues et littératures romanes : espagnol, à l’université Paris Nanterre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat européen en Histoire, à l’université de Cadix, Espagne.Cotutelle internationale de thèse sous la direction de M. les Professeurs Marie-Claude Chaput et Julio Pérez Serrano, soutenue à Nanterre devant un jury présidé par M. Miguel A. Olmos (mention très honorable avec félicitations du jury à l’unanimité) : José Bergamín, une voix républicaine et dissidente dans l'Espagne de la Transition.2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'Études approfondies en Études ibériques et ibéro-américaines : espagnol (grade de master), à l'université Paris X-Nanterre, sous la direction de Mme. le Professeur Marie-Claude Chaput, soutenue à Nanterre, mention très bien : Conversaciones con un fantasma. Un acercamiento a las peregrinas andanzas de José Bergamín.1995</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certificado de Aptitud Pedagógica (certificat espagnol d’aptitude au professorat de l’enseignement du second degré), à l’université Complutense de Madrid.1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licenciatura (diplôme espagnol Bac+5) en Histoire et géographie : histoire contemporaine, à l’université Complutense de Madrid.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014/2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en langue et civilisations hispaniques à l’université de Bretagne Occidentale, UFR de Lettres et Sciences humaines (temps complet).2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capes externe (espagnol)2013/2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche à l'université Paris VIII Vincennes-Saint-Denis, UFR de Langues et cultures étrangères (temps complet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNU section 14, n° de qualification : 132142413332006/2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche à l'université Paris X-Nanterre, UFR de Langues (temps partiel)2002/2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecteur de langue étrangère à l'université Paris X-Nanterre, UFR de Langues (temps complet).2001/2002</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole à l’Institut universitaire de formation des maîtres, académie de Créteil (temps complet)Intervenant extérieur de langue espagnole à l’école élémentaire, 39 rue Aqueduc, académie de Paris (temps partiel)2000/2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole aux lycées Charles de Gaulle et Olympes de Gouges, académie de Créteil (temps complet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, Executive Language Services, Paris (temps partiel)1997/1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste à la bibliothèque publique de Palomares del Río, Séville, Espagne (temps complet, service national)1996/1997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, London School of Modern Languages, Prague, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, Etcétera & Co, Prague, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole, lycée privé Cestovniho Ruchu, Podêbrady, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉQUIPES DE RATTACHEMENT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Équipe d’accueil Héritages et constructions dans le texte et l’image, EA 4249, Université de Bretagne Occidentale. Membre titulaire depuis 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Équipe d’accueil Études romanes, EA 369, Université Paris Nanterre. Doctorant 2003/2012. Membre associé depuis 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grupo de Estudios de Historia Actual, HUM 315, Université de Cadix (Espagne). Doctorant 2005/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrages ou de revues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- Dreyfus-Armand, Geneviève, López Cabello, Iván, coord. Le travail forcé des Républicains espagnols pendant la Seconde Guerre mondiale. Paris : Riveneuve, col. Riveneuve Continents, nos 36-37 / Exils et migrations ibériques aux XXe et XXIe siècles, nos 15-16, 2024. ISBN : 978 -2-36013-704-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- Arrué, Michèle, López Cabello, Iván, ed., « Le non-dit dans le monde hispanique et latino-américain ». Pandora. Revue d’études hispaniques, nº 13, 2016, 155 p. Université Paris VIII Vincennes-Saint-Denis. ISSN : 2108 - 7210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, dir.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires de Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016, 348 p. ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván, Roullière, Yves, dir., José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp, Nanterre: Université Paris Ouest Nanterre La Défense, col. Regards, nº 16, 2011, 263 p. ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles de revue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Cartas desde los &amp;quot;campos de dispersión&amp;quot;: epistolario entre Max Aub y José Bergamín (1953-1966) ». El Correo de Euclides. Anuario científico de la Fundación Max Aub, n° 18, 2024. ISSN : 1887-0023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « &amp;quot;Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamín ». Historia Actual Online, nº 42, 2017. (pp. 113-127). ISSN : 1696-2060 (réédition).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Límites de la libertad de expresión en la prensa. Un caso paradigmático de censura en la España de la Transición ». Pandora. Revue d’études hispaniques. nº 13, 2016 (pp. 71-83). ISSN : 2108-7210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Cante flamenco : une introduction à la poésie orale andalouse ». Crisol. nº 8, 2005. (pp. 43-56). Université Paris X-Nanterre. ISSN : 0764-7611.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « La silenciada resistencia de José Bergamín ». Revista de Historia Actual, nº 2, 2004 (pp. 49-58). ISSN : 1697-3305.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations dans des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">23- López Cabello, Iván. « José Bergamín, París y las tormentas del 68 ». Otero Carvajal, Luis Enrique, Pérez Martínez, José Emilio, ed., Escribiendo historia hoy: cuestiones de historiografía, historia de las mujeres e historia cultural, Madrid : Ediciones Complutense, Colección Miscelánea (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22- López Cabello, Iván. « De una España peregrina a un peregrino en España: exilios y retornos de José Bergamín ». Naharro Calderón, José María, ed. Diásporas y Fronteras, Llanes 2001-2022, Llanes : Asociación para el Estudio de los Exilios y Migraciones Ibéricos Contemporáneos / Ayuntamiento de Llanes (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21- López Cabello, Iván. « Monarquías, ¿para qué? José Bergamín por una tercera república española ». Pérez Serrano, Julio, Malditos rojos. Disidencias políticas y culturales en la Transición española, Granada : Comares (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20- Dreyfus-Armand, Geneviève, López Cabello, Iván,. « Introduction ». Dreyfus-Armand, Geneviève, López Cabello, Iván, coord.. Le travail forcé des Républicains espagnols pendant la Seconde Guerre mondiale. Paris : Riveneuve, col. Riveneuve Continents, nos 36-37 / Exils et migrations ibériques aux XXe et XXIe siècles, nos 15-16, 2024, p. 7-10. ISBN : 978 -2-36013-704-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">19- López Cabello, Iván. « ‘My world is not of this kingdom’: José Bergamín’s Republican and dissenting voice during the Spanish Transition ». Omlor, Daniela, Tasis Moratinos, Eduardo, ed., Figures of Exile. Oxford : Peter Lang, coll. Romance Literatures & Cultures, series Iberian and Latin American Studies: The Arts, Literature, and Identity, vol. 9, 2022, p. 217-231. ISBN 9781800796157 (paperback) ; ISBN 9781800796164 (ebook) ; ISBN 9781800796171 (epub). Trad. Daniela Omlor.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">18- López Cabello, Iván. « “Si mi voz muriera en tierra”. Poesía de exilio en los cantes de Morente ». Ordóñez Eslava, Pedro, ed.. Estamos vivos de milagro. Morente, 10 años después. Granada : Universidad de Sevilla, Universidad de Granada, colección Patrimonio musical, 2022, p. 77-96. ISBN Editorial Universidad de Granada: 978-84-338-6701-8. ISBN Editorial Universidad de Sevilla: 978-84-472-3080-8. En collaboration avec Fátima Rodríguez.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">17- López Cabello, Iván, Rodríguez, Fátima. « De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior ». López García, José-Ramón, Aznar Soler, Manuel, Rodríguez, Juan, Lázaro, Esther, ed.. Puentes de diálogo entre el exilio republicano de 1939 y el interior. Séville : Renacimiento, Biblioteca del Exilio, Col. Anejos, 2021. (pp. 655-667). ISBN 9788418818820.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16- López Cabello, Iván. « Cartas desde el exilio de José Bergamín a Rafael Alberti ». Idmhand, Fatiha, Casacuberta Rocarols, Margarida, Aznar Soler, Manuel, Demasi, Carlos, ed.. Lugares y figuras del exilio republicano del 39. Los intelectuales “satélites” y sus redes transnacionales. Berlin, Bern, Bruxelles, New York, Oxford, Warszawa, Wien : Peter Lang, col. Trans-Atlántico, 2020. (pp. 191-203), ISBN : 978-2-8076-0554-1. DOI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3726/b16698</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15- López Cabello, Iván. « José Bergamín, la confusión reinante y el último peregrinaje ». Sarría Buil, Aránzazu, ed.. Retornos del exilio republicano español. Dilemas, experiencias y legados. Madrid : Ministerio de Justicia, 2019. (pp. 235-257). ISBN : 978-84-7787-499-7.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">14- López Cabello, Iván. « José Bergamín y los intelectuales en la Transición ». Carandell, Zoraida, Pérez Serrano, Julio, Pujol Berché, Mercè, Taillot, Allison, coord.. La construcción de la democracia en España (1868-2014). Espacios, representaciones, agentes y proyectos. Nanterre : Presses universitaires de Paris Nanterre, 2019 (pp. 387-400). ISBN-10 : 284016339X / ISBN-13 : 9782840163398. Web </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://books.openedition.org/pupo/11408</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13- López Cabello, Iván. « La luz de esta memoria: José Bergamín y el fomento de la memoria republicana en la España de la Transición ». Dubosquet Lairys, Françoise, Valcárcel, Carmen, ed.. Memoria(s) en transición: voces y miradas sobre la Transición española. Madrid : Visor Libros, 2018 (pp. 189-‌204). ISBN : 9788498952056.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12- López Cabello, Iván. « José Bergamín, un romántico revolucionario en la España de la Transición ». Fundación Salvador Seguí-Madrid, coord.. Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales. Madrid : FSS Ediciones, 2018. (pp. 371-383). ISBN: 978-84-87218-23-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11- López Cabello, Iván. « La colaboración periodística de José Bergamín en Sábado Gráfico ». Ait Bachir, Nadia, Dubosquet Lairys, Françoise, Ludec, Nathalie, Sarría Buil, Aránzazu, coord.. Intelectuales y medios de comunicación en los espacios hispanófono y lusófono (siglos XIX-XXI) : Homenaje a Marie-Claude Chaput, Rennes : PILAR - Université Rennes, 2017 (pp. 171-188). ISBN : 978-2-9542554-4-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10- López Cabello, Iván. « “Mi mundo no es de este reino”: la voz republicana y disidente de José Bergamín en la España de la Transición ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine nº 1, 2016 (pp. 243-258). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9- López Cabello, Iván. « Tras las huellas de la voz de José Bergamín », Olmos, Miguel A., ed.. Traces et projections de la voix. Douze études. Rouen : Presses universitaires de Rouen et du Havre, col. Cahiers de l’ERIAC, nº 8, 2015 (pp. 137-147). ISBN : 979-10-240-0380-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- López Cabello, Iván. « Del humorismo y la ironía como armas de combate en los artículos periodísticos de José Bergamín en la Transición ». Bottin, Béatrice, Buron-Brun, Bénédicte de, ed.. El humor y la ironía como armas de combate. Literatura y medios de comunicación en España 1960-2014. Séville : Renacimiento, 2015 (pp. 435-446). ISBN : 978-84-16246-30-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- López Cabello, Iván. « La fe republicana de José Bergamín frente al espíritu de la Transición ». Chaput, Marie-Claude, Pérez Serrano, Julio, ed.. La Transición española. Nuevos enfoques para un viejo debate. Madrid : Biblioteca Nueva, 2015 (pp. 211-224. ISBN : 978-84-16170-10-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- López Cabello, Iván. « Alberti y Bergamín: dos voces antagónicas del exilio republicano de 1939 ante la España de la Transición ». Aznar Soler, Manuel, López García, José Ramón, Montiel Rayo, Francisca, Rodríguez, Juan, ed., El exilio republicano de 1939. Viajes y retornos. Séville: Renacimiento, col. Biblioteca del Exilio, Anejos, n° 22, 2014 (pp. 638-647). ISBN : 978-84-84725-46-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Coplas, canciones y sonetos para antes de unas elecciones. La sátira política en verso de José Bergamín en la primavera de 1977 ». Navarrete Navarrete, María Teresa, Soler Gallo, Miguel, ed.. Ay, ¡qué triste es toda la humanidad! Literatura, cultura y sociedad española contemporánea. Rome : Aracne Editrice, 2013 (pp. 193-202). ISBN : 978-88-548-5981-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « Conversaciones con Tomás Segovia en torno a José Bergamín ». Aznar Soler, Manuel, López García, José Ramón, ed.. El exilio republicano de 1939 y la segunda generación. Séville : Renacimiento, 2011 (pp. 745-754). ISBN : 978-84-8472-666-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Les entretiens du second exil de José Bergamín ». López Cabello, Iván, Roullière, Yves, ed., José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 83-105). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Las confidencias de un fantasma recogidas por André Camp ». Bonilla Cerezo, Rafael, ed. José Bergamín. El laberinto de la palabra, Cordoue : Diputación de Córdoba, 2009 (pp. 235-262). ISBN : 978-84-8154-272-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Douze entretiens avec un fantôme: resistencias y exilios de José Bergamín ». Chaput, Marie-Claude, Sicot, Bernard, ed., Résistances et exils. Nanterre : Université Paris X-Nanterre, col. Regards, 2006. (pp. 141-154). ISBN : 2-85901-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications avec actes dans des colloques ou des congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « &amp;quot;Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamín ». Molinero, Carme, Tébar, Javier, ed.. VIII Encuentro Internacional de Investigadores del Franquismo, Barcelona : Universitat Autònoma de Barcelona, 2013. CD. ISBN : 978-84-695-8654-9.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Consideraciones sobre París como etapa en los exilios de José Bergamín ». Civil, Pierre, Crémoux, Françoise, ed.. Actas del XVI Congreso de la Asociación Internacional de Hispanistas. Nuevos caminos del hispanismo… París, del 9 al 13 de julio de 2007. Madrid / Frankfurt am Main: Iberoamericana / Vervuert, 2010. CD. ISBN : 978-84-8489-539-8, 978-3-86527-578-3.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Bien muerto está. José Bergamín ante la muerte del General Franco ». Quirosa-Cheyrouze Muñoz, Rafael. ed.. Los inicios del proceso de democratización. Almería: Universidad de Almería, 2005. CD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction d’article</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Chenu, Roselyne. « El segundo exilio de José Bergamín ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 229-242). Traduction en espagnol, en collaboration avec Zoraida Carandell.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Bergamín, José. « Tiembla el misterio. Picasso furioso ». Robles Tardío, Rocío, ed.. Picasso y sus críticos I. La Recepción del Guernica, 1937-1947. Barcelona: Ediciones de la Central, Museo Nacional de Arte Contemporáneo Reina Sofía, Museo Picasso de Barcelona, 2011 (pp. 63-68). ISBN : 978-84-938142-8-1. Traduction en espagnol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription d’entretiens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Camp, André. « Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 149-235). ISBN : 978-2-85901-047-8. Transcription en français en collaboration avec Yves Roullière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres productions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des journaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Un martes 14 de abril ». La Voz de Cádiz Digital, 2006. Web </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lavozdigital.es/cadiz/pg060420/prensa/noticias/Opinion/200604/20/CAD-OPI-074.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus dans des revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Wallerstein, Immanuel, Las incertidumbres del saber. Barcelona, Gedisa, 2005, 180 p. ». Historia Actual Online, nº 23, 2010 (pp. 228-230). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « Fernando Larraz, El monopolio de la palabra. El exilio intelectual en la España franquista, Madrid: Biblioteca Nueva (colección Ensayo, nº 36), 2009, 335 p. ». Historia Actual Online, nº 22, 2010. (pp. 236-238). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Marie-Claude Chaput éd., De l'anarchisme aux courants alternatifs (XIX-XXIè siècles), collection Regards, nº 9, Université Paris X-Nanterre, 2007 ». Historia Actual Online, nº 14, 2007 (pp. 199-201). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Jean-François Soulet éd., « Pratiques de l'histoire immédiate », Cahiers d'histoire immédiate, nº 29, 2006 ». Historia Actual Online, nº 9, 2006. (pp. 234-236). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « José Bergamín, Obra esencial, Nigel Dennis éd., Madrid, Turner, 2005 ». Revista de Historia Actual, nº 3, 2005. ISSN : 1697-3305.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa. « In memoriam. Nigel Dennis ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa. ed., José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 9-16). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Un silencio por Bergamín. Homenaje a un fantasma en el XXX aniversario de su muerte (1983-2013) ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política, Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (p. 277). ISBN : 978-2-84016-236-0. En collaboration avec Max Hidalgo Nácher et Teresa Santa María Fernández.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván « Silencio hondo », in Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política, Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 317-318). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván, Roullière, Yves. « José Bergamín et la France ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre: Université Paris Ouest Nanterre La Défense, 2011, p. 11-12. ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván, Roullière, Yves. « Bibliographie de José Bergamín en français ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre: Université Paris Ouest Nanterre La Défense, 2011 (pp. 237-258). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Documents sonores et audiovisuels français de José Bergamín ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 259-262). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Las ideas liebres. Cuaderno de investigación bergaminiana, plateforme Hypothèses, OpenEdition. Web </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://josebergamin.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> . Éditeur du cahier de recherche depuis 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « Républicain.e.s espagnol.e.s exilé.e.s pendant la Seconde Guerre mondiale : travail forcé et résistances. Rotspanier, 80 ans après », direction du colloque international organisé à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249) de l’université de Bretagne Occidentale et l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE29), en collaboration avec l’université Rovira i Virgili (projet Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme, programme Europe pour les Citoyens, Commission Européenne) et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix (Universités des Mers - SEA-EU), 2022-03-17/19.</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026/iii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « La Retirada et l’exil républicain espagnol en Bretagne, 80 ans après (1939-2019). Histoire, mémoire, création », direction du IIe colloque international organisé à Brest par les laboratoires Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249), le Centre de Recherche Bretonne et Celtique (CRBC, EA 4451/UMS 3554) et le Département d’Espagnol de l’université de Bretagne Occidentale, en collaboration avec le Grupo de Estudios del Exilio Literario (GEXEL, CEFID) de l’université Autònoma de Barcelone et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix, en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2019-04-01/04.</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « L’exil espagnol en Bretagne. 80 anniversaire de l’arrivée des premiers réfugiés (1937-2017) », direction du colloque international organisé à Brest par les laboratoires Héritages et Construction dans le Texte et l’Image (HCTI, EA 4249), Laboratoire d’Études et de Recherche en Sociologie (LABERS, EA 3149) et le Centre de Recherche Bretonne et Celtique (CRBC, EA 4451/UMS 3554) de l’université de Bretagne Occidentale, en collaboration avec le Grupo de Estudios del Exilio Literario (GEXEL, CEFID) de l’université Autònoma de Barcelone et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix, en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2017-04-03/05.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Bergamín: entre literatura y política », co-direction du colloque international organisé à Bellaterra (Barcelone, Espagne) par le Grupo de Estudios del Exilio Literario de l’université Autònoma de Barcelone, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), 2013-04-12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de journées d’études ou séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11- « Guitarra flamenca : une introduction par Rafael Lloyds Iglesias », conférence-spectacle organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale dans le cadre du 20e anniversaire du Pôle d'Études Ibériques de l'académie de Rennes, 23 février 2024. Projet Fac Amie des Arts, UFR Lettres et Sciences humaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10- « Littérature et mémoire : nouvelles recherches autour de l’œuvre d’Alfons Cervera », direction de la journée d'étude organisée à Brest par le laboratoire Héritage et Création dans le Texte et l’Image (HCTI, EA 4249), en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 23 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9- « Le Flamenco : une introduction », conférence-spectacle et journée d’immersion lycée/université organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale, 3 mars 2023. (projet Fac Amie des Arts, UFR Lettres et Sciences humaines).</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/conference-spectacle-le-flamenco-une-introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- « Le poids des héros », conférence de David Sala organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, UR 4249), 2022-09-16.</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/conference-de-david-sala-sur-son-album-le-poids-des-heros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- « La guerre d’Espagne et l’exil dans la bande dessinée », direction de la demi journée d'étude organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, UR 4249), 2021-12-03.</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-et-l-exil-dans-la-bande-dessinee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « Max Aub », journée d’immersion lycée/université organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale le 3 décembre 2019. Projet Fac Amie des Arts, UFR Lettres et Sciences humaines. Conférence Gérard Malgat.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/max-aub-ou-les-crimes-d-ecriture-d-un-indesirable-exemplaire-conference-de-gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « Mémoire de l’exil : de la Galice à la Bretagne », direction de la demi journée d'étude organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249), en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2017-10-25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « Herbes : d’une modernité à l’autre », co-direction du séminaire organisé à Brest par le laboratoire Héritages et constructions dans le texte et l’image de l’université de Bretagne Occidentale (EA 4249). Modérateur de la première séance, 2016-03-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « L'exil républicain de 1939 en France : intellectuels/théâtre », direction de la demi journée d'étude organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), 2010-06-11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « José Bergamín et la France », co-direction de la journée d'étude co-organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2008-05-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « La resistencia de los cristianos de izquierda a la dictadura franquista », co-direction de la journée d'étude co-organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2007-03-23.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités scientifiques de colloques ou de congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « « Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : Dissonances, fissures et marges », membre du comité scientifique et d’organisation du colloque international organisé à Brest par Héritage et construction dans le texte et l’image (UR 4246) de l’université de Bretagne Occidentale, en collaboration avec l’Équipe de Recherche sur le Littératures, les Imaginaires et les Sociétés (UR 4254) de l’université de Caen et l’Institut des Amériques (IDA B), 2022-11-24/25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « Revenir sur le retour : L’expérience de l’exil républicain dans les cultures politiques de l’Espagne contemporaine », membre du comité scientifique du colloque international organisé à Bordeaux par Amériber de l’université Bordeaux Montaigne, en collaboration avec Héritage et construction dans le texte et l’image (EA 4246) de l’université de Bretagne Occidentale, le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2018-10-25/26.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « La Transition espagnole : nouvelles approches », membre du comité d'organisation du colloque international organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2011-05-27/28.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « Nuestro Patrimonio Común: Las fronteras de 1989 y la crisis del paradigma revolucionario », membre du comité d'organisation du XI séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « La lucha por la democracia en España », 2009-11-09/11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « Nuestro Patrimonio Común: 1968-2008 ¿Cuarenta años que cambiaron el mundo? », membre du comité d'organisation du VIII séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « Movimientos socio-políticos: historia y memoria », 2008-11-04/07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Nuestro Patrimonio Común: Del anarquismo a los nuevos movimientos alternativos », secrétaire du comité d'organisation du VII séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « Las Éditions Ruedo ibérico », 2007-11-05/09.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche collaboratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2026 Direction du programme de recherche « Exils et migrations : histoire, mémoire, représentations », HCTI – EA 4249, Université de Bretagne Occidentale.</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nouveau.univ-brest.fr/hcti/fr/page/5-exils-et-migrations-histoires-memoires-representations</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021/ Membre du programme national de recherche « Maoísmo(s) en la Península Ibérica: historia, memoria y culturas políticas. Un estudio comparado ». Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología (Espagne). Responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Responsable du partenariat de l’université de Bretagne Occidentale dans le cadre du projet « Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme », programme Europe pour les Citoyens, Commission Européenne, identification : 618437-CITIZ-1-2020-1-ES-CITIZ-REMEM.</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ec.europa.eu/programmes/europe-for-citizens/projects/efc-project-details-page/?nodeRef=workspace://SpacesStore/d980b5ac-1bc6-4db7-b6dd-21a971379eea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 Porteur du projet de recherche « History, remembrance and disremembrance in maritime Europe », SEA-EU Search, Université de Bretagne Occidentale (HCTI - EA 4249), Universidad de Cádiz (GEHA - HUM315).</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-brest.fr/digitalAssets/97/97024_AAP-2020-21_Sea-EUsearch_listeRetenu.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Codirection du programme de recherche « La guerre d’Espagne, l’exil, la Bretagne : histoire, mémoire, représentations », HCTI – EA 4249, Université de Bretagne Occidentale.</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nouveau.univ-brest.fr/hcti/fr/page/la-guerre-despagne-lexil-la-bretagne-histoire-memoire-representations</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018/2021 Membre du programme national de recherche « La historia de la literatura española y el exilio republicano de 1939: final » (FFI2017-84768-R). Programa Estatal de Investigación, Desarrollo e Innovación Orientada a los Retos de la Sociedad, Ministerio de Ciencia, Innovación y Universidades (Espagne). Responsables : Manuel Aznar Soler y José Ramón López García, Universitat Autònoma de Barcelona.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017/2021 Membre du programme national de recherche « Del antifranquismo a la marginalidad: disidencias políticas y culturales en la Transición española a la democracia » (HAR2016-79134-R). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología (Espagne). Responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007/2009 Membre du programme national de recherche « De los movimientos libertarios a las corrientes alternativas » (HUM2007-30094-E/HIST). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006/2010 Membre du programme national de recherche « El largo camino a la democracia: cambio económico, movimientos sociales y construcción identitaria en la España meridional (1959-1979) » (HUM2006-14138-C06). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006/2009 Membre du programme national de recherche « Los movimientos sociales y su aportación al proceso democrático en la Andalucía Occidental (1959-1979) » (HUM2006-14138-Co6-01). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités éditoriaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- Exils et migrations ibériques, n° 11 (2020), Centre d’études et de recherche sur les migrations ibériques (CERMI). Membre du comité scientifique de la revue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Sansueña. Revista de estudios sobre el exilio republicano de 1939, n° 1 (12/2019), Séville : Renacimiento, col. Revista Sansueña, ISBN : 9788417950477. Membre du conseil de rédaction de la revue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Puentes de crítica literaria y cultural, n° 1 (01/2014), n° 2 (05/2014), n° 3 (09/2014), Barcelone-Buenos Aires-Madrid, ISSN : 4656-2045. Membre du conseil de rédaction de la revue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022/03, Brest (Faculté de Lettres Victor Segalen, université de Bretagne Occidentale) « Rotspanier. Les travailleurs forcés espagnols durant la Seconde Guerre mondiale. Victimes oubliées du nazisme », projet Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme, programme Europe pour les Citoyens, Commission Européenne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-03-19 / 2015-04-09, Brest (Faculté de Lettres Victor Segalen, université de Bretagne Occidentale) « Les belles tours-belvédères de Cadix. Un regard photographique d’Emmanuelle Bastien », organisée par le Département d'espagnol et la Bibliothèque universitaire de Lettres et Sciences humaines de l’université de Bretagne Occidentale, en collaboration avec Brest-Jumelages, Torre Tavira et Tiri Ti Tran (porteur de projet, commémoration des 20 ans de la Faculté de Lettres Victor Segalen).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences données à l’invitation du comité d’organisation de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « La España peregrina de José Bergamín », dans le 5e séminaire « Los exilios del 39. Memorias contra el olvido », dans les cours d’été de l’université de Cadix (San Roque), 2019-08-22.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín », dans les cours d’été « La Guerra Civil y el exilio: 70 años después », organisé à Llanes (Espagne) par l’université de Alcalá, 2009-08-20.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications orales sans actes dans des colloques ou des congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- « José Bergamín y las tormentas del 68 (2) », dans le 10e colloque La Transición española « España, Europa y el 68, 50 años después », organisé à Paris par le Collège d’Espagne, la Asociación de Historia Actual et les universités de Nanterre, Cadix, Paris 8, Paris Est-Créteil Val de Marne et UNED, 2018-06-08.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- « Cartas desde el exilio de José Bergamín a Rafael Alberti » dans la journée d’études « El siglo XX en primera persona: los egodocumentos y la Historia contemporánea española », organisée à Paris par le laboratoire d’Études Romanes EA 4385 de l’université Paris 8 Vincennes - St-Denis et le Collège d’Espagne à Paris, 2015-04-18.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « Límites de la libertad de expresión en la prensa: un caso paradigmático de censura en la Transición », dans la 5e rencontre « La Transición española : nuevos enfoques. Del parlamento de papel a la libertad de prensa », organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix et le Collège d’Espagne à Paris, 2013-05-29.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « La sátira política en verso de José Bergamín ante las elecciones generales de 1977 », dans la 4e rencontre « La Transition espagnole : nouvelles approches », organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix et le Collège d’Espagne à Paris, 2012-06-11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « La reconciliación bajo silencio. Consideraciones sobre la Transición a la democracia en España », dans la 2e demi-journée d’étude sur « L’Espagne et le défi de la modernisation : la Transition » organisée à Boulogne-sur-Mer par le Master Métiers de l’enseignement en espagnol de l’université du Littoral Côte D’Opale, le Grupo de Estudios de Historia Actual de l'université de Cadix et la Asociación de Historia Actual, 2011-03-09.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « José Bergamín y las tormentas del 68 (1) », dans le VIIIe séminaire international « Nuestro Patrimonio Común: 1968-2008 ¿Cuarenta años que cambiaron el mundo? », organisé à Cadix (Espagne) par le Grupo de Estudios de Historia Actual de l'université de Cadix, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, 2008-11-07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « La “entereza” de Miguel de Unamuno et de José Bergamín », dans la journée d'étude « Unamuno et Bergamín : un lien à explorer », organisée à Le Mans par le Groupe de Recherche Inter-langues de l'université du Maine, 2007-10-25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Los exilios de Bergamín en París », dans le séminaire du Groupe de recherche Résistances et exils de l’université Paris X-Nanterre, 2004-05-28.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de thèse de doctorat de Vanessa Auroy, « Une autre narration de la Guerre civile et du Franquisme ou comment et pourquoi la fiction s'empare de la matière historique », dans le cadre de Arts, lettres et langues, en partenariat avec 6 - 3LAM Langues, Littérature, Linguistiques des Universités d'Angers et du Maine. 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER Langues et littératures romanes, profil Littérature espagnole classique et contemporaine, rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2023 (Référence UBO 1400PR1015, UAI 0290346U). 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste MCF Civilisation de l'Espagne contemporaine et traduction rattaché à l’UFR Langues et Cultures Étrangères de l’université Paris Nanterre pour la rentrée 2023 (Référence GALAXIE : 4807). 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Alberto Martín Torres, « La producción del paradigma de la transición democrática: de memoria política a identidad colectiva (1975-2018) », Doctorado en Artes y Humanidades, université de Cadix. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission ad-hoc pour le poste PRCE/PRAG en espagnol rattaché au Pôle Langues de l’université de Bretagne Occidentale pour la rentrée 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Ernesto Manuel Díaz Macías, « Un legado poliédrico: el pensamiento marxista sobre la democracia », Doctorado en Artes y Humanidades, université de Cadix.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury et rapport externe de thèse de doctorat international de Yasmina Yousfi : La labor teatral de Josefina Plá: una escritora en la frontera, Universitat Autònoma de Barcelona (Espagne), département de philologie espagnole. 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport externe thèse de doctorat de Javier Contreras Becerra : Movimiento vecinal y movimiento andalucista. Construcción de la ciudadanía y aprendizaje democrático en Andalucía (1963-1987), Universidad de Granada (Espagne), département d’histoire contemporaine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Francisco Javier Torres Barranco, « De los Curas- Obreros a los Obreros-Curas: El sacerdote en el trabajo en la Diócesis de Cádiz, 1966- 1979 », Doctorado en Artes y Humanidades, université de Cadix. 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour la Commission d’aide à la publication de Paris Nanterre Epistolâtries : mutations contemporaines et nouvelles approches d’étude de la lettre / Epistolatrías : mutaciones contemporáneas y nuevos enfoques de estudio de la carta. Sous la direction de Marta López Izquierdo et Allison Taillot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : Dissonances, fissures et marges », colloque international organisé à Brest par Héritage et construction dans le texte et l’image (UR 4246) de l’université de Bretagne Occidentale, en collaboration avec l’Équipe de Recherche sur le Littératures, les Imaginaires et les Sociétés (UR 4254) de l’université de Caen et l’Institut des Amériques (IDA B). Modérateur de la séance « Art et Exil républicain espagnol de 1939 : des Amériques à l’Europe » 2022-11-24/25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentations du livre José Bergamín: entre literatura y política (Nanterre : Presses universitaires de Paris Ouest, 2016) à l’université de Cadix (6 avril 2016), à l’université Autònoma de Barcelone (14 avril 2016), à la Bibliothèque national de l’Uruguay (24 octobre), à l’université Catholique de l’Uruguay (28 octobre 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Intellectuels et Médias dans les Espaces Hispanophones et Lusophones (XIXe-XXIe siècles). Hommage à Marie-Claude Chaput » organisée par l’Équipe de recherches Interlangues « Mémoires, identités, territoires » de l’université Rennes 2 (ERIMIT, EA 4327) et l’association Presse imprimés, lectures dans l’aire romane (PILAR). Modérateur de la table 5 « Intellectuel.le.s et débat public », 2016-10-01.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« El exilio republicano de 1939. Viajes y retornos », participation dans le V congrès international organisé à Bellaterra (Barcelone, Espagne) par le GEXEL de l’université Autònoma de Barcelone. Modérateur de la séance « Segunda Generación », 2013-11-27/29.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention dans une table ronde autour de José Bergamín, séminaire international de la Diputación de Córdoba organisé à Cordoue (Espagne) du 21 au 23 février 2007 « José Bergamín: el laberinto de la palabra », 2007-02-21.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques et Bergamasques: reportaje sobre un esqueleto llamado José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del monográfico &amp;quot;José Bergamín y las artes mágicas del vuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis, Nigel, José Bergamín. Teoría y práctica del exilio, Valencina de la Concepción (Sevilla), Editorial Renacimiento, 2023, 329 págs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Hispanismo Filosófico. Historia del pensamiento iberoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde los &amp;quot;campos de dispersión&amp;quot;: epistolario entre Max Aub y José Bergamín (1953-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Correo de Euclides. Anuario científico de la Fundación Max Aub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18, pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dreyfus-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils et migrations ibériques aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, 16, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/emi.015.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.113-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Límites de la libertad de expresión en la prensa. Un caso paradigmático de censura en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraz, Fernando, El Monopolio De La Palabra. El Exilio Intelectual En La España Franquista. Madrid, Biblioteca Nueva, 2009, 335 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallerstein, Immanuel, Las Incertidumbres Del Saber. Barcelona, Gedisa, 2005, 180 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.228-230. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36132/hao.v0i23.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaput, Marie-Claude (ed.), « De l'anarchisme aux courants alternatifs (XIX-XXIè siècles) », monográfico de Regards, 9 (2007), Université de Paris X-Nanterre, 460 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'histoire immédiate&amp;quot;. Cahiers d'histoire immédiate, 29 (2006), 501 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.234-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cante flamenco : une introduction à la poésie orale andalouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La silenciada resistencia de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nigel Dennis Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordi Larios; School of Modern Languages, Oct 2025, St Andrews (Ecosse), Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Campos de dispersión&amp;quot;: consideraciones sobre el exilio republicano de 1939 y la trayectoria transnacional de José Bergamín en América</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congreso Internacional Nuestro Patrimonio Común: Las redes globales en el mundo iberoamericano: Una mirada cruzada de la Historia Actual (s. XX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julio Pérez Serrano; Emmanuelle Sinardet, Apr 2024, Cádiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde los “campos de dispersión”: epistolario entre Max Aub y José Bergamín (1953-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Aub, autor universal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Lázaro Sanz, Oct 2023, Avignon, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máscaras y Bergamascos: reportaje sobre un esqueleto llamado José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Para otra historia de la literatura española: exilio republicano e interior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuel Aznar Soler; José-Ramón López García, Nov 2023, Bellaterra (Barcelone), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable scientifique. Université de Bretagne Occidentale, HCTI (UR 4249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec David Sala autour de son album " Le Poids des Héros "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BREST, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/gtk1-zt58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI congrès international « Puentes de diálogo entre el exilio republicano de 1939 y el interior », université Autònoma de Barcelona, à Bellaterra (Barcelone)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La España peregrina de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e séminaire « Los exilios del 39. Memorias contra el olvido », cours d’été de l’université de Cadix (San Roque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Roque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dios y el Diablo: cartas desde el exilio de José Bergamín a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposium International Itinérant « Figuras del 36. El exilio español y sus actores de segunda fila: las redes en la emergencia de una nueva cultura transnacional », Universitat de Girona, Universitat Autónoma de Barcelona, Université de Lille, ANR-Chispa, MESHS de Lille, Universidad de la República de Uruguay, Biblioteca Nacional de Uruguay, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y las tormentas del 68 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque La Transición española « España, Europa y el 68, 50 años después », le Collège d’Espagne à Paris, la Asociación de Historia Actual et les universités de Nanterre, Cadix, Paris 8, Paris Est-Créteil Val de Marne et UNED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dios y el Diablo: cartas desde el exilio de José Bergamin a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuras del 36. El exilio espanol y sus actores de segunda fila: las redes en la emergencia de una nueva cultura transnacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidat de Girona, Universitat Autonoma de Barcelona, Université de Lille, MESHS de Lille, Universidad de la Republica de Uruguay, 2016, Gérone - Barcelone- Lille - Montevideo, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colaboración periodística de José Bergamín en Sábado Gráfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectuels et Médias dans les Espaces Lusophones et Hispanophones (XIXe-XXIe siècles). Hommage à Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Sep 2016, Rennes, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamin y los intelectuales en la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jose Bergamin y los intelectuales en la Transicion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideraciones sobre París como etapa en los exilios de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso de la Asociacion Internacional de Hispanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociacion internacional de Hispanistas, Jul 2007, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Max Hidalgo Nácher; María Teresa Santa María Fernández. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Regards sur l’Espagne contemporaine, Zoraida Carandell, 978-2-84016-236-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Ouest Nanterre La Défense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.262, 2011, Regards, 978-2-85901-047-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José María Naharro Calderón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diásporas y Fronteras. Llanes 2002-2025. De los exilios de 1936-1939 a los refugiados climáticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ayuntamiento de Llanes; AEMIC, pp.243-253, 2025, 978-84-9721-620-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, París y las tormentas del 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Enrique Otero Carvajal; José Emilio Pérez Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escribiendo historia hoy: historiografía, historia de las mujeres e historia cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Complutense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.445-459, 2024, 978-84-669-3840-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Si mi voz muriera en tierra”. Poesía de exilio en los cantes de Morente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Ordóñez Eslava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estamos vivos de milagro. Morente, 10 años después</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Granada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-96, 2022, Patrimonio musical, 978-84-338-6701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘My world is not of this kingdom’: José Bergamín’s Republican and dissenting voice during the Spanish Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Omlor, Eduardo Tasis Moratinos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Exile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.217-231, 2022, Romance Literatures &amp; Cultures, series Iberian and Latin American Studies: The Arts, Literature, and Identity, 9781800796157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">osé-Ramón López García, Manuel Aznar Soler, Juan Rodríguez, Esther Lázaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puentes de diálogo entre el exilio republicano de 1939 y el interior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-667, 2021, Anejos, Biblioteca del Exilio, 9788418818820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde el exilio de José Bergamín a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugares y figuras del exilio republicano del 39. Los intelectuales “satélites” y sus redes transnacionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang B, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y los intelectuales en la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoraida Carandell; Julio Pérez Serrano; Mercè Pujol Berché; Allison Taillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construcción de la democracia en España (1868-2014). Espacios, representaciones, agentes y proyectos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-400, 2019, Regards sur l'Espagne contemporaine, 284016339X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, la confusión reinante y el último peregrinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aránzazu Sarría Buil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retornos del exilio republicano español. Dilemas, experiencias y legados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministerio de Justicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-84-7787-499-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luz de esta memoria: José Bergamín y el fomento de la memoria republicana en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dubosquet Lairys, Carmen Valcárcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria (s) en transición: voces y miradas sobre la Transición española</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Visor Libros, pp.189-204, 2018, 9788498952056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, un romántico revolucionario en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSS Ediciones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-383, 2018, Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales, 978-84-87218-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colaboración periodística de José Bergamín en Sábado Gráfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ait Bachir, Nadia, Françoise Dubosquet Lairys, Nathalie Ludec, et Aránzazu Sarría Buil (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelectuales y medios de comunicación en los espacios hispanófono y lusófono (siglos XIX-XXI) : Homenaje a Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PILAR - Université Rennes, pp.171-188, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un silencio por Bergamín. Homenaje a un fantasma en el XXX aniversario de su muerte (1983-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Max, Iván López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.277, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi mundo no es de este reino&amp;quot; : la voz republicana y disidente de José Bergamin en la Espana de la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Max Hidalgo Nacher ; Teresa Santa Maria Fernandez ; Ivan Lopez Cabello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamin: entre literatura y politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam. Nigel Dennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Max, Iván López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.9-16, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencio hondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Iván, Max, López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.317-318, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fe republicana de José Bergamín frente al espíritu de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput; Julio Pérez Serrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transición española. Nuevos enfoques para un viejo debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblioteca Nueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-224, 2015, Colección Historia, 978-84-1617-010-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del humorismo y la ironia como armas de combate en los articulos periodisticos de José Bergamin en la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bottin ; Bénédicte de Buron-Brun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El humor y la ironia como armas de combate. Literatura y medios de comunicacion en Espana : 1960-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tras las huellas de la voz de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel A. Olmos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces et projections de la voix. Douze études </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-147, 2015, Cahiers de l'ERIAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberti y Bergamin: dos voces antagonicas del exilio republicano de 1939 ante la Espana de la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Azna Soler, José Ramon Lopez Garcia, Francisca Montiel Rayo, Juan Rodriguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El exilio republicano de 1939. Viajes y retornos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.638-647, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplas, canciones y sonetos para antes de unas elecciones. La satira politica en verso de José Bergamin en la primavera de 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ay ! Qué triste es toda la humanidad ! Literatura, cultura y sociedad espanola contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-202, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens du second exil de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Yves Roullière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris X - Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2011, Regards, 978-2-85901-047-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversaciones con Tomas Segovia en torno a José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Azna Soler, José Ramon Lopez Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El exilio republicano de 1939 y la segunda generacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.745-754, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Yves Roullière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France. Actes de la journée d’étude réalisée à Nanterre le 23 mai 2008. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Ouest Nanterre La Défense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-235, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las confidencias de un fantasma recogidas por André Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Bonilla Cerezo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín. El laberinto de la palabra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diputación de Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-262, 2009, 978-84-8154-272-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douze entretiens avec un fantôme: resistencias y exilios de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput; Bernard Sicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances et exils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris X-Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2006, Regards, 2-85901-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Flamenco : une introduction &amp;quot;. Conférence-spectacle. Brest, 3 mars 2023. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/zewr-xx23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils et migrations : histoire, mémoire, représentations &amp;quot;. Programme de recherche 2022-2026. Université de Bretagne Occidentale. HCTI, UR 4249. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Républicain.e.s espagnol.e.s exilé.e.s pendant la Seconde Guerre mondiale : travail forcé et résistances. Rotspanier, 80 ans après &amp;quot;. III Colloque international, Brest, 17-19 mars 2022. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Aub &amp;quot;. Journée d’immersion lycée/université. Département d’Espagnol, Université de Bretagne Occidentale. Brest, 3 décembre 2019. Vidéo Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Retirada et l'exil républicain espagnol en Bretagne, 80 ans après (1939-2019). Histoire, mémoire, création&amp;quot;. IIe Colloque internationale, Brest, 1-4 avril 2019. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exil espagnol en Bretagne. 80 anniversaire de l’arrivée des premiers réfugiés (1937-2017) ». I Colloque international, Brest, 3-5 avril 2017. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, una voz republicana y disidente en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Univerisité Paris X Nanterre; Universidad de Cadix, 2012. Español. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01311289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenu, Roselyne. « El segundo exilio de José Bergamín ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Nanterre, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 229-242). Traduction espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraida Carandell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergamín, José. « Tiembla el misterio. Picasso furioso ». Robles Tardío, Rocío, ed.. Picasso y sus críticos I. La Recepción del Guernica, 1937-1947. Barcelona: Ediciones de la Central, Museo Nacional de Arte Contemporáneo Reina Sofía, Museo Picasso de Barcelona, 2011 (pp. 63-68). Traduction espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monográfico &amp;quot;José Bergamín y las artes mágicas del vuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.10-102, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail forcé des républicains espagnols pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dreyfus-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils et migrations ibériques aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 16, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-dit dans le monde hispanique et latino américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Arrué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuaderno de investigacion bergaminiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iván López Cabello </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV (français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-lopez-cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0596-2749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082954321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iván LÓPEZ CABELLO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Civilisation de l'Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne OccidentaleUFR Lettres et Sciences humaines20, rue Duquesne - CS9383729238 Brest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02 98 01 68 64</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan.lopezcabello@univ-brest.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat européen en Langues et littératures romanes : espagnol, à l’université Paris Nanterre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat européen en Histoire, à l’université de Cadix, Espagne.Cotutelle internationale de thèse sous la direction de M. les Professeurs Marie-Claude Chaput et Julio Pérez Serrano, soutenue à Nanterre devant un jury présidé par M. Miguel A. Olmos (mention très honorable avec félicitations du jury à l’unanimité) : José Bergamín, une voix républicaine et dissidente dans l'Espagne de la Transition.2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'Études approfondies en Études ibériques et ibéro-américaines : espagnol (grade de master), à l'université Paris X-Nanterre, sous la direction de Mme. le Professeur Marie-Claude Chaput, soutenue à Nanterre, mention très bien : Conversaciones con un fantasma. Un acercamiento a las peregrinas andanzas de José Bergamín.1995</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certificado de Aptitud Pedagógica (certificat espagnol d’aptitude au professorat de l’enseignement du second degré), à l’université Complutense de Madrid.1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licenciatura (diplôme espagnol Bac+5) en Histoire et géographie : histoire contemporaine, à l’université Complutense de Madrid.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014/2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en langue et civilisations hispaniques à l’université de Bretagne Occidentale, UFR de Lettres et Sciences humaines (temps complet).2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capes externe (espagnol)2013/2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche à l'université Paris VIII Vincennes-Saint-Denis, UFR de Langues et cultures étrangères (temps complet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNU section 14, n° de qualification : 132142413332006/2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche à l'université Paris X-Nanterre, UFR de Langues (temps partiel)2002/2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecteur de langue étrangère à l'université Paris X-Nanterre, UFR de Langues (temps complet).2001/2002</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole à l’Institut universitaire de formation des maîtres, académie de Créteil (temps complet)Intervenant extérieur de langue espagnole à l’école élémentaire, 39 rue Aqueduc, académie de Paris (temps partiel)2000/2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole aux lycées Charles de Gaulle et Olympes de Gouges, académie de Créteil (temps complet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, Executive Language Services, Paris (temps partiel)1997/1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste à la bibliothèque publique de Palomares del Río, Séville, Espagne (temps complet, service national)1996/1997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, London School of Modern Languages, Prague, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole, Etcétera & Co, Prague, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de langue espagnole, lycée privé Cestovniho Ruchu, Podêbrady, R. tchèque (temps partiel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉQUIPES DE RATTACHEMENT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Équipe d’accueil Héritages et constructions dans le texte et l’image, EA 4249, Université de Bretagne Occidentale. Membre titulaire depuis 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Équipe d’accueil Études romanes, EA 369, Université Paris Nanterre. Doctorant 2003/2012. Membre associé depuis 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grupo de Estudios de Historia Actual, HUM 315, Université de Cadix (Espagne). Doctorant 2005/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrages ou de revues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- Dreyfus-Armand, Geneviève, López Cabello, Iván, coord. Le travail forcé des Républicains espagnols pendant la Seconde Guerre mondiale. Paris : Riveneuve, col. Riveneuve Continents, nos 36-37 / Exils et migrations ibériques aux XXe et XXIe siècles, nos 15-16, 2024. ISBN : 978 -2-36013-704-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- Arrué, Michèle, López Cabello, Iván, ed., « Le non-dit dans le monde hispanique et latino-américain ». Pandora. Revue d’études hispaniques, nº 13, 2016, 155 p. Université Paris VIII Vincennes-Saint-Denis. ISSN : 2108 - 7210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, dir.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires de Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016, 348 p. ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván, Roullière, Yves, dir., José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp, Nanterre: Université Paris Ouest Nanterre La Défense, col. Regards, nº 16, 2011, 263 p. ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles de revue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Cartas desde los &amp;quot;campos de dispersión&amp;quot;: epistolario entre Max Aub y José Bergamín (1953-1966) ». El Correo de Euclides. Anuario científico de la Fundación Max Aub, n° 18, 2024. ISSN : 1887-0023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « &amp;quot;Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamín ». Historia Actual Online, nº 42, 2017. (pp. 113-127). ISSN : 1696-2060 (réédition).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Límites de la libertad de expresión en la prensa. Un caso paradigmático de censura en la España de la Transición ». Pandora. Revue d’études hispaniques. nº 13, 2016 (pp. 71-83). ISSN : 2108-7210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Cante flamenco : une introduction à la poésie orale andalouse ». Crisol. nº 8, 2005. (pp. 43-56). Université Paris X-Nanterre. ISSN : 0764-7611.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « La silenciada resistencia de José Bergamín ». Revista de Historia Actual, nº 2, 2004 (pp. 49-58). ISSN : 1697-3305.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations dans des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">23- López Cabello, Iván. « José Bergamín, París y las tormentas del 68 ». Otero Carvajal, Luis Enrique, Pérez Martínez, José Emilio, ed., Escribiendo historia hoy: cuestiones de historiografía, historia de las mujeres e historia cultural, Madrid : Ediciones Complutense, Colección Miscelánea (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22- López Cabello, Iván. « De una España peregrina a un peregrino en España: exilios y retornos de José Bergamín ». Naharro Calderón, José María, ed. Diásporas y Fronteras, Llanes 2001-2022, Llanes : Asociación para el Estudio de los Exilios y Migraciones Ibéricos Contemporáneos / Ayuntamiento de Llanes (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21- López Cabello, Iván. « Monarquías, ¿para qué? José Bergamín por una tercera república española ». Pérez Serrano, Julio, Malditos rojos. Disidencias políticas y culturales en la Transición española, Granada : Comares (publication prévue en 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20- Dreyfus-Armand, Geneviève, López Cabello, Iván,. « Introduction ». Dreyfus-Armand, Geneviève, López Cabello, Iván, coord.. Le travail forcé des Républicains espagnols pendant la Seconde Guerre mondiale. Paris : Riveneuve, col. Riveneuve Continents, nos 36-37 / Exils et migrations ibériques aux XXe et XXIe siècles, nos 15-16, 2024, p. 7-10. ISBN : 978 -2-36013-704-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">19- López Cabello, Iván. « ‘My world is not of this kingdom’: José Bergamín’s Republican and dissenting voice during the Spanish Transition ». Omlor, Daniela, Tasis Moratinos, Eduardo, ed., Figures of Exile. Oxford : Peter Lang, coll. Romance Literatures & Cultures, series Iberian and Latin American Studies: The Arts, Literature, and Identity, vol. 9, 2022, p. 217-231. ISBN 9781800796157 (paperback) ; ISBN 9781800796164 (ebook) ; ISBN 9781800796171 (epub). Trad. Daniela Omlor.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">18- López Cabello, Iván. « “Si mi voz muriera en tierra”. Poesía de exilio en los cantes de Morente ». Ordóñez Eslava, Pedro, ed.. Estamos vivos de milagro. Morente, 10 años después. Granada : Universidad de Sevilla, Universidad de Granada, colección Patrimonio musical, 2022, p. 77-96. ISBN Editorial Universidad de Granada: 978-84-338-6701-8. ISBN Editorial Universidad de Sevilla: 978-84-472-3080-8. En collaboration avec Fátima Rodríguez.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">17- López Cabello, Iván, Rodríguez, Fátima. « De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior ». López García, José-Ramón, Aznar Soler, Manuel, Rodríguez, Juan, Lázaro, Esther, ed.. Puentes de diálogo entre el exilio republicano de 1939 y el interior. Séville : Renacimiento, Biblioteca del Exilio, Col. Anejos, 2021. (pp. 655-667). ISBN 9788418818820.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16- López Cabello, Iván. « Cartas desde el exilio de José Bergamín a Rafael Alberti ». Idmhand, Fatiha, Casacuberta Rocarols, Margarida, Aznar Soler, Manuel, Demasi, Carlos, ed.. Lugares y figuras del exilio republicano del 39. Los intelectuales “satélites” y sus redes transnacionales. Berlin, Bern, Bruxelles, New York, Oxford, Warszawa, Wien : Peter Lang, col. Trans-Atlántico, 2020. (pp. 191-203), ISBN : 978-2-8076-0554-1. DOI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3726/b16698</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15- López Cabello, Iván. « José Bergamín, la confusión reinante y el último peregrinaje ». Sarría Buil, Aránzazu, ed.. Retornos del exilio republicano español. Dilemas, experiencias y legados. Madrid : Ministerio de Justicia, 2019. (pp. 235-257). ISBN : 978-84-7787-499-7.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">14- López Cabello, Iván. « José Bergamín y los intelectuales en la Transición ». Carandell, Zoraida, Pérez Serrano, Julio, Pujol Berché, Mercè, Taillot, Allison, coord.. La construcción de la democracia en España (1868-2014). Espacios, representaciones, agentes y proyectos. Nanterre : Presses universitaires de Paris Nanterre, 2019 (pp. 387-400). ISBN-10 : 284016339X / ISBN-13 : 9782840163398. Web </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://books.openedition.org/pupo/11408</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13- López Cabello, Iván. « La luz de esta memoria: José Bergamín y el fomento de la memoria republicana en la España de la Transición ». Dubosquet Lairys, Françoise, Valcárcel, Carmen, ed.. Memoria(s) en transición: voces y miradas sobre la Transición española. Madrid : Visor Libros, 2018 (pp. 189-‌204). ISBN : 9788498952056.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12- López Cabello, Iván. « José Bergamín, un romántico revolucionario en la España de la Transición ». Fundación Salvador Seguí-Madrid, coord.. Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales. Madrid : FSS Ediciones, 2018. (pp. 371-383). ISBN: 978-84-87218-23-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11- López Cabello, Iván. « La colaboración periodística de José Bergamín en Sábado Gráfico ». Ait Bachir, Nadia, Dubosquet Lairys, Françoise, Ludec, Nathalie, Sarría Buil, Aránzazu, coord.. Intelectuales y medios de comunicación en los espacios hispanófono y lusófono (siglos XIX-XXI) : Homenaje a Marie-Claude Chaput, Rennes : PILAR - Université Rennes, 2017 (pp. 171-188). ISBN : 978-2-9542554-4-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10- López Cabello, Iván. « “Mi mundo no es de este reino”: la voz republicana y disidente de José Bergamín en la España de la Transición ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine nº 1, 2016 (pp. 243-258). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9- López Cabello, Iván. « Tras las huellas de la voz de José Bergamín », Olmos, Miguel A., ed.. Traces et projections de la voix. Douze études. Rouen : Presses universitaires de Rouen et du Havre, col. Cahiers de l’ERIAC, nº 8, 2015 (pp. 137-147). ISBN : 979-10-240-0380-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- López Cabello, Iván. « Del humorismo y la ironía como armas de combate en los artículos periodísticos de José Bergamín en la Transición ». Bottin, Béatrice, Buron-Brun, Bénédicte de, ed.. El humor y la ironía como armas de combate. Literatura y medios de comunicación en España 1960-2014. Séville : Renacimiento, 2015 (pp. 435-446). ISBN : 978-84-16246-30-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- López Cabello, Iván. « La fe republicana de José Bergamín frente al espíritu de la Transición ». Chaput, Marie-Claude, Pérez Serrano, Julio, ed.. La Transición española. Nuevos enfoques para un viejo debate. Madrid : Biblioteca Nueva, 2015 (pp. 211-224. ISBN : 978-84-16170-10-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- López Cabello, Iván. « Alberti y Bergamín: dos voces antagónicas del exilio republicano de 1939 ante la España de la Transición ». Aznar Soler, Manuel, López García, José Ramón, Montiel Rayo, Francisca, Rodríguez, Juan, ed., El exilio republicano de 1939. Viajes y retornos. Séville: Renacimiento, col. Biblioteca del Exilio, Anejos, n° 22, 2014 (pp. 638-647). ISBN : 978-84-84725-46-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Coplas, canciones y sonetos para antes de unas elecciones. La sátira política en verso de José Bergamín en la primavera de 1977 ». Navarrete Navarrete, María Teresa, Soler Gallo, Miguel, ed.. Ay, ¡qué triste es toda la humanidad! Literatura, cultura y sociedad española contemporánea. Rome : Aracne Editrice, 2013 (pp. 193-202). ISBN : 978-88-548-5981-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « Conversaciones con Tomás Segovia en torno a José Bergamín ». Aznar Soler, Manuel, López García, José Ramón, ed.. El exilio republicano de 1939 y la segunda generación. Séville : Renacimiento, 2011 (pp. 745-754). ISBN : 978-84-8472-666-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Les entretiens du second exil de José Bergamín ». López Cabello, Iván, Roullière, Yves, ed., José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 83-105). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Las confidencias de un fantasma recogidas por André Camp ». Bonilla Cerezo, Rafael, ed. José Bergamín. El laberinto de la palabra, Cordoue : Diputación de Córdoba, 2009 (pp. 235-262). ISBN : 978-84-8154-272-1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Douze entretiens avec un fantôme: resistencias y exilios de José Bergamín ». Chaput, Marie-Claude, Sicot, Bernard, ed., Résistances et exils. Nanterre : Université Paris X-Nanterre, col. Regards, 2006. (pp. 141-154). ISBN : 2-85901-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications avec actes dans des colloques ou des congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « &amp;quot;Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamín ». Molinero, Carme, Tébar, Javier, ed.. VIII Encuentro Internacional de Investigadores del Franquismo, Barcelona : Universitat Autònoma de Barcelona, 2013. CD. ISBN : 978-84-695-8654-9.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Consideraciones sobre París como etapa en los exilios de José Bergamín ». Civil, Pierre, Crémoux, Françoise, ed.. Actas del XVI Congreso de la Asociación Internacional de Hispanistas. Nuevos caminos del hispanismo… París, del 9 al 13 de julio de 2007. Madrid / Frankfurt am Main: Iberoamericana / Vervuert, 2010. CD. ISBN : 978-84-8489-539-8, 978-3-86527-578-3.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Bien muerto está. José Bergamín ante la muerte del General Franco ». Quirosa-Cheyrouze Muñoz, Rafael. ed.. Los inicios del proceso de democratización. Almería: Universidad de Almería, 2005. CD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction d’article</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Chenu, Roselyne. « El segundo exilio de José Bergamín ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 229-242). Traduction en espagnol, en collaboration avec Zoraida Carandell.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Bergamín, José. « Tiembla el misterio. Picasso furioso ». Robles Tardío, Rocío, ed.. Picasso y sus críticos I. La Recepción del Guernica, 1937-1947. Barcelona: Ediciones de la Central, Museo Nacional de Arte Contemporáneo Reina Sofía, Museo Picasso de Barcelona, 2011 (pp. 63-68). ISBN : 978-84-938142-8-1. Traduction en espagnol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription d’entretiens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Camp, André. « Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 149-235). ISBN : 978-2-85901-047-8. Transcription en français en collaboration avec Yves Roullière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres productions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des journaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Un martes 14 de abril ». La Voz de Cádiz Digital, 2006. Web </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lavozdigital.es/cadiz/pg060420/prensa/noticias/Opinion/200604/20/CAD-OPI-074.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus dans des revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Wallerstein, Immanuel, Las incertidumbres del saber. Barcelona, Gedisa, 2005, 180 p. ». Historia Actual Online, nº 23, 2010 (pp. 228-230). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván. « Fernando Larraz, El monopolio de la palabra. El exilio intelectual en la España franquista, Madrid: Biblioteca Nueva (colección Ensayo, nº 36), 2009, 335 p. ». Historia Actual Online, nº 22, 2010. (pp. 236-238). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván. « Marie-Claude Chaput éd., De l'anarchisme aux courants alternatifs (XIX-XXIè siècles), collection Regards, nº 9, Université Paris X-Nanterre, 2007 ». Historia Actual Online, nº 14, 2007 (pp. 199-201). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván. « Jean-François Soulet éd., « Pratiques de l'histoire immédiate », Cahiers d'histoire immédiate, nº 29, 2006 ». Historia Actual Online, nº 9, 2006. (pp. 234-236). ISSN : 1696-2060.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « José Bergamín, Obra esencial, Nigel Dennis éd., Madrid, Turner, 2005 ». Revista de Historia Actual, nº 3, 2005. ISSN : 1697-3305.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa. « In memoriam. Nigel Dennis ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa. ed., José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 9-16). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- López Cabello, Iván. « Un silencio por Bergamín. Homenaje a un fantasma en el XXX aniversario de su muerte (1983-2013) ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política, Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (p. 277). ISBN : 978-2-84016-236-0. En collaboration avec Max Hidalgo Nácher et Teresa Santa María Fernández.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- López Cabello, Iván « Silencio hondo », in Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed., José Bergamín: entre literatura y política, Nanterre : Presses universitaires Paris Ouest, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 317-318). ISBN : 978-2-84016-236-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- López Cabello, Iván, Roullière, Yves. « José Bergamín et la France ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre: Université Paris Ouest Nanterre La Défense, 2011, p. 11-12. ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- López Cabello, Iván, Roullière, Yves. « Bibliographie de José Bergamín en français ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre: Université Paris Ouest Nanterre La Défense, 2011 (pp. 237-258). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- López Cabello, Iván. « Documents sonores et audiovisuels français de José Bergamín ». López Cabello, Iván, Roullière, Yves, ed.. José Bergamín et la France. Actes de la journée d’étude du 23 mai 2008 à Nanterre. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp. Nanterre : Université Paris Ouest Nanterre La Défense, 2011 (pp. 259-262). ISBN : 978-2-85901-047-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Las ideas liebres. Cuaderno de investigación bergaminiana, plateforme Hypothèses, OpenEdition. Web </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://josebergamin.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> . Éditeur du cahier de recherche depuis 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « Républicain.e.s espagnol.e.s exilé.e.s pendant la Seconde Guerre mondiale : travail forcé et résistances. Rotspanier, 80 ans après », direction du colloque international organisé à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249) de l’université de Bretagne Occidentale et l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE29), en collaboration avec l’université Rovira i Virgili (projet Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme, programme Europe pour les Citoyens, Commission Européenne) et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix (Universités des Mers - SEA-EU), 2022-03-17/19.</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026/iii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « La Retirada et l’exil républicain espagnol en Bretagne, 80 ans après (1939-2019). Histoire, mémoire, création », direction du IIe colloque international organisé à Brest par les laboratoires Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249), le Centre de Recherche Bretonne et Celtique (CRBC, EA 4451/UMS 3554) et le Département d’Espagnol de l’université de Bretagne Occidentale, en collaboration avec le Grupo de Estudios del Exilio Literario (GEXEL, CEFID) de l’université Autònoma de Barcelone et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix, en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2019-04-01/04.</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « L’exil espagnol en Bretagne. 80 anniversaire de l’arrivée des premiers réfugiés (1937-2017) », direction du colloque international organisé à Brest par les laboratoires Héritages et Construction dans le Texte et l’Image (HCTI, EA 4249), Laboratoire d’Études et de Recherche en Sociologie (LABERS, EA 3149) et le Centre de Recherche Bretonne et Celtique (CRBC, EA 4451/UMS 3554) de l’université de Bretagne Occidentale, en collaboration avec le Grupo de Estudios del Exilio Literario (GEXEL, CEFID) de l’université Autònoma de Barcelone et le Grupo de Estudios de Historia Actual (GEHA, HUM315) de l’université de Cadix, en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2017-04-03/05.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Bergamín: entre literatura y política », co-direction du colloque international organisé à Bellaterra (Barcelone, Espagne) par le Grupo de Estudios del Exilio Literario de l’université Autònoma de Barcelone, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), 2013-04-12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de journées d’études ou séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11- « Guitarra flamenca : une introduction par Rafael Lloyds Iglesias », conférence-spectacle organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale dans le cadre du 20e anniversaire du Pôle d'Études Ibériques de l'académie de Rennes, 23 février 2024. Projet Fac Amie des Arts, UFR Lettres et Sciences humaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10- « Littérature et mémoire : nouvelles recherches autour de l’œuvre d’Alfons Cervera », direction de la journée d'étude organisée à Brest par le laboratoire Héritage et Création dans le Texte et l’Image (HCTI, EA 4249), en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 23 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9- « Le Flamenco : une introduction », conférence-spectacle et journée d’immersion lycée/université organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale, 3 mars 2023. (projet Fac Amie des Arts, UFR Lettres et Sciences humaines).</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/conference-spectacle-le-flamenco-une-introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- « Le poids des héros », conférence de David Sala organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, UR 4249), 2022-09-16.</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/conference-de-david-sala-sur-son-album-le-poids-des-heros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- « La guerre d’Espagne et l’exil dans la bande dessinée », direction de la demi journée d'étude organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, UR 4249), 2021-12-03.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-et-l-exil-dans-la-bande-dessinee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « Max Aub », journée d’immersion lycée/université organisée à Brest par le Département d’Espagnol de l’université de Bretagne Occidentale le 3 décembre 2019. Projet Fac Amie des Arts, UFR Lettres et Sciences humaines. Conférence Gérard Malgat.</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/max-aub-ou-les-crimes-d-ecriture-d-un-indesirable-exemplaire-conference-de-gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « Mémoire de l’exil : de la Galice à la Bretagne », direction de la demi journée d'étude organisée à Brest par le laboratoire Héritages et Constructions dans le Texte et l’Image (HCTI, EA 4249), en partenariat avec l’association Mémoire de l’Exil Républicain Espagnol en Finistère (MERE 29), 2017-10-25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « Herbes : d’une modernité à l’autre », co-direction du séminaire organisé à Brest par le laboratoire Héritages et constructions dans le texte et l’image de l’université de Bretagne Occidentale (EA 4249). Modérateur de la première séance, 2016-03-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « L'exil républicain de 1939 en France : intellectuels/théâtre », direction de la demi journée d'étude organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), 2010-06-11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « José Bergamín et la France », co-direction de la journée d'étude co-organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2008-05-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « La resistencia de los cristianos de izquierda a la dictadura franquista », co-direction de la journée d'étude co-organisé à Nanterre par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2007-03-23.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités scientifiques de colloques ou de congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « « Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : Dissonances, fissures et marges », membre du comité scientifique et d’organisation du colloque international organisé à Brest par Héritage et construction dans le texte et l’image (UR 4246) de l’université de Bretagne Occidentale, en collaboration avec l’Équipe de Recherche sur le Littératures, les Imaginaires et les Sociétés (UR 4254) de l’université de Caen et l’Institut des Amériques (IDA B), 2022-11-24/25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « Revenir sur le retour : L’expérience de l’exil républicain dans les cultures politiques de l’Espagne contemporaine », membre du comité scientifique du colloque international organisé à Bordeaux par Amériber de l’université Bordeaux Montaigne, en collaboration avec Héritage et construction dans le texte et l’image (EA 4246) de l’université de Bretagne Occidentale, le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2018-10-25/26.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « La Transition espagnole : nouvelles approches », membre du comité d'organisation du colloque international organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369), en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, 2011-05-27/28.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « Nuestro Patrimonio Común: Las fronteras de 1989 y la crisis del paradigma revolucionario », membre du comité d'organisation du XI séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « La lucha por la democracia en España », 2009-11-09/11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « Nuestro Patrimonio Común: 1968-2008 ¿Cuarenta años que cambiaron el mundo? », membre du comité d'organisation du VIII séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « Movimientos socio-políticos: historia y memoria », 2008-11-04/07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Nuestro Patrimonio Común: Del anarquismo a los nuevos movimientos alternativos », secrétaire du comité d'organisation du VII séminaire international organisé à Cadix par le Grupo de Estudios de Historia Actual de l'université de Cadix (HUM 315) et la Asociación de Historia Actual, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense (EA 369). Organisation de la séance « Las Éditions Ruedo ibérico », 2007-11-05/09.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche collaboratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2026 Direction du programme de recherche « Exils et migrations : histoire, mémoire, représentations », HCTI – EA 4249, Université de Bretagne Occidentale.</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nouveau.univ-brest.fr/hcti/fr/page/5-exils-et-migrations-histoires-memoires-representations</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021/ Membre du programme national de recherche « Maoísmo(s) en la Península Ibérica: historia, memoria y culturas políticas. Un estudio comparado ». Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología (Espagne). Responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Responsable du partenariat de l’université de Bretagne Occidentale dans le cadre du projet « Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme », programme Europe pour les Citoyens, Commission Européenne, identification : 618437-CITIZ-1-2020-1-ES-CITIZ-REMEM.</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ec.europa.eu/programmes/europe-for-citizens/projects/efc-project-details-page/?nodeRef=workspace://SpacesStore/d980b5ac-1bc6-4db7-b6dd-21a971379eea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 Porteur du projet de recherche « History, remembrance and disremembrance in maritime Europe », SEA-EU Search, Université de Bretagne Occidentale (HCTI - EA 4249), Universidad de Cádiz (GEHA - HUM315).</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-brest.fr/digitalAssets/97/97024_AAP-2020-21_Sea-EUsearch_listeRetenu.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Codirection du programme de recherche « La guerre d’Espagne, l’exil, la Bretagne : histoire, mémoire, représentations », HCTI – EA 4249, Université de Bretagne Occidentale.</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nouveau.univ-brest.fr/hcti/fr/page/la-guerre-despagne-lexil-la-bretagne-histoire-memoire-representations</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018/2021 Membre du programme national de recherche « La historia de la literatura española y el exilio republicano de 1939: final » (FFI2017-84768-R). Programa Estatal de Investigación, Desarrollo e Innovación Orientada a los Retos de la Sociedad, Ministerio de Ciencia, Innovación y Universidades (Espagne). Responsables : Manuel Aznar Soler y José Ramón López García, Universitat Autònoma de Barcelona.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017/2021 Membre du programme national de recherche « Del antifranquismo a la marginalidad: disidencias políticas y culturales en la Transición española a la democracia » (HAR2016-79134-R). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología (Espagne). Responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007/2009 Membre du programme national de recherche « De los movimientos libertarios a las corrientes alternativas » (HUM2007-30094-E/HIST). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006/2010 Membre du programme national de recherche « El largo camino a la democracia: cambio económico, movimientos sociales y construcción identitaria en la España meridional (1959-1979) » (HUM2006-14138-C06). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006/2009 Membre du programme national de recherche « Los movimientos sociales y su aportación al proceso democrático en la Andalucía Occidental (1959-1979) » (HUM2006-14138-Co6-01). Programa del Plan Nacional I+D, Ministerio de Ciencia y Tecnología, Espagne, responsable Julio Pérez Serrano, Universidad de Cádiz.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités éditoriaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- Exils et migrations ibériques, n° 11 (2020), Centre d’études et de recherche sur les migrations ibériques (CERMI). Membre du comité scientifique de la revue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- Sansueña. Revista de estudios sobre el exilio republicano de 1939, n° 1 (12/2019), Séville : Renacimiento, col. Revista Sansueña, ISBN : 9788417950477. Membre du conseil de rédaction de la revue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- Puentes de crítica literaria y cultural, n° 1 (01/2014), n° 2 (05/2014), n° 3 (09/2014), Barcelone-Buenos Aires-Madrid, ISSN : 4656-2045. Membre du conseil de rédaction de la revue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022/03, Brest (Faculté de Lettres Victor Segalen, université de Bretagne Occidentale) « Rotspanier. Les travailleurs forcés espagnols durant la Seconde Guerre mondiale. Victimes oubliées du nazisme », projet Leçons pour le présent: « Rotspanier », travailleurs forcés espagnols pendant la Seconde Guerre mondiale. La (dé)mémoire européenne de l’antifascisme, programme Europe pour les Citoyens, Commission Européenne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-03-19 / 2015-04-09, Brest (Faculté de Lettres Victor Segalen, université de Bretagne Occidentale) « Les belles tours-belvédères de Cadix. Un regard photographique d’Emmanuelle Bastien », organisée par le Département d'espagnol et la Bibliothèque universitaire de Lettres et Sciences humaines de l’université de Bretagne Occidentale, en collaboration avec Brest-Jumelages, Torre Tavira et Tiri Ti Tran (porteur de projet, commémoration des 20 ans de la Faculté de Lettres Victor Segalen).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences données à l’invitation du comité d’organisation de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « La España peregrina de José Bergamín », dans le 5e séminaire « Los exilios del 39. Memorias contra el olvido », dans les cours d’été de l’université de Cadix (San Roque), 2019-08-22.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín », dans les cours d’été « La Guerra Civil y el exilio: 70 años después », organisé à Llanes (Espagne) par l’université de Alcalá, 2009-08-20.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications orales sans actes dans des colloques ou des congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8- « José Bergamín y las tormentas del 68 (2) », dans le 10e colloque La Transición española « España, Europa y el 68, 50 años después », organisé à Paris par le Collège d’Espagne, la Asociación de Historia Actual et les universités de Nanterre, Cadix, Paris 8, Paris Est-Créteil Val de Marne et UNED, 2018-06-08.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7- « Cartas desde el exilio de José Bergamín a Rafael Alberti » dans la journée d’études « El siglo XX en primera persona: los egodocumentos y la Historia contemporánea española », organisée à Paris par le laboratoire d’Études Romanes EA 4385 de l’université Paris 8 Vincennes - St-Denis et le Collège d’Espagne à Paris, 2015-04-18.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6- « Límites de la libertad de expresión en la prensa: un caso paradigmático de censura en la Transición », dans la 5e rencontre « La Transición española : nuevos enfoques. Del parlamento de papel a la libertad de prensa », organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix et le Collège d’Espagne à Paris, 2013-05-29.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5- « La sátira política en verso de José Bergamín ante las elecciones generales de 1977 », dans la 4e rencontre « La Transition espagnole : nouvelles approches », organisé à Paris par le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, en collaboration avec le Grupo de Estudios de Historia Actual de l'université de Cadix et le Collège d’Espagne à Paris, 2012-06-11.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4- « La reconciliación bajo silencio. Consideraciones sobre la Transición a la democracia en España », dans la 2e demi-journée d’étude sur « L’Espagne et le défi de la modernisation : la Transition » organisée à Boulogne-sur-Mer par le Master Métiers de l’enseignement en espagnol de l’université du Littoral Côte D’Opale, le Grupo de Estudios de Historia Actual de l'université de Cadix et la Asociación de Historia Actual, 2011-03-09.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3- « José Bergamín y las tormentas del 68 (1) », dans le VIIIe séminaire international « Nuestro Patrimonio Común: 1968-2008 ¿Cuarenta años que cambiaron el mundo? », organisé à Cadix (Espagne) par le Grupo de Estudios de Historia Actual de l'université de Cadix, en collaboration avec le Centre de recherche ibériques et ibéro-américaines de l'université Paris Ouest Nanterre La Défense, 2008-11-07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2- « La “entereza” de Miguel de Unamuno et de José Bergamín », dans la journée d'étude « Unamuno et Bergamín : un lien à explorer », organisée à Le Mans par le Groupe de Recherche Inter-langues de l'université du Maine, 2007-10-25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1- « Los exilios de Bergamín en París », dans le séminaire du Groupe de recherche Résistances et exils de l’université Paris X-Nanterre, 2004-05-28.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de thèse de doctorat de Vanessa Auroy, « Une autre narration de la Guerre civile et du Franquisme ou comment et pourquoi la fiction s'empare de la matière historique », dans le cadre de Arts, lettres et langues, en partenariat avec 6 - 3LAM Langues, Littérature, Linguistiques des Universités d'Angers et du Maine. 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER Langues et littératures romanes, profil Littérature espagnole classique et contemporaine, rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2023 (Référence UBO 1400PR1015, UAI 0290346U). 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste MCF Civilisation de l'Espagne contemporaine et traduction rattaché à l’UFR Langues et Cultures Étrangères de l’université Paris Nanterre pour la rentrée 2023 (Référence GALAXIE : 4807). 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Alberto Martín Torres, « La producción del paradigma de la transición democrática: de memoria política a identidad colectiva (1975-2018) », Doctorado en Artes y Humanidades, université de Cadix. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission ad-hoc pour le poste PRCE/PRAG en espagnol rattaché au Pôle Langues de l’université de Bretagne Occidentale pour la rentrée 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Ernesto Manuel Díaz Macías, « Un legado poliédrico: el pensamiento marxista sobre la democracia », Doctorado en Artes y Humanidades, université de Cadix.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury et rapport externe de thèse de doctorat international de Yasmina Yousfi : La labor teatral de Josefina Plá: una escritora en la frontera, Universitat Autònoma de Barcelona (Espagne), département de philologie espagnole. 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission pour le poste ATER en espagnol rattaché à l’UFR Lettres et Sciences humaines de l’université de Bretagne Occidentale pour la rentrée 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport externe thèse de doctorat de Javier Contreras Becerra : Movimiento vecinal y movimiento andalucista. Construcción de la ciudadanía y aprendizaje democrático en Andalucía (1963-1987), Universidad de Granada (Espagne), département d’histoire contemporaine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléant du jury de thèse de doctorat de Francisco Javier Torres Barranco, « De los Curas- Obreros a los Obreros-Curas: El sacerdote en el trabajo en la Diócesis de Cádiz, 1966- 1979 », Doctorado en Artes y Humanidades, université de Cadix. 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour la Commission d’aide à la publication de Paris Nanterre Epistolâtries : mutations contemporaines et nouvelles approches d’étude de la lettre / Epistolatrías : mutaciones contemporáneas y nuevos enfoques de estudio de la carta. Sous la direction de Marta López Izquierdo et Allison Taillot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : Dissonances, fissures et marges », colloque international organisé à Brest par Héritage et construction dans le texte et l’image (UR 4246) de l’université de Bretagne Occidentale, en collaboration avec l’Équipe de Recherche sur le Littératures, les Imaginaires et les Sociétés (UR 4254) de l’université de Caen et l’Institut des Amériques (IDA B). Modérateur de la séance « Art et Exil républicain espagnol de 1939 : des Amériques à l’Europe » 2022-11-24/25.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentations du livre José Bergamín: entre literatura y política (Nanterre : Presses universitaires de Paris Ouest, 2016) à l’université de Cadix (6 avril 2016), à l’université Autònoma de Barcelone (14 avril 2016), à la Bibliothèque national de l’Uruguay (24 octobre), à l’université Catholique de l’Uruguay (28 octobre 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Intellectuels et Médias dans les Espaces Hispanophones et Lusophones (XIXe-XXIe siècles). Hommage à Marie-Claude Chaput » organisée par l’Équipe de recherches Interlangues « Mémoires, identités, territoires » de l’université Rennes 2 (ERIMIT, EA 4327) et l’association Presse imprimés, lectures dans l’aire romane (PILAR). Modérateur de la table 5 « Intellectuel.le.s et débat public », 2016-10-01.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« El exilio republicano de 1939. Viajes y retornos », participation dans le V congrès international organisé à Bellaterra (Barcelone, Espagne) par le GEXEL de l’université Autònoma de Barcelone. Modérateur de la séance « Segunda Generación », 2013-11-27/29.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention dans une table ronde autour de José Bergamín, séminaire international de la Diputación de Córdoba organisé à Cordoue (Espagne) du 21 au 23 février 2007 « José Bergamín: el laberinto de la palabra », 2007-02-21.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques et Bergamasques: reportaje sobre un esqueleto llamado José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del monográfico &amp;quot;José Bergamín y las artes mágicas del vuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis, Nigel, José Bergamín. Teoría y práctica del exilio, Valencina de la Concepción (Sevilla), Editorial Renacimiento, 2023, 329 págs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Hispanismo Filosófico. Historia del pensamiento iberoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde los &amp;quot;campos de dispersión&amp;quot;: epistolario entre Max Aub y José Bergamín (1953-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Correo de Euclides. Anuario científico de la Fundación Max Aub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18, pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction « Le travail forcé des Républicains espagnols pendant la Seconde Guerre mondiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dreyfus-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils et migrations ibériques aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, 16, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/emi.015.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comienzan su obra los gusanos&amp;quot; o el tardofranquismo visto desde la perspectiva republicana de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.113-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Límites de la libertad de expresión en la prensa. Un caso paradigmático de censura en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraz, Fernando, El Monopolio De La Palabra. El Exilio Intelectual En La España Franquista. Madrid, Biblioteca Nueva, 2009, 335 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallerstein, Immanuel, Las Incertidumbres Del Saber. Barcelona, Gedisa, 2005, 180 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.228-230. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36132/hao.v0i23.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaput, Marie-Claude (ed.), « De l'anarchisme aux courants alternatifs (XIX-XXIè siècles) », monográfico de Regards, 9 (2007), Université de Paris X-Nanterre, 460 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'histoire immédiate&amp;quot;. Cahiers d'histoire immédiate, 29 (2006), 501 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.234-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cante flamenco : une introduction à la poésie orale andalouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La silenciada resistencia de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Actual Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confusión reinante: un libelo de José Bergamín contra la « Monarquía francoborbónica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et productions culturelles en Espagne : relectures contemporaines (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Nov 2026, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siete décadas bergamascas (y alguna que otra más)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín y las artes mágicas del vuelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona; Université de Brest; Universidad Internacional de la Rioja, Feb 2025, Bellaterra (Barcelone), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nigel Dennis Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of St Andrews, Oct 2025, St Andrews (Ecosse), Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre exilio e insilio: consideraciones sobre el caso de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entre-deux : une réflexion sur l’Espagne contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire du Centre de Recherche sur l’Espagne Contemporaine (CREC, EA 2292); Université Sorbonne Nouvelle, Jun 2025, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Campos de dispersión&amp;quot;: consideraciones sobre el exilio republicano de 1939 y la trayectoria transnacional de José Bergamín en América</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congreso Internacional Nuestro Patrimonio Común: Las redes globales en el mundo iberoamericano: Una mirada cruzada de la Historia Actual (s. XX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cádiz; Université Paris 10, Apr 2024, Cádiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde los “campos de dispersión”: epistolario entre Max Aub y José Bergamín (1953-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Aub, autor universal. Homenaje a Gérard Malgat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Oct 2023, Avignon, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máscaras y Bergamascos: reportaje sobre un esqueleto llamado José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Para otra historia de la literatura española: exilio republicano e interior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Nov 2023, Bellaterra (Barcelone), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Si mi voz muriera en tierra ». Poesía de exilio en los cantes de Morente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enrique Morente. Memoria y heterodoxia en el Flamenco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Dec 2020, Grenade (virtuel), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puentes quebradizos en la correspondencia entre Max Aub y Vicente Aleixandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puentes de diálogo entre el exilio republicano de 1939 y el interior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Dec 2019, Bellaterra (Barcelone), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI congrès international « Puentes de diálogo entre el exilio republicano de 1939 y el interior », université Autònoma de Barcelona, à Bellaterra (Barcelone)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La España peregrina de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e séminaire « Los exilios del 39. Memorias contra el olvido », cours d’été de l’université de Cadix (San Roque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Roque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dios y el Diablo: cartas desde el exilio de José Bergamín a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposium International Itinérant « Figuras del 36. El exilio español y sus actores de segunda fila: las redes en la emergencia de una nueva cultura transnacional », Universitat de Girona, Universitat Autónoma de Barcelona, Université de Lille, ANR-Chispa, MESHS de Lille, Universidad de la República de Uruguay, Biblioteca Nacional de Uruguay, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La España peregrina de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los exilios del 39. Memorias contra el olvido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cádiz, Jul 2019, San Roque, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y las tormentas del 68 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">España, Europa y el 68: 50 años después</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 10; Universidad de Cádiz, Jun 2018, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y las tormentas del 68 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque La Transición española « España, Europa y el 68, 50 años después », le Collège d’Espagne à Paris, la Asociación de Historia Actual et les universités de Nanterre, Cadix, Paris 8, Paris Est-Créteil Val de Marne et UNED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín en Euskadi: último peregrinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A vueltas con el retorno: la experiencia del exilio republicano en las culturas políticas de la España contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Oct 2018, Bordeaux, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y el fomento de la memoria democrática en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura y cultura de la Transición española, 40 años después</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Mar 2017, Rennes, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El “romanticismo revolucionario” de José Bergamín en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los otros protagonistas de la transición: izquierda radical y movimientos sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Salvador Seguí, Feb 2017, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dios y el Diablo: cartas desde el exilio de José Bergamin a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuras del 36. El exilio espanol y sus actores de segunda fila: las redes en la emergencia de una nueva cultura transnacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidat de Girona, Universitat Autonoma de Barcelona, Université de Lille, MESHS de Lille, Universidad de la Republica de Uruguay, 2016, Gérone - Barcelone- Lille - Montevideo, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colaboración periodística de José Bergamín en Sábado Gráfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectuels et Médias dans les Espaces Lusophones et Hispanophones (XIXe-XXIe siècles). Hommage à Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Sep 2016, Rennes, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas desde el exilio de José Bergamín a Rafael Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El siglo XX en primera persona: los egodocumentos y la Historia contemporánea española</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Apr 2015, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disenso y divergencia política en la España de la Transición: el caso de Alberti y Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la démocratie en Espagne: acteurs, espaces et représentations. Hommage à Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 10, Nov 2015, Nanterre, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, una voz republicana y disidente en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Apr 2013, Bellaterra, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comienzan su obra los gusanos…”: la crónica anacrónica del tardofranquismo de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Encuentro Internacional de Investigadores del Franquismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Nov 2013, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Límites de la libertad de expresión en la prensa: un caso paradigmático de censura en la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition espagnole: nouvelles approches (V). Du Parlement du papier à la liberté de la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 10; Universidad de Cádiz; Collège d'Espagne de Paris; Asociación de Historia Actual, May 2013, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Del humorismo y la ironía” en los artículos periodísticos de José Bergamín o cómo burlar la censura en la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humour et l'ironie comme armes de combat: dire la vérité, détourner la vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Oct 2013, Pau, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberti y Bergamín: dos voces divergentes del exilio republicano de 1939 ante la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El exilio republicano de 1939. Viajes y retornos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Nov 2013, Bellaterra, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sátira política en verso de José Bergamín ante las elecciones generales de 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition espagnole : nouvelles approches (IV). Retour sur les élections de 1977</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 10; Universidad de Cádiz; Collège d'Espagne de Paris; Asociación de Historia Actual, Jun 2012, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplas, canciones y sonetos para antes de unas elecciones. “La obra satírico-censoria” de José Bergamín ante las elecciones generales de 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritura y disidencia: Textos literarios hispánicos en busca de la libertad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Jóvenes Investigadores de la Literatura Hispánica; Universidad de Cádiz, Apr 2012, Cadix, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconciliación bajo silencio. Consideraciones actuales sobre la Transición a la democracia en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espagne et le défi de la modernisation : la Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte D’Opale; Universidad de Cádiz; Asociación de Historia Actual, Mar 2011, Boulogne-sur-Mer, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fe republicana de José Bergamín frente a la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition espagnole : nouvelles approches (III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 10, May 2011, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideraciones sobre París como etapa en los exilios de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso de la Asociacion Internacional de Hispanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociacion internacional de Hispanistas, Jul 2007, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerra Civil y el exilio: 70 años después</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Maryland; Ayuntamiento de Llanes, Aug 2009, Llanes, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversaciones con Tomás Segovia en torno a José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El exilio republicano de 1939 y la segunda generación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Dec 2009, Bellaterra, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y las tormentas del 68 (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuestro Patrimonio Común (VIII). 1968-2008 ¿Cuarenta años que cambiaron el mundo?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cádiz; Asociación de Historia Actual; Université Paris 10, Nov 2008, Cadix, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “entereza” de Miguel de Unamuno et de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unamuno et Bergamín : un lien à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Oct 2007, Le Mans, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien muerto está. José Bergamín ante la muerte del general Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia de la transición en España (II). Los inicios del proceso democratizador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Almería, Nov 2005, Almería, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversaciones con un fantasma. Resistencia y exilios de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuestro Patrimonio Común (V). El diálogo de civilizaciones en el mundo actual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cádiz; Asociación de Historia Actual, May 2005, Cadix, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los exilios de Bergamín en París</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe de recherche Résistances et exils (GREX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 10, May 2004, Nanterre, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre d’Espagne, l’exil, la Bretagne. Histoire, mémoire, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Max Hidalgo Nácher; María Teresa Santa María Fernández. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Regards sur l’Espagne contemporaine, Zoraida Carandell, 978-2-84016-236-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Ouest Nanterre La Défense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.262, 2011, Regards, 978-2-85901-047-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre exilio e insilio: consideraciones sobre el caso de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Franco; Soledad Rodriguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entre-deux : une réflexion sur l’Espagne contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monarquías, ¿para qué?&amp;quot; José Bergamín por una tercera república española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julio Pérez Serrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malditos rojos. Disidencias políticas y culturales en la Transición española</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una España peregrina y de un peregrino en España: exilios y retornos de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José María Naharro Calderón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diásporas y Fronteras. Llanes 2002-2025. De los exilios de 1936-1939 a los refugiados climáticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ayuntamiento de Llanes; AEMIC, pp.243-253, 2025, 978-84-9721-620-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, París y las tormentas del 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Enrique Otero Carvajal; José Emilio Pérez Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escribiendo historia hoy: historiografía, historia de las mujeres e historia cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Complutense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.445-459, 2024, 978-84-669-3840-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Si mi voz muriera en tierra”. Poesía de exilio en los cantes de Morente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Ordóñez Eslava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estamos vivos de milagro. Morente, 10 años después</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Granada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-96, 2022, Patrimonio musical, 978-84-338-6701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘My world is not of this kingdom’: José Bergamín’s Republican and dissenting voice during the Spanish Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Omlor, Eduardo Tasis Moratinos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Exile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.217-231, 2022, Romance Literatures &amp; Cultures, series Iberian and Latin American Studies: The Arts, Literature, and Identity, 9781800796157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De In Memoriam a Los Sesenta. Puentes quebradizos entre el exilio republicano de 1939 y el interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">osé-Ramón López García, Manuel Aznar Soler, Juan Rodríguez, Esther Lázaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puentes de diálogo entre el exilio republicano de 1939 y el interior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-667, 2021, Anejos, Biblioteca del Exilio, 9788418818820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín y los intelectuales en la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoraida Carandell; Julio Pérez Serrano; Mercè Pujol Berché; Allison Taillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construcción de la democracia en España (1868-2014). Espacios, representaciones, agentes y proyectos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-400, 2019, Regards sur l'Espagne contemporaine, 284016339X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, la confusión reinante y el último peregrinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aránzazu Sarría Buil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retornos del exilio republicano español. Dilemas, experiencias y legados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministerio de Justicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-84-7787-499-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, un romántico revolucionario en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSS Ediciones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-383, 2018, Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales, 978-84-87218-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luz de esta memoria: José Bergamín y el fomento de la memoria republicana en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dubosquet Lairys, Carmen Valcárcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria (s) en transición: voces y miradas sobre la Transición española</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Visor Libros, pp.189-204, 2018, 9788498952056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colaboración periodística de José Bergamín en Sábado Gráfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ait Bachir, Nadia, Françoise Dubosquet Lairys, Nathalie Ludec, et Aránzazu Sarría Buil (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelectuales y medios de comunicación en los espacios hispanófono y lusófono (siglos XIX-XXI) : Homenaje a Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PILAR - Université Rennes, pp.171-188, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un silencio por Bergamín. Homenaje a un fantasma en el XXX aniversario de su muerte (1983-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Max, Iván López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.277, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi mundo no es de este reino&amp;quot; : la voz republicana y disidente de José Bergamin en la Espana de la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Max Hidalgo Nacher ; Teresa Santa Maria Fernandez ; Ivan Lopez Cabello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamin: entre literatura y politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam. Nigel Dennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Max, Iván López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.9-16, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencio hondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hidalgo Nácher, Iván, Max, López Cabello et Teresa Santa María Fernández (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín: entre literatura y política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Ouest, pp.317-318, 2016, coll. Regards sur l’Espagne contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del humorismo y la ironia como armas de combate en los articulos periodisticos de José Bergamin en la Transicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bottin ; Bénédicte de Buron-Brun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El humor y la ironia como armas de combate. Literatura y medios de comunicacion en Espana : 1960-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tras las huellas de la voz de José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel A. Olmos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces et projections de la voix. Douze études </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-147, 2015, Cahiers de l'ERIAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fe republicana de José Bergamín frente al espíritu de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput; Julio Pérez Serrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transición española. Nuevos enfoques para un viejo debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblioteca Nueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-224, 2015, Colección Historia, 978-84-1617-010-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberti y Bergamín: dos voces antagónicas del exilio republicano de 1939 ante la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Azna Soler, José Ramon Lopez Garcia, Francisca Montiel Rayo, Juan Rodriguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El exilio republicano de 1939. Viajes y retornos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.638-647, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplas, canciones y sonetos para antes de unas elecciones. La satira politica en verso de José Bergamin en la primavera de 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ay ! Qué triste es toda la humanidad ! Literatura, cultura y sociedad espanola contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-202, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens du second exil de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Yves Roullière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris X - Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2011, Regards, 978-2-85901-047-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversaciones con Tomas Segovia en torno a José Bergamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Azna Soler, José Ramon Lopez Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El exilio republicano de 1939 y la segunda generacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renacimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.745-754, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iván López Cabello; Yves Roullière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín et la France. Actes de la journée d’étude réalisée à Nanterre le 23 mai 2008. Suivi de Entretiens avec un fantôme. Les confidences de l’écrivain espagnol José Bergamín recueillies par André Camp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Ouest Nanterre La Défense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-235, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las confidencias de un fantasma recogidas por André Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Bonilla Cerezo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">José Bergamín. El laberinto de la palabra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diputación de Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-262, 2009, 978-84-8154-272-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douze entretiens avec un fantôme: resistencias y exilios de José Bergamín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput; Bernard Sicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances et exils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris X-Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2006, Regards, 2-85901-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien muerto está. José Bergamín ante la muerte del General Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Quirosa-Cheyrouze Muñoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los inicios del proceso de democratización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Almería, Servicio de Publicaciones, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Flamenco : une introduction &amp;quot;. Conférence-spectacle. Brest, 3 mars 2023. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/zewr-xx23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils et migrations : histoire, mémoire, représentations &amp;quot;. Programme de recherche 2022-2026. Université de Bretagne Occidentale. HCTI, UR 4249. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec David Sala autour de son album &amp;quot; Le Poids des Héros &amp;quot;. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/gtk1-zt58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Républicain.e.s espagnol.e.s exilé.e.s pendant la Seconde Guerre mondiale : travail forcé et résistances. Rotspanier, 80 ans après &amp;quot;. III Colloque international, Brest, 17-19 mars 2022. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Aub &amp;quot;. Journée d’immersion lycée/université. Département d’Espagnol, Université de Bretagne Occidentale. Brest, 3 décembre 2019. Vidéo Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Retirada et l'exil républicain espagnol en Bretagne, 80 ans après (1939-2019). Histoire, mémoire, création&amp;quot;. IIe Colloque internationale, Brest, 1-4 avril 2019. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exil espagnol en Bretagne. 80 anniversaire de l’arrivée des premiers réfugiés (1937-2017) ». I Colloque international, Brest, 3-5 avril 2017. Vidéos Canal-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bergamín, una voz republicana y disidente en la España de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Univerisité Paris X Nanterre; Universidad de Cadix, 2012. Español. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01311289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenu, Roselyne. « El segundo exilio de José Bergamín ». Hidalgo Nácher, Max, López Cabello, Iván, Santa María Fernández, Teresa, ed.. José Bergamín: entre literatura y política. Nanterre : Presses universitaires Paris Nanterre, col. Regards sur l’Espagne contemporaine, nº 1, 2016 (pp. 229-242). Traduction espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoraida Carandell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergamín, José. « Tiembla el misterio. Picasso furioso ». Robles Tardío, Rocío, ed.. Picasso y sus críticos I. La Recepción del Guernica, 1937-1947. Barcelona: Ediciones de la Central, Museo Nacional de Arte Contemporáneo Reina Sofía, Museo Picasso de Barcelona, 2011 (pp. 63-68). Traduction espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monográfico &amp;quot;José Bergamín y las artes mágicas del vuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hidalgo Nácher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Santa María Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sansueña. Revista de estudios sobre el exilio republicano de 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.10-102, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail forcé des républicains espagnols pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dreyfus-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils et migrations ibériques aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 16, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-dit dans le monde hispanique et latino américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván López Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Arrué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C3A721A"/>
+    <w:nsid w:val="DB8E6730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="83EA24A6"/>
+    <w:nsid w:val="1D594F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6503030F"/>
+    <w:nsid w:val="A7FA0DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B5614D98"/>
+    <w:nsid w:val="2260AD53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B1AE706F"/>
+    <w:nsid w:val="E3F9E8ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="93F063F4"/>
+    <w:nsid w:val="530F9EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A65581ED"/>
+    <w:nsid w:val="BE47FF1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="537DEDEB"/>
+    <w:nsid w:val="5116538E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1D9F8540"/>
+    <w:nsid w:val="A18D1850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C70D6F19"/>
+    <w:nsid w:val="C4000DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="60FCB304"/>
+    <w:nsid w:val="B9982265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="70809C03"/>
+    <w:nsid w:val="AFFF48CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C7C251C6"/>
+    <w:nsid w:val="F2634353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2030,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D4431680"/>
+    <w:nsid w:val="53D40DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2178,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A92E5E53"/>
+    <w:nsid w:val="B0DD1B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2326,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="3B54AE71"/>
+    <w:nsid w:val="B1EF1531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2474,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="C667D570"/>
+    <w:nsid w:val="6CAC6555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2622,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E2D7904E"/>
+    <w:nsid w:val="2893BECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2770,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="CB7FCD43"/>
+    <w:nsid w:val="12837F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2918,51 +2919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="B2DF1B74"/>
+    <w:nsid w:val="E1E9F3BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3066,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="202D01B0"/>
+    <w:nsid w:val="DFBFD7DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="75CD9915"/>
+    <w:nsid w:val="A9763D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3362,51 +3363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="C19A06FC"/>
+    <w:nsid w:val="29079276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3659,51 +3660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-lopez-cabello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0596-2749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082954321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.lopezcabello@univ-brest.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b16698" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/11408" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavozdigital.es/cadiz/pg060420/prensa/noticias/Opinion/200604/20/CAD-OPI-074.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://josebergamin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026/iii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/conference-spectacle-le-flamenco-une-introduction" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/conference-de-david-sala-sur-son-album-le-poids-des-heros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-et-l-exil-dans-la-bande-dessinee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/max-aub-ou-les-crimes-d-ecriture-d-un-indesirable-exemplaire-conference-de-gerard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveau.univ-brest.fr/hcti/fr/page/5-exils-et-migrations-histoires-memoires-representations" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/programmes/europe-for-citizens/projects/efc-project-details-page/?nodeRef=workspace://SpacesStore/d980b5ac-1bc6-4db7-b6dd-21a971379eea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/digitalAssets/97/97024_AAP-2020-21_Sea-EUsearch_listeRetenu.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveau.univ-brest.fr/hcti/fr/page/la-guerre-despagne-lexil-la-bretagne-histoire-memoire-representations" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n L&#243;pez Cabello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hidalgo N&#225;cher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Santa Mar&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus-Armand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emi.015.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03006917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.v0i23.519" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05278288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04538788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/gtk1-zt58" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02867177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hidalgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=2879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roulli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/m-ivan-lopez-cabello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucm.es/ediciones-complutense/escribiendo-historia-hoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.ugr.es/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialrenacimiento.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16698" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02366848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02443065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mjusticia.gob.es/cs/Satellite/Portal/es/inicio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fundacionssegui.org/madrid/index.php/publicaciones/antiguas/113-libro-del-congresos-las-otras-protagonistas-de-la-transicion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=2879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01136891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotecanueva.es/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agapea.com/libros/El-humor-y-la-ironia-como-armas-de-combate-Literatura-y-medios-de-comunicacion-en-Espana-1960-2014--9788416246304-i.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadellibro.com/libro-el-exilio-republicano-de-1939-viajes-y-retornos/9788484725466/2502038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/libro/560526.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01140170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufr-lce.u-paris10.fr/pages-des-enseignants-chercheurs/lopez-cabello-ivan/jose-bergamin-et-la-france-369616.kjsp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialrenacimiento.com/biblioteca-del-exilio-serie-mayor/585-el-exilio-republicano-de-1939-y-la-segunda-generacion.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bienvenue.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.dipucordoba.es/publicacion/jose-bergamin-el-laberinto-de-la-palabra/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/jose-bergamin-entre-literatura-y-politica/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04538000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zewr-xx23" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-01311289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Carandell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561612v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arru&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-lopez-cabello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0596-2749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082954321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.lopezcabello@univ-brest.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b16698" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/11408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavozdigital.es/cadiz/pg060420/prensa/noticias/Opinion/200604/20/CAD-OPI-074.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://josebergamin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026/iii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/conference-spectacle-le-flamenco-une-introduction" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/conference-de-david-sala-sur-son-album-le-poids-des-heros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-et-l-exil-dans-la-bande-dessinee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/max-aub-ou-les-crimes-d-ecriture-d-un-indesirable-exemplaire-conference-de-gerard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveau.univ-brest.fr/hcti/fr/page/5-exils-et-migrations-histoires-memoires-representations" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/exils-et-migrations-histoire-memoire-representations-hcti-ur4249-projet-2022-2026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/programmes/europe-for-citizens/projects/efc-project-details-page/?nodeRef=workspace://SpacesStore/d980b5ac-1bc6-4db7-b6dd-21a971379eea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/digitalAssets/97/97024_AAP-2020-21_Sea-EUsearch_listeRetenu.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveau.univ-brest.fr/hcti/fr/page/la-guerre-despagne-lexil-la-bretagne-histoire-memoire-representations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/ubo/la-guerre-d-espagne-l-exil-la-bretagne-histoire-memoire-representations-hcti-ur4249" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n L&#243;pez Cabello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hidalgo N&#225;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Santa Mar&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus-Armand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emi.015.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03006917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.v0i23.519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05617266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05617018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05278288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05616993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04538788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05623699v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05623703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05623708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05623709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05617050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02867177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hidalgo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=2879" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roulli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/m-ivan-lopez-cabello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05617268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05617254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucm.es/ediciones-complutense/escribiendo-historia-hoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.ugr.es/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04421042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialrenacimiento.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02366848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4231" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02443065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mjusticia.gob.es/cs/Satellite/Portal/es/inicio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fundacionssegui.org/madrid/index.php/publicaciones/antiguas/113-libro-del-congresos-las-otras-protagonistas-de-la-transicion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=2879" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agapea.com/libros/El-humor-y-la-ironia-como-armas-de-combate-Literatura-y-medios-de-comunicacion-en-Espana-1960-2014--9788416246304-i.htm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1079" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01136891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotecanueva.es/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadellibro.com/libro-el-exilio-republicano-de-1939-viajes-y-retornos/9788484725466/2502038" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/libro/560526.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01140170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufr-lce.u-paris10.fr/pages-des-enseignants-chercheurs/lopez-cabello-ivan/jose-bergamin-et-la-france-369616.kjsp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialrenacimiento.com/biblioteca-del-exilio-serie-mayor/585-el-exilio-republicano-de-1939-y-la-segunda-generacion.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bienvenue.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.dipucordoba.es/publicacion/jose-bergamin-el-laberinto-de-la-palabra/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/jose-bergamin-entre-literatura-y-politica/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04538000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zewr-xx23" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537853v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537952v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/gtk1-zt58" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537869v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-01311289v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Carandell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04535888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535281v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arru&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>