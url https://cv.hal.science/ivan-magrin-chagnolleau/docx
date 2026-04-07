--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Magrin-Chagnolleau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barroca-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans la mise en évocation, le remplissement intuitif et la présentification dans le cadre d'un entretien d'explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistic Workshops with Patients of a Psychiatric Day Hospital in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Arts in Education and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15212/CAET/2023/9/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'auto-explicitation en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évocation : Entretien d'explicitation et méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité assistée par ordinateur : composer la musique d'un film en utilisant uniquement sa courbe de luminosité extraite automatiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elipe Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Photo Retouching and Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la notion d'atmosphère à travers le film All These Creatures de Charles Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine O'Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brun-Fanzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrulnik Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the impact of creation research, practice-based research, and practice as research, and how to define and maximize that impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Practice and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'entretien d'explicitation à distance : petit ABC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurs utopiques et dystopiques : Comment la fiction aide à penser l’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346294v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phenomenological Approach to Color Theory and Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Color in Photography and Film: From Photo Retouching to Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Color in Theater and Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC2013 – 12th International AIC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA consortium approches in speaker segmentation during the NIST 2002 speaker recognition evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de locuteurs entre documents sonores préalablement segmentés en utilisant la classification hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Utterances tying among speaker segmented audio documents using hierarchical classification: towards speaker indexing of audio databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA International Conference on Spoken Language Processing (ICSLP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, CO, United States. pp.577--580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Indexing : what has been accomplished and the road ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference on Information Sciences (JCIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Durham, North Carolina, United States. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on Speech Tracking in Audio Documents using Gaussian Mixture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2000-2001 ELISA consortium research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, A Speaker Odyssey, The Speaker Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chiana (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF UTTERANCE DURATION AND PHONETIC CONTENT ON SPEAKER IDENTIFICATION USING SECOND-ORDER STATISTICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Madrid, Spain. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humbird. 2024, 978-2955566954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode de l'Actors Studio : Genèse, Pratique et Phénoménologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu. Statuts, esthétiques, processus et techniques pour l'interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopædia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et Création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gaudin, Marie-Christine Maurel, Jean-Charles Pomerol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard, le calcul et la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Wiley, pp.161-175, 2021, 9781784057244. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119823971.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance and the Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chance, Calculation and Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.169-183, 2021, 9781786306678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Sipapu : vers une micro-phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Nahoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Weisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux cognitifs de l'artefact esthétique : tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-194, 2019, 978-2-343-18776-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énaction dans la création artistique : théâtre, cinéma et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, Énaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-224, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence énactive du langage poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Enaction: Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHES STATISTIQUES ET FILTRAGE VECTORIEL DE TRAJECTOIRES SPECTRALES POUR L'IDENTIFICATION DU LOCUTEUR INDÉPENDANTE DU TEXTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Telecom ParisTech, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04475956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues entre les arts et les sciences : vers une phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04471922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art Qui Guérit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine & Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen S. Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theater Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artist Researcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Magrin-Chagnolleau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barroca-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans la mise en évocation, le remplissement intuitif et la présentification dans le cadre d'un entretien d'explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évocation : Entretien d'explicitation et méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'auto-explicitation en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistic Workshops with Patients of a Psychiatric Day Hospital in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Arts in Education and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15212/CAET/2023/9/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité assistée par ordinateur : composer la musique d'un film en utilisant uniquement sa courbe de luminosité extraite automatiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elipe Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier travail sur les entretiens de Goutelas où Maryse est A &amp;lt;i&amp;gt;ou&amp;lt;/i&amp;gt; De l'autonomie des courges en permaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats d’un travail de sous-groupe de l’université d’été 2022. Travail en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Photo Retouching and Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la notion d'atmosphère à travers le film All These Creatures de Charles Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine O'Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brun-Fanzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrulnik Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the impact of creation research, practice-based research, and practice as research, and how to define and maximize that impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Practice and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'entretien d'explicitation à distance : petit ABC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurs utopiques et dystopiques : Comment la fiction aide à penser l’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346294v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phenomenological Approach to Color Theory and Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Color in Photography and Film: From Photo Retouching to Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Color in Theater and Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC2013 – 12th International AIC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA consortium approches in speaker segmentation during the NIST 2002 speaker recognition evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Utterances tying among speaker segmented audio documents using hierarchical classification: towards speaker indexing of audio databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA International Conference on Spoken Language Processing (ICSLP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, CO, United States. pp.577--580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de locuteurs entre documents sonores préalablement segmentés en utilisant la classification hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Indexing : what has been accomplished and the road ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference on Information Sciences (JCIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Durham, North Carolina, United States. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on Speech Tracking in Audio Documents using Gaussian Mixture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2000-2001 ELISA consortium research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, A Speaker Odyssey, The Speaker Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chiana (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF UTTERANCE DURATION AND PHONETIC CONTENT ON SPEAKER IDENTIFICATION USING SECOND-ORDER STATISTICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Madrid, Spain. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humbird. 2024, 978-2955566954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode de l'Actors Studio : Genèse, Pratique et Phénoménologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu. Statuts, esthétiques, processus et techniques pour l'interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopædia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et Création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gaudin, Marie-Christine Maurel, Jean-Charles Pomerol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard, le calcul et la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Wiley, pp.161-175, 2021, 9781784057244. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119823971.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance and the Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chance, Calculation and Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.169-183, 2021, 9781786306678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Sipapu : vers une micro-phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Nahoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Weisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux cognitifs de l'artefact esthétique : tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-194, 2019, 978-2-343-18776-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énaction dans la création artistique : théâtre, cinéma et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, Énaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-224, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence énactive du langage poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Enaction: Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHES STATISTIQUES ET FILTRAGE VECTORIEL DE TRAJECTOIRES SPECTRALES POUR L'IDENTIFICATION DU LOCUTEUR INDÉPENDANTE DU TEXTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Telecom ParisTech, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04475956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues entre les arts et les sciences : vers une phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04471922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art Qui Guérit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine & Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen S. Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theater Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artist Researcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rottement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/CAET/2023/9/16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ariani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Caetano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elipe Gimeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572545v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine O'Kelly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brun-Fanzetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrulnik Natacha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delarbre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623019v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leblanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346294v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348321v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Seck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342281v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425267v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nahoum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Weisen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04475956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04471922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sicard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen S. Weiss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Allegue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rottement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/CAET/2023/9/16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ariani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Caetano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elipe Gimeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572545v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine O'Kelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brun-Fanzetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrulnik Natacha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delarbre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623019v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leblanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346294v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348321v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Seck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342281v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425267v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nahoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Weisen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04475956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04471922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sicard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen S. Weiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Allegue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>