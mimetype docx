--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Magrin-Chagnolleau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barroca-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans la mise en évocation, le remplissement intuitif et la présentification dans le cadre d'un entretien d'explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évocation : Entretien d'explicitation et méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'auto-explicitation en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistic Workshops with Patients of a Psychiatric Day Hospital in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Arts in Education and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15212/CAET/2023/9/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité assistée par ordinateur : composer la musique d'un film en utilisant uniquement sa courbe de luminosité extraite automatiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elipe Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier travail sur les entretiens de Goutelas où Maryse est A &amp;lt;i&amp;gt;ou&amp;lt;/i&amp;gt; De l'autonomie des courges en permaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats d’un travail de sous-groupe de l’université d’été 2022. Travail en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Photo Retouching and Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la notion d'atmosphère à travers le film All These Creatures de Charles Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine O'Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brun-Fanzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrulnik Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the impact of creation research, practice-based research, and practice as research, and how to define and maximize that impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Practice and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'entretien d'explicitation à distance : petit ABC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurs utopiques et dystopiques : Comment la fiction aide à penser l’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346294v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phenomenological Approach to Color Theory and Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Color in Photography and Film: From Photo Retouching to Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Color in Theater and Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC2013 – 12th International AIC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA consortium approches in speaker segmentation during the NIST 2002 speaker recognition evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Utterances tying among speaker segmented audio documents using hierarchical classification: towards speaker indexing of audio databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA International Conference on Spoken Language Processing (ICSLP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, CO, United States. pp.577--580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de locuteurs entre documents sonores préalablement segmentés en utilisant la classification hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Indexing : what has been accomplished and the road ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference on Information Sciences (JCIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Durham, North Carolina, United States. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on Speech Tracking in Audio Documents using Gaussian Mixture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2000-2001 ELISA consortium research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, A Speaker Odyssey, The Speaker Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chiana (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF UTTERANCE DURATION AND PHONETIC CONTENT ON SPEAKER IDENTIFICATION USING SECOND-ORDER STATISTICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Madrid, Spain. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humbird. 2024, 978-2955566954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode de l'Actors Studio : Genèse, Pratique et Phénoménologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu. Statuts, esthétiques, processus et techniques pour l'interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopædia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et Création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gaudin, Marie-Christine Maurel, Jean-Charles Pomerol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard, le calcul et la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Wiley, pp.161-175, 2021, 9781784057244. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119823971.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance and the Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chance, Calculation and Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.169-183, 2021, 9781786306678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Sipapu : vers une micro-phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Nahoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Weisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux cognitifs de l'artefact esthétique : tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-194, 2019, 978-2-343-18776-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énaction dans la création artistique : théâtre, cinéma et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, Énaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-224, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence énactive du langage poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Enaction: Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHES STATISTIQUES ET FILTRAGE VECTORIEL DE TRAJECTOIRES SPECTRALES POUR L'IDENTIFICATION DU LOCUTEUR INDÉPENDANTE DU TEXTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Telecom ParisTech, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04475956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues entre les arts et les sciences : vers une phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04471922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art Qui Guérit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine & Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen S. Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theater Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artist Researcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Magrin-Chagnolleau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barroca-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans la mise en évocation, le remplissement intuitif et la présentification dans le cadre d'un entretien d'explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évocation : Entretien d'explicitation et méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans la mise en évocation, le remplissement intuitif et la présentification dans le cadre d'un entretien d'explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.17-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistic Workshops with Patients of a Psychiatric Day Hospital in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Arts in Education and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15212/CAET/2023/9/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'auto-explicitation en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité assistée par ordinateur : composer la musique d'un film en utilisant uniquement sa courbe de luminosité extraite automatiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elipe Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier travail sur les entretiens de Goutelas où Maryse est A &amp;lt;i&amp;gt;ou&amp;lt;/i&amp;gt; De l'autonomie des courges en permaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats d’un travail de sous-groupe de l’université d’été 2022. Travail en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Photo Retouching and Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la notion d'atmosphère à travers le film All These Creatures de Charles Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine O'Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brun-Fanzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrulnik Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the impact of creation research, practice-based research, and practice as research, and how to define and maximize that impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Practice and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurs utopiques et dystopiques : Comment la fiction aide à penser l’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346294v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'entretien d'explicitation à distance : petit ABC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phenomenological Approach to Color Theory and Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Color in Photography and Film: From Photo Retouching to Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Color in Theater and Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC2013 – 12th International AIC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA consortium approches in speaker segmentation during the NIST 2002 speaker recognition evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Utterances tying among speaker segmented audio documents using hierarchical classification: towards speaker indexing of audio databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA International Conference on Spoken Language Processing (ICSLP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, CO, United States. pp.577--580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de locuteurs entre documents sonores préalablement segmentés en utilisant la classification hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Indexing : what has been accomplished and the road ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference on Information Sciences (JCIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Durham, North Carolina, United States. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on Speech Tracking in Audio Documents using Gaussian Mixture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2000-2001 ELISA consortium research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, A Speaker Odyssey, The Speaker Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chiana (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF UTTERANCE DURATION AND PHONETIC CONTENT ON SPEAKER IDENTIFICATION USING SECOND-ORDER STATISTICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Madrid, Spain. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humbird. 2024, 978-2955566954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode de l'Actors Studio : Genèse, Pratique et Phénoménologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu. Statuts, esthétiques, processus et techniques pour l'interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopædia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et Création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gaudin, Marie-Christine Maurel, Jean-Charles Pomerol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard, le calcul et la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Wiley, pp.161-175, 2021, 9781784057244. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119823971.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance and the Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chance, Calculation and Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.169-183, 2021, 9781786306678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Sipapu : vers une micro-phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Nahoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Weisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux cognitifs de l'artefact esthétique : tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-194, 2019, 978-2-343-18776-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énaction dans la création artistique : théâtre, cinéma et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, Énaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-224, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence énactive du langage poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Enaction: Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHES STATISTIQUES ET FILTRAGE VECTORIEL DE TRAJECTOIRES SPECTRALES POUR L'IDENTIFICATION DU LOCUTEUR INDÉPENDANTE DU TEXTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Telecom ParisTech, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04475956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues entre les arts et les sciences : vers une phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04471922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art Qui Guérit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine & Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen S. Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theater Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artist Researcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rottement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/CAET/2023/9/16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ariani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Caetano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elipe Gimeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572545v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine O'Kelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brun-Fanzetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrulnik Natacha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delarbre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623019v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leblanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346294v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348321v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Seck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342281v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425267v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nahoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Weisen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04475956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04471922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sicard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen S. Weiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Allegue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rottement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/CAET/2023/9/16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ariani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Caetano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elipe Gimeno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572545v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine O'Kelly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brun-Fanzetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrulnik Natacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delarbre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623019v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346294v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348321v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Seck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342281v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425267v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nahoum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Weisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04475956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04471922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen S. Weiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Allegue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>