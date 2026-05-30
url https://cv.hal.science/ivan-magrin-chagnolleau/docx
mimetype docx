--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Magrin-Chagnolleau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barroca-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans la mise en évocation, le remplissement intuitif et la présentification dans le cadre d'un entretien d'explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évocation : Entretien d'explicitation et méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans la mise en évocation, le remplissement intuitif et la présentification dans le cadre d'un entretien d'explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.17-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistic Workshops with Patients of a Psychiatric Day Hospital in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Arts in Education and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15212/CAET/2023/9/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'auto-explicitation en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité assistée par ordinateur : composer la musique d'un film en utilisant uniquement sa courbe de luminosité extraite automatiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elipe Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier travail sur les entretiens de Goutelas où Maryse est A &amp;lt;i&amp;gt;ou&amp;lt;/i&amp;gt; De l'autonomie des courges en permaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats d’un travail de sous-groupe de l’université d’été 2022. Travail en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Photo Retouching and Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la notion d'atmosphère à travers le film All These Creatures de Charles Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine O'Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brun-Fanzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrulnik Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the impact of creation research, practice-based research, and practice as research, and how to define and maximize that impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Practice and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurs utopiques et dystopiques : Comment la fiction aide à penser l’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346294v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'entretien d'explicitation à distance : petit ABC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phenomenological Approach to Color Theory and Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Color in Photography and Film: From Photo Retouching to Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Color in Theater and Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC2013 – 12th International AIC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA consortium approches in speaker segmentation during the NIST 2002 speaker recognition evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Utterances tying among speaker segmented audio documents using hierarchical classification: towards speaker indexing of audio databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA International Conference on Spoken Language Processing (ICSLP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, CO, United States. pp.577--580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de locuteurs entre documents sonores préalablement segmentés en utilisant la classification hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Indexing : what has been accomplished and the road ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference on Information Sciences (JCIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Durham, North Carolina, United States. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on Speech Tracking in Audio Documents using Gaussian Mixture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2000-2001 ELISA consortium research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, A Speaker Odyssey, The Speaker Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chiana (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF UTTERANCE DURATION AND PHONETIC CONTENT ON SPEAKER IDENTIFICATION USING SECOND-ORDER STATISTICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Madrid, Spain. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humbird. 2024, 978-2955566954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode de l'Actors Studio : Genèse, Pratique et Phénoménologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu. Statuts, esthétiques, processus et techniques pour l'interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopædia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et Création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gaudin, Marie-Christine Maurel, Jean-Charles Pomerol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard, le calcul et la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Wiley, pp.161-175, 2021, 9781784057244. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119823971.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance and the Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chance, Calculation and Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.169-183, 2021, 9781786306678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Sipapu : vers une micro-phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Nahoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Weisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux cognitifs de l'artefact esthétique : tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-194, 2019, 978-2-343-18776-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énaction dans la création artistique : théâtre, cinéma et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, Énaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-224, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence énactive du langage poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Enaction: Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHES STATISTIQUES ET FILTRAGE VECTORIEL DE TRAJECTOIRES SPECTRALES POUR L'IDENTIFICATION DU LOCUTEUR INDÉPENDANTE DU TEXTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Telecom ParisTech, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04475956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues entre les arts et les sciences : vers une phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04471922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art Qui Guérit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine & Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen S. Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theater Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artist Researcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Magrin-Chagnolleau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barroca-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans la mise en évocation, le remplissement intuitif et la présentification dans le cadre d'un entretien d'explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans la mise en évocation, le remplissement intuitif et la présentification dans le cadre d'un entretien d'explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistic Workshops with Patients of a Psychiatric Day Hospital in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Arts in Education and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15212/CAET/2023/9/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'auto-explicitation en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évocation : Entretien d'explicitation et méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité assistée par ordinateur : composer la musique d'un film en utilisant uniquement sa courbe de luminosité extraite automatiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elipe Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier travail sur les entretiens de Goutelas où Maryse est A &amp;lt;i&amp;gt;ou&amp;lt;/i&amp;gt; De l'autonomie des courges en permaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats d’un travail de sous-groupe de l’université d’été 2022. Travail en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter [Journal de l’association GREX2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Photo Retouching and Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la notion d'atmosphère à travers le film All These Creatures de Charles Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine O'Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brun-Fanzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrulnik Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the impact of creation research, practice-based research, and practice as research, and how to define and maximize that impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Practice and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'entretien d'explicitation à distance : petit ABC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boutrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurs utopiques et dystopiques : Comment la fiction aide à penser l’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346294v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phenomenological Approach to Color Theory and Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Color in Photography and Film: From Photo Retouching to Color Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Color in Theater and Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC2013 – 12th International AIC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA consortium approches in speaker segmentation during the NIST 2002 speaker recognition evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de locuteurs entre documents sonores préalablement segmentés en utilisant la classification hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Utterances tying among speaker segmented audio documents using hierarchical classification: towards speaker indexing of audio databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA International Conference on Spoken Language Processing (ICSLP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver, CO, United States. pp.577--580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Indexing : what has been accomplished and the road ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference on Information Sciences (JCIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Durham, North Carolina, United States. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on Speech Tracking in Audio Documents using Gaussian Mixture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2000-2001 ELISA consortium research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, A Speaker Odyssey, The Speaker Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chiana (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF UTTERANCE DURATION AND PHONETIC CONTENT ON SPEAKER IDENTIFICATION USING SECOND-ORDER STATISTICAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Madrid, Spain. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de l'Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humbird. 2024, 978-2955566954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode de l'Actors Studio : Genèse, Pratique et Phénoménologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu. Statuts, esthétiques, processus et techniques pour l'interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopædia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et Création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gaudin, Marie-Christine Maurel, Jean-Charles Pomerol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard, le calcul et la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Wiley, pp.161-175, 2021, 9781784057244. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119823971.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance and the Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chance, Calculation and Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.169-183, 2021, 9781786306678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Sipapu : vers une micro-phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Nahoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Weisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux cognitifs de l'artefact esthétique : tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-194, 2019, 978-2-343-18776-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énaction dans la création artistique : théâtre, cinéma et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, Énaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-224, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence énactive du langage poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Enaction: Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHES STATISTIQUES ET FILTRAGE VECTORIEL DE TRAJECTOIRES SPECTRALES POUR L'IDENTIFICATION DU LOCUTEUR INDÉPENDANTE DU TEXTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Telecom ParisTech, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04475956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues entre les arts et les sciences : vers une phénoménologie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04471922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art Qui Guérit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine & Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen S. Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theater Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artist Researcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rottement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/CAET/2023/9/16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ariani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Caetano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elipe Gimeno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572545v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine O'Kelly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brun-Fanzetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrulnik Natacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delarbre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623019v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346294v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348321v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Seck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342281v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425267v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nahoum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Weisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04475956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04471922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen S. Weiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Allegue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rottement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/CAET/2023/9/16" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ariani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Caetano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elipe Gimeno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572545v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine O'Kelly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brun-Fanzetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrulnik Natacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delarbre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623019v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leblanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346294v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348321v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Seck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342281v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425267v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nahoum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Weisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04475956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04471922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen S. Weiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Allegue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>