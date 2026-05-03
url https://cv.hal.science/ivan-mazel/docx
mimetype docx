--- v1 (2026-03-28)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Mazel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte-urbaniste - Maître de conférences en aménagement de l'espace et urbanisme - Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Mazel est architecte-urbaniste, diplômé d'état de l'Ecole Nationale supérieure d'architecture de Grenoble (ENSAG) et avec un post-master en architecture et urbanisme de l'Escola da Cidade de São Paulo au Brésil. Dans cette ville, il a travaillé durant trois ans dans deux agences d'architecture et d'urbanisme, CAT arquitetura et Hereñu + Ferroni arquitetos, dans des projets aux programmes et aux échelles variés : habitat individuel et collectif, équipements culturels et éducatifs, projets urbains de régénération urbaine et d'urbanisation de favelas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur de l'Université Grenoble Alpes, sa thèse préparée au sein de l'Unité de recherche Architecture, environnement et cultures constructives (AE&CC) et intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitation écologique et dispersion bâtie : les « habitats alternatifs » comme expérimentations pour des transitions socioécologiques en territoires de moyenne montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> interrogeait les mutations de la production de l'habitat, des modes d'habiter et de l'aménagement des territoires dans le cadre de transitions à la fois sociales et écologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir été enseignant dans les écoles d'architecture de Grenoble (2014-2020) et de Saint-Etienne (2017-2018), attaché temporaire d'enseignement et de recherche à l'Université Grenoble Alpes (UGA) en parcours urbanisme de l'Institut d’urbanisme et de géographie alpine et en parcours génie civil de l'Institut physique, ingénierie, terre, environnement, mécanique (2020-2022), il est maintenant maître de conférences associé à l'ENSAG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches développées dans l'équipe de CRAterre de l'Unité de recherche AE&CC de l'ENSAG et de l'UGA recouvrent les thématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les approches écologiques dans les pensées architecturales, urbanistiques et paysagères,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le métabolisme territorial des filières de construction,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la spatialisation des modes d'habiter dans le cadre des transitions socioécologiques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les démarches alternatives de production de l'habitat,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la recomposition des territoires d'urbanisation dispersée.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitation écologique et dispersion bâtie : les « habitats alternatifs » comme expérimentations pour des transitions socioécologiques en territoires de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Grenoble Alpes, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017GREAH025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01768270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théoriser les modes de production située de l'architecture pour repenser l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valéry Didelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que l’architecture fait à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions deux-cent-cinq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, AAA.. (architecture, urbanisme, paysage), 978-2-919380-81-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperación para la producción arquitectónica: de la vivienda al espacio de trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Monteiro de Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graziano Brau Pani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivienda colectiva [2]: reflexiones sobre el habitar contemporáneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitónica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-607-699-852-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nowakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action et pouvoir d'agir. Ici et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-207, 2022, Espace rural &amp; projet spatial (ERPS), 978-2-86272-745-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nowakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action et pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses universitaires de Saint-Etienne, 2022, Espace rural &amp; projet spatial, 978-2-86272-745-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler par le diagramme : processus architectural et transitions socioécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessia de Biase; Pierre Chabard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter : objets, outils, processus. Actes des 4e rencontres doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Villette, 2020, Etudes et recherche, 978-2-37556-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique dans les projets d’habitats alternatifs en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Coste; Luna d'Emilio; Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-123, 2018, Espace rural &amp; projet spatial (ERPS), 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la construction d’une vision commune pour le paysage des Cévennes ardéchoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Millet lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.20088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du projet dans la recherche doctorale en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Divergences in Architectural Research / De la recherche en architecture, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux aux architectures : une question technique, écologique et transcalaire pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux : quels défis au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2025, Créteil (94), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire en bois locaux : un enjeu pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nemoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Haute École du Bois et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de communes Pays des Ecrins; Tiers lab, Jul 2023, Guillestre (05600), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation ou artisanalisation de l’architecture : une question de mode de production pour l’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que l’architecture fait à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Architecture, environnement, territoire (ATE), ENSA Normandie, Apr 2023, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bioéconomie territoriale de la filière bois de construction en France : analyse spatiale des acteurs des projets du Panorama national des réalisations bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque ASRDLF : transitions, gouvernance territoriale et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production architecturale contemporaine en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Sciences du bois : école thématique Pluribois Toulouse-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la provenance du bois de construction : marché national, analyse de cas d’étude et règles de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os projetos de habitação colaborativa no território rural francês : modelos ecológicos para habitar a urbanização dispersa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Internazionale dell'Abitare Colletivo Sostenible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité des projets architecturaux en bois local dans les territoires vosgiens : édifices exemplaires et modalités de reproduction de l’approvisionnement en grumes et des procédés constructifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journées du GDR 3544 Sciences du bois - Multifonctionnalité des forêts et diversité des usages du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage à Sainte-Marguerite-Lafigère : des communaux traditionnels aux communs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action : imaginaires, ressources, temporalités, pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la Consult'action en Ardèche : la résidence dans le village de Sainte-Marguerite-Lafigère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Millet-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action : imaginaires, ressources, temporalités, pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats alternatifs, quelles pistes pour le devenir des bourgs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux besoins, nouveaux usages : le milieu rural, un terrain d’expérimentation pour de nouvelles formes d’habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bourbon-l'Archambault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats alternatifs en marge de l’urbanisation en Auvergne-Rhône-Alpes : des initiatives ascendantes d’habitat basées sur une collaboration ad hoc et une mutualisation des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Jeunes Chercheur-e-s » – Le logement et l'habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des représentations en schémas, en diagrammes et en cartes pour analyser l'utilisation des ressources dans la production de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales en architecture et en paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure d’architecture de Paris-La Villette; Ministère de la Culture et de la Communication, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces du collectif liés aux habitats alternatifs ruraux : de l’échelle de l’habitat à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs 2017 − Action collective : pratiques et lieux du collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Pacte; Laboratoire Territoires, villes, environnement et société (TVES), Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d'habitat en territoire rural : des utopies concrètes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université populaire: Utopies comme chemins du/des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villefontaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergetique dans l’habitat alternatif en territoire rural : implication habitante et stratégies énergetiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique et ruralités contemporaines : enjeux architecturaux et territoriaux, stratégies de projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau scientifique thématique Espace rural &amp; Projet Spatial, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitabilité par le projet : construction de l’habitable en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres scientifiques internationales de la Cité des Territoires « Habitable, vivable, désirable. Questionnements sur la condition territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des territoires, 2015, Grenoble, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et développement économique des territoires de la région Auvergne-Rhône-Alpes : le cas de la filière bois de construction - Rapport final d'HaDEcoT-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Grenoble. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du bois local pour la construction, le cas du massif des Vosges : stratégie publique de réalisation d’édifices exemplaires, reproduction des opérations et facteurs de développement de la filière territoriale de bois de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole nationale supérieure d'architecture de Grenoble; Architecture, Environnement &amp; Cultures Constructives. 2021, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #6 - Berriat-Saint-Bruno - invité P. Belli-Riz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #12 - Regard sur le ville - invité P. Thépot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #7 - Ciment et béton - invité C. Avenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #8 - Habitat participatif - invité C. Chaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #9 - Espace public - invité H. Torgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #13 Maison de la culture — Renaud Contra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #11 - Agriculture urbaine - invité S. Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #5 - Métropole - invité F. Jacquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #10 - Grenoble, métropole des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #3 - Habitat - invité S. Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #1 - Histoire de l'urbanisation - invité G. Novarina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #4 - Economie - invité M. Talandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #2 - Mobilité et transport - invité G. Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Mazel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte-urbaniste – Maître de conférences en aménagement de l'espace et urbanisme – Institut d'urbanisme et de géographie alpine – Laboratoire Pacte – Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-5891-7055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225860929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Mazel est architecte-urbaniste, architecte diplômé d'état de l'Ecole Nationale supérieure d'architecture de Grenoble (ENSAG, 2010), avec un post-master en architecture et urbanisme de l'Escola da Cidade de São Paulo au Brésil (2011). Dans cette ville, il a travaillé dans deux agences d'architecture et d'urbanisme, CAT arquitetura et Hereñu + Ferroni arquitetos (2010-2013), dans des projets aux programmes et aux échelles variés : habitats individuels et collectifs, équipements culturels et éducatifs, projets urbains de régénération urbaine et d'urbanisation de favelas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur de l'Université Grenoble Alpes (2014-2017), sa thèse préparée au sein de l'Unité de recherche Architecture, environnement et cultures constructives (AE&CC) et intitulée « Habitation écologique et dispersion bâtie : les “habitats alternatifs” comme expérimentations pour des transitions socioécologiques en territoires de moyenne montagne » interrogeait les mutations de la production de l'habitat, des modes d'habiter et de l'aménagement des territoires dans le cadre de transitions à la fois sociales et écologiques. Ensuite en tant que post-doctorant et chercheur associé au laboratoire Craterre-AE&CC, il a développé des analyses des filières de matériaux biosourcés, et particulièrement des mutations des systèmes productifs liés au bois de construction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses enseignements se sont déployés à l'Ecole nationale supérieure d'architecture de Grenoble en tant que doctorant et contractuel (2014-2020), puis en tant que maître de conférences associé (2023-2025), et à l'Université Grenoble Alpes en tant qu'attaché temporaire d'enseignement et de recherche dans le parcours urbanisme de l'Institut d’urbanisme et de géographie alpine et le parcours génie civil de l'Institut physique, ingénierie, terre, environnement, mécanique (2020-2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2025, il est maître de conférences en aménagement de l'espace et urbanisme à l'Institut d'urbanisme et de géographie alpine (Université Grenoble Alpes) et au laboratoire Pacte (Unité mixte de recherche CNRS-UGA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se déclinent selon les trois axes suivants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les expérimentations socio-écologiques dans les formes alternatives de production de l’habitat.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mutations des filières et systèmes productifs des matériaux de construction des opérations architecturales et urbaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le renouvellement des systèmes d'acteurs intermédiaires de l’urbanisme rural et de leurs pratiques d'aménagement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitation écologique et dispersion bâtie : les « habitats alternatifs » comme expérimentations pour des transitions socioécologiques en territoires de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Grenoble Alpes, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017GREAH025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01768270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théoriser les modes de production située de l'architecture pour repenser l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valéry Didelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que l’architecture fait à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions deux-cent-cinq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, AAA.. (architecture, urbanisme, paysage), 978-2-919380-81-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperación para la producción arquitectónica: de la vivienda al espacio de trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Monteiro de Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graziano Brau Pani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivienda colectiva [2]: reflexiones sobre el habitar contemporáneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitónica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-607-699-852-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nowakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action et pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses universitaires de Saint-Etienne, 2022, Espace rural &amp; projet spatial, 978-2-86272-745-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nowakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action et pouvoir d'agir. Ici et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-207, 2022, Espace rural &amp; projet spatial (ERPS), 978-2-86272-745-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler par le diagramme : processus architectural et transitions socioécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessia de Biase; Pierre Chabard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter : objets, outils, processus. Actes des 4e rencontres doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Villette, 2020, Etudes et recherche, 978-2-37556-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique dans les projets d’habitats alternatifs en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Coste; Luna d'Emilio; Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-123, 2018, Espace rural &amp; projet spatial (ERPS), 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la construction d’une vision commune pour le paysage des Cévennes ardéchoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Millet lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.20088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du projet dans la recherche doctorale en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Divergences in Architectural Research / De la recherche en architecture, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux aux architectures : une question technique, écologique et transcalaire pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux : quels défis au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2025, Créteil (94), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire en bois locaux : un enjeu pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nemoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Haute École du Bois et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de communes Pays des Ecrins; Tiers lab, Jul 2023, Guillestre (05600), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation ou artisanalisation de l’architecture : une question de mode de production pour l’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que l’architecture fait à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Architecture, environnement, territoire (ATE), ENSA Normandie, Apr 2023, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bioéconomie territoriale de la filière bois de construction en France : analyse spatiale des acteurs des projets du Panorama national des réalisations bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque ASRDLF : transitions, gouvernance territoriale et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production architecturale contemporaine en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Sciences du bois : école thématique Pluribois Toulouse-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la provenance du bois de construction : marché national, analyse de cas d’étude et règles de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os projetos de habitação colaborativa no território rural francês : modelos ecológicos para habitar a urbanização dispersa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Internazionale dell'Abitare Colletivo Sostenible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité des projets architecturaux en bois local dans les territoires vosgiens : édifices exemplaires et modalités de reproduction de l’approvisionnement en grumes et des procédés constructifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journées du GDR 3544 Sciences du bois - Multifonctionnalité des forêts et diversité des usages du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage à Sainte-Marguerite-Lafigère : des communaux traditionnels aux communs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action : imaginaires, ressources, temporalités, pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la Consult'action en Ardèche : la résidence dans le village de Sainte-Marguerite-Lafigère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Millet-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action : imaginaires, ressources, temporalités, pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats alternatifs en marge de l’urbanisation en Auvergne-Rhône-Alpes : des initiatives ascendantes d’habitat basées sur une collaboration ad hoc et une mutualisation des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Jeunes Chercheur-e-s » – Le logement et l'habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats alternatifs, quelles pistes pour le devenir des bourgs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux besoins, nouveaux usages : le milieu rural, un terrain d’expérimentation pour de nouvelles formes d’habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bourbon-l'Archambault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des représentations en schémas, en diagrammes et en cartes pour analyser l'utilisation des ressources dans la production de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales en architecture et en paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure d’architecture de Paris-La Villette; Ministère de la Culture et de la Communication, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces du collectif liés aux habitats alternatifs ruraux : de l’échelle de l’habitat à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs 2017 − Action collective : pratiques et lieux du collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Pacte; Laboratoire Territoires, villes, environnement et société (TVES), Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d'habitat en territoire rural : des utopies concrètes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université populaire: Utopies comme chemins du/des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villefontaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergetique dans l’habitat alternatif en territoire rural : implication habitante et stratégies énergetiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique et ruralités contemporaines : enjeux architecturaux et territoriaux, stratégies de projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau scientifique thématique Espace rural &amp; Projet Spatial, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitabilité par le projet : construction de l’habitable en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres scientifiques internationales de la Cité des Territoires « Habitable, vivable, désirable. Questionnements sur la condition territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des territoires, 2015, Grenoble, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et développement économique des territoires de la région Auvergne-Rhône-Alpes : le cas de la filière bois de construction - Rapport final d'HaDEcoT-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Grenoble. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du bois local pour la construction, le cas du massif des Vosges : stratégie publique de réalisation d’édifices exemplaires, reproduction des opérations et facteurs de développement de la filière territoriale de bois de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole nationale supérieure d'architecture de Grenoble; Architecture, Environnement &amp; Cultures Constructives. 2021, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #6 - Berriat-Saint-Bruno - invité P. Belli-Riz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #12 - Regard sur le ville - invité P. Thépot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #7 - Ciment et béton - invité C. Avenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #8 - Habitat participatif - invité C. Chaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #9 - Espace public - invité H. Torgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #13 Maison de la culture — Renaud Contra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #10 - Grenoble, métropole des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #11 - Agriculture urbaine - invité S. Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #5 - Métropole - invité F. Jacquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #1 - Histoire de l'urbanisation - invité G. Novarina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #4 - Economie - invité M. Talandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #3 - Habitat - invité S. Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #2 - Mobilité et transport - invité G. Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 9èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.220, 2020, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'architecture fait à l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Devlieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hyvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions 205, 2024, 978–2–919380–81-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04763174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="621A98FA"/>
+    <w:nsid w:val="6E85BF19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="1DBCCBD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,50 +404,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -338,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01768270v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAH025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fl&#233;cheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nourdin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues-Soares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/ce-que-l-architecture-fait-a-l-ecologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Monteiro de Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arquitonica.com/producto/vivienda-colectiva-2-reflexiones-sobre-el-habitar-contemporaneo/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gangarossa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nowakowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gottfried" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millet&#160;lacombe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tomasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nemoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumesny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millet-Lacombe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513293v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-mazel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5891-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225860929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01768270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAH025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fl&#233;cheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues-Soares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/ce-que-l-architecture-fait-a-l-ecologie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Monteiro de Ribeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arquitonica.com/producto/vivienda-colectiva-2-reflexiones-sobre-el-habitar-contemporaneo/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gangarossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nowakowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gottfried" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millet&#160;lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tomasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nemoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumesny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millet-Lacombe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513293v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417387v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Didelon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Devlieger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hyvrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Huitorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>