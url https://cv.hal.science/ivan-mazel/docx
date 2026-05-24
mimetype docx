--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Mazel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte-urbaniste – Maître de conférences en aménagement de l'espace et urbanisme – Institut d'urbanisme et de géographie alpine – Laboratoire Pacte – Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-5891-7055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225860929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Mazel est architecte-urbaniste, architecte diplômé d'état de l'Ecole Nationale supérieure d'architecture de Grenoble (ENSAG, 2010), avec un post-master en architecture et urbanisme de l'Escola da Cidade de São Paulo au Brésil (2011). Dans cette ville, il a travaillé dans deux agences d'architecture et d'urbanisme, CAT arquitetura et Hereñu + Ferroni arquitetos (2010-2013), dans des projets aux programmes et aux échelles variés : habitats individuels et collectifs, équipements culturels et éducatifs, projets urbains de régénération urbaine et d'urbanisation de favelas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur de l'Université Grenoble Alpes (2014-2017), sa thèse préparée au sein de l'Unité de recherche Architecture, environnement et cultures constructives (AE&CC) et intitulée « Habitation écologique et dispersion bâtie : les “habitats alternatifs” comme expérimentations pour des transitions socioécologiques en territoires de moyenne montagne » interrogeait les mutations de la production de l'habitat, des modes d'habiter et de l'aménagement des territoires dans le cadre de transitions à la fois sociales et écologiques. Ensuite en tant que post-doctorant et chercheur associé au laboratoire Craterre-AE&CC, il a développé des analyses des filières de matériaux biosourcés, et particulièrement des mutations des systèmes productifs liés au bois de construction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses enseignements se sont déployés à l'Ecole nationale supérieure d'architecture de Grenoble en tant que doctorant et contractuel (2014-2020), puis en tant que maître de conférences associé (2023-2025), et à l'Université Grenoble Alpes en tant qu'attaché temporaire d'enseignement et de recherche dans le parcours urbanisme de l'Institut d’urbanisme et de géographie alpine et le parcours génie civil de l'Institut physique, ingénierie, terre, environnement, mécanique (2020-2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2025, il est maître de conférences en aménagement de l'espace et urbanisme à l'Institut d'urbanisme et de géographie alpine (Université Grenoble Alpes) et au laboratoire Pacte (Unité mixte de recherche CNRS-UGA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se déclinent selon les trois axes suivants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les expérimentations socio-écologiques dans les formes alternatives de production de l’habitat.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mutations des filières et systèmes productifs des matériaux de construction des opérations architecturales et urbaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le renouvellement des systèmes d'acteurs intermédiaires de l’urbanisme rural et de leurs pratiques d'aménagement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitation écologique et dispersion bâtie : les « habitats alternatifs » comme expérimentations pour des transitions socioécologiques en territoires de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Grenoble Alpes, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017GREAH025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01768270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théoriser les modes de production située de l'architecture pour repenser l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valéry Didelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que l’architecture fait à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions deux-cent-cinq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, AAA.. (architecture, urbanisme, paysage), 978-2-919380-81-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperación para la producción arquitectónica: de la vivienda al espacio de trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Monteiro de Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graziano Brau Pani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivienda colectiva [2]: reflexiones sobre el habitar contemporáneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitónica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-607-699-852-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nowakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action et pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses universitaires de Saint-Etienne, 2022, Espace rural &amp; projet spatial, 978-2-86272-745-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nowakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action et pouvoir d'agir. Ici et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-207, 2022, Espace rural &amp; projet spatial (ERPS), 978-2-86272-745-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler par le diagramme : processus architectural et transitions socioécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessia de Biase; Pierre Chabard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter : objets, outils, processus. Actes des 4e rencontres doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Villette, 2020, Etudes et recherche, 978-2-37556-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique dans les projets d’habitats alternatifs en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Coste; Luna d'Emilio; Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-123, 2018, Espace rural &amp; projet spatial (ERPS), 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la construction d’une vision commune pour le paysage des Cévennes ardéchoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Millet lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.20088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du projet dans la recherche doctorale en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Divergences in Architectural Research / De la recherche en architecture, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux aux architectures : une question technique, écologique et transcalaire pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux : quels défis au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2025, Créteil (94), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire en bois locaux : un enjeu pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nemoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Haute École du Bois et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de communes Pays des Ecrins; Tiers lab, Jul 2023, Guillestre (05600), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation ou artisanalisation de l’architecture : une question de mode de production pour l’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que l’architecture fait à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Architecture, environnement, territoire (ATE), ENSA Normandie, Apr 2023, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bioéconomie territoriale de la filière bois de construction en France : analyse spatiale des acteurs des projets du Panorama national des réalisations bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque ASRDLF : transitions, gouvernance territoriale et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production architecturale contemporaine en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Sciences du bois : école thématique Pluribois Toulouse-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la provenance du bois de construction : marché national, analyse de cas d’étude et règles de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os projetos de habitação colaborativa no território rural francês : modelos ecológicos para habitar a urbanização dispersa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Internazionale dell'Abitare Colletivo Sostenible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité des projets architecturaux en bois local dans les territoires vosgiens : édifices exemplaires et modalités de reproduction de l’approvisionnement en grumes et des procédés constructifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journées du GDR 3544 Sciences du bois - Multifonctionnalité des forêts et diversité des usages du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage à Sainte-Marguerite-Lafigère : des communaux traditionnels aux communs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action : imaginaires, ressources, temporalités, pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la Consult'action en Ardèche : la résidence dans le village de Sainte-Marguerite-Lafigère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Millet-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action : imaginaires, ressources, temporalités, pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats alternatifs en marge de l’urbanisation en Auvergne-Rhône-Alpes : des initiatives ascendantes d’habitat basées sur une collaboration ad hoc et une mutualisation des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Jeunes Chercheur-e-s » – Le logement et l'habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats alternatifs, quelles pistes pour le devenir des bourgs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux besoins, nouveaux usages : le milieu rural, un terrain d’expérimentation pour de nouvelles formes d’habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bourbon-l'Archambault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des représentations en schémas, en diagrammes et en cartes pour analyser l'utilisation des ressources dans la production de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales en architecture et en paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure d’architecture de Paris-La Villette; Ministère de la Culture et de la Communication, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces du collectif liés aux habitats alternatifs ruraux : de l’échelle de l’habitat à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs 2017 − Action collective : pratiques et lieux du collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Pacte; Laboratoire Territoires, villes, environnement et société (TVES), Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d'habitat en territoire rural : des utopies concrètes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université populaire: Utopies comme chemins du/des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villefontaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergetique dans l’habitat alternatif en territoire rural : implication habitante et stratégies énergetiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique et ruralités contemporaines : enjeux architecturaux et territoriaux, stratégies de projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau scientifique thématique Espace rural &amp; Projet Spatial, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitabilité par le projet : construction de l’habitable en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres scientifiques internationales de la Cité des Territoires « Habitable, vivable, désirable. Questionnements sur la condition territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des territoires, 2015, Grenoble, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et développement économique des territoires de la région Auvergne-Rhône-Alpes : le cas de la filière bois de construction - Rapport final d'HaDEcoT-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Grenoble. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du bois local pour la construction, le cas du massif des Vosges : stratégie publique de réalisation d’édifices exemplaires, reproduction des opérations et facteurs de développement de la filière territoriale de bois de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole nationale supérieure d'architecture de Grenoble; Architecture, Environnement &amp; Cultures Constructives. 2021, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #6 - Berriat-Saint-Bruno - invité P. Belli-Riz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #12 - Regard sur le ville - invité P. Thépot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #7 - Ciment et béton - invité C. Avenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #8 - Habitat participatif - invité C. Chaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #9 - Espace public - invité H. Torgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #13 Maison de la culture — Renaud Contra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #10 - Grenoble, métropole des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #11 - Agriculture urbaine - invité S. Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #5 - Métropole - invité F. Jacquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #1 - Histoire de l'urbanisation - invité G. Novarina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #4 - Economie - invité M. Talandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #3 - Habitat - invité S. Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #2 - Mobilité et transport - invité G. Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 9èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.220, 2020, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'architecture fait à l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Devlieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hyvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions 205, 2024, 978–2–919380–81-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04763174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Mazel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte-urbaniste – Maître de conférences en aménagement de l'espace et urbanisme – Institut d'urbanisme et de géographie alpine – Laboratoire Pacte – Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-5891-7055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225860929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Mazel est architecte-urbaniste, architecte diplômé d'état de l'Ecole Nationale supérieure d'architecture de Grenoble (ENSAG, 2010), avec un post-master en architecture et urbanisme de l'Escola da Cidade de São Paulo au Brésil (2011). Dans cette ville, il a travaillé dans deux agences d'architecture et d'urbanisme, CAT arquitetura et Hereñu + Ferroni arquitetos (2010-2013), dans des projets aux programmes et aux échelles variés : habitats individuels et collectifs, équipements culturels et éducatifs, projets urbains de régénération urbaine et d'urbanisation de favelas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur de l'Université Grenoble Alpes (2014-2017), sa thèse préparée au sein de l'Unité de recherche Architecture, environnement et cultures constructives (AE&CC) et intitulée « Habitation écologique et dispersion bâtie : les “habitats alternatifs” comme expérimentations pour des transitions socioécologiques en territoires de moyenne montagne » interrogeait les mutations de la production de l'habitat, des modes d'habiter et de l'aménagement des territoires dans le cadre de transitions à la fois sociales et écologiques. Ensuite en tant que post-doctorant et chercheur associé au laboratoire Craterre-AE&CC, il a développé des analyses des filières de matériaux biosourcés, et particulièrement des mutations des systèmes productifs liés au bois de construction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses enseignements se sont déployés à l'Ecole nationale supérieure d'architecture de Grenoble en tant que doctorant et contractuel (2014-2020), puis en tant que maître de conférences associé (2023-2025), et à l'Université Grenoble Alpes en tant qu'attaché temporaire d'enseignement et de recherche dans le parcours urbanisme de l'Institut d’urbanisme et de géographie alpine et le parcours génie civil de l'Institut physique, ingénierie, terre, environnement, mécanique (2020-2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2025, il est maître de conférences en aménagement de l'espace et urbanisme à l'Institut d'urbanisme et de géographie alpine (Université Grenoble Alpes) et au laboratoire Pacte (Unité mixte de recherche CNRS-UGA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se déclinent selon les trois axes suivants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les expérimentations socio-écologiques dans les formes alternatives de production de l’habitat.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mutations des filières et systèmes productifs des matériaux de construction des opérations architecturales et urbaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le renouvellement des systèmes d'acteurs intermédiaires de l’urbanisme rural et de leurs pratiques d'aménagement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitation écologique et dispersion bâtie : les « habitats alternatifs » comme expérimentations pour des transitions socioécologiques en territoires de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Grenoble Alpes, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017GREAH025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01768270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théoriser les modes de production située de l'architecture pour repenser l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valéry Didelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que l’architecture fait à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions deux-cent-cinq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, AAA.. (architecture, urbanisme, paysage), 978-2-919380-81-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperación para la producción arquitectónica: de la vivienda al espacio de trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Monteiro de Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graziano Brau Pani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivienda colectiva [2]: reflexiones sobre el habitar contemporáneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitónica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-607-699-852-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nowakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action et pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses universitaires de Saint-Etienne, 2022, Espace rural &amp; projet spatial, 978-2-86272-745-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage : mettre en commun les récits territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nowakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action et pouvoir d'agir. Ici et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-207, 2022, Espace rural &amp; projet spatial (ERPS), 978-2-86272-745-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler par le diagramme : processus architectural et transitions socioécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessia de Biase; Pierre Chabard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter : objets, outils, processus. Actes des 4e rencontres doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Villette, 2020, Etudes et recherche, 978-2-37556-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique dans les projets d’habitats alternatifs en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Coste; Luna d'Emilio; Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-123, 2018, Espace rural &amp; projet spatial (ERPS), 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la construction d’une vision commune pour le paysage des Cévennes ardéchoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Millet lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.20088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du projet dans la recherche doctorale en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Divergences in Architectural Research / De la recherche en architecture, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux aux architectures : une question technique, écologique et transcalaire pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux : quels défis au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2025, Créteil (94), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire en bois locaux : un enjeu pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nemoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Haute École du Bois et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de communes Pays des Ecrins; Tiers lab, Jul 2023, Guillestre (05600), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation ou artisanalisation de l’architecture : une question de mode de production pour l’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flécheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que l’architecture fait à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Architecture, environnement, territoire (ATE), ENSA Normandie, Apr 2023, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bioéconomie territoriale de la filière bois de construction en France : analyse spatiale des acteurs des projets du Panorama national des réalisations bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque ASRDLF : transitions, gouvernance territoriale et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production architecturale contemporaine en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Sciences du bois : école thématique Pluribois Toulouse-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la provenance du bois de construction : marché national, analyse de cas d’étude et règles de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os projetos de habitação colaborativa no território rural francês : modelos ecológicos para habitar a urbanização dispersa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Internazionale dell'Abitare Colletivo Sostenible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité des projets architecturaux en bois local dans les territoires vosgiens : édifices exemplaires et modalités de reproduction de l’approvisionnement en grumes et des procédés constructifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journées du GDR 3544 Sciences du bois - Multifonctionnalité des forêts et diversité des usages du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages en partage à Sainte-Marguerite-Lafigère : des communaux traditionnels aux communs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action : imaginaires, ressources, temporalités, pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la Consult'action en Ardèche : la résidence dans le village de Sainte-Marguerite-Lafigère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Millet-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités en action : imaginaires, ressources, temporalités, pouvoir d'agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats alternatifs en marge de l’urbanisation en Auvergne-Rhône-Alpes : des initiatives ascendantes d’habitat basées sur une collaboration ad hoc et une mutualisation des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Jeunes Chercheur-e-s » – Le logement et l'habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats alternatifs, quelles pistes pour le devenir des bourgs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux besoins, nouveaux usages : le milieu rural, un terrain d’expérimentation pour de nouvelles formes d’habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bourbon-l'Archambault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des représentations en schémas, en diagrammes et en cartes pour analyser l'utilisation des ressources dans la production de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales en architecture et en paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure d’architecture de Paris-La Villette; Ministère de la Culture et de la Communication, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces du collectif liés aux habitats alternatifs ruraux : de l’échelle de l’habitat à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs 2017 − Action collective : pratiques et lieux du collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Pacte; Laboratoire Territoires, villes, environnement et société (TVES), Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d'habitat en territoire rural : des utopies concrètes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université populaire: Utopies comme chemins du/des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villefontaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergetique dans l’habitat alternatif en territoire rural : implication habitante et stratégies énergetiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique et ruralités contemporaines : enjeux architecturaux et territoriaux, stratégies de projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau scientifique thématique Espace rural &amp; Projet Spatial, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitabilité par le projet : construction de l’habitable en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres scientifiques internationales de la Cité des Territoires « Habitable, vivable, désirable. Questionnements sur la condition territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des territoires, 2015, Grenoble, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et développement économique des territoires de la région Auvergne-Rhône-Alpes : le cas de la filière bois de construction - Rapport final d'HaDEcoT-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodrigues-Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Grenoble. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du bois local pour la construction, le cas du massif des Vosges : stratégie publique de réalisation d’édifices exemplaires, reproduction des opérations et facteurs de développement de la filière territoriale de bois de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole nationale supérieure d'architecture de Grenoble; Architecture, Environnement &amp; Cultures Constructives. 2021, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #7 - Ciment et béton - invité C. Avenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #8 - Habitat participatif - invité C. Chaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #6 - Berriat-Saint-Bruno - invité P. Belli-Riz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #12 - Regard sur le ville - invité P. Thépot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #9 - Espace public - invité H. Torgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #13 Maison de la culture — Renaud Contra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #10 - Grenoble, métropole des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #11 - Agriculture urbaine - invité S. Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #5 - Métropole - invité F. Jacquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #4 - Economie - invité M. Talandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #1 - Histoire de l'urbanisation - invité G. Novarina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #3 - Habitat - invité S. Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratianopolis #2 - Mobilité et transport - invité G. Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01417311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 9èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.220, 2020, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'architecture fait à l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Devlieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hyvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions 205, 2024, 978–2–919380–81-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04763174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E85BF19"/>
+    <w:nsid w:val="BBD5F2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DBCCBD9"/>
+    <w:nsid w:val="08722AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-mazel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5891-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225860929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01768270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAH025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fl&#233;cheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues-Soares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/ce-que-l-architecture-fait-a-l-ecologie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Monteiro de Ribeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arquitonica.com/producto/vivienda-colectiva-2-reflexiones-sobre-el-habitar-contemporaneo/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gangarossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nowakowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gottfried" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millet&#160;lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tomasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nemoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumesny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millet-Lacombe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513293v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417387v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Didelon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Devlieger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hyvrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Huitorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-mazel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5891-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225860929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01768270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAH025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fl&#233;cheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues-Soares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/ce-que-l-architecture-fait-a-l-ecologie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Monteiro de Ribeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arquitonica.com/producto/vivienda-colectiva-2-reflexiones-sobre-el-habitar-contemporaneo/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gangarossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nowakowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gottfried" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millet&#160;lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tomasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nemoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumesny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millet-Lacombe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513293v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417387v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01417311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Didelon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Devlieger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hyvrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Huitorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>