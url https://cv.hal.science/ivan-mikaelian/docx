--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pericyte stem cells induce &amp;lt;scp&amp;gt;Ly6G&amp;lt;/scp&amp;gt; &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; cell accumulation and immunotherapy resistance in pancreatic cancer</w:t>
+                <w:t xml:space="preserve">Nrh L11R single nucleotide polymorphism, a new prediction biomarker in breast cancer, impacts endoplasmic reticulum-dependent Ca2+ traffic and response to neoadjuvant chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichong Wu</w:t>
+                <w:t xml:space="preserve">Minh Quang Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Gadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Thierry</w:t>
+                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bachy</w:t>
+                <w:t xml:space="preserve">Stéphane Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pia Gamradt</w:t>
+                <w:t xml:space="preserve">Adrien Nougarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202256524⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-05917-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047023v1</w:t>
+                <w:t xml:space="preserve">hal-04185345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrh L11R single nucleotide polymorphism, a new prediction biomarker in breast cancer, impacts endoplasmic reticulum-dependent Ca2+ traffic and response to neoadjuvant chemotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pericyte stem cells induce &amp;lt;scp&amp;gt;Ly6G&amp;lt;/scp&amp;gt; &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; cell accumulation and immunotherapy resistance in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Quang Duong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rudy Gadet</w:t>
+                <w:t xml:space="preserve">Kevin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
+                <w:t xml:space="preserve">Sophie Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Borel</w:t>
+                <w:t xml:space="preserve">Xinyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Nougarède</w:t>
+                <w:t xml:space="preserve">Pia Gamradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.392. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-05917-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.202256524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185345v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Bcl-xL promotes brain synaptogenesis by controlling non-lethal caspase activation</w:t>
               </w:r>
@@ -1976,286 +1976,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcineurin A vs NS5A-TP2/HDDC2: a case study of site-directed low-frequency random mutagenesis for dissecting target specificity of peptide aptamers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and Pharmacologic Inhibition of mTORC1 Promotes EMT by a TGF-β-independent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mikaelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Dibenedetto</w:t>
+                <w:t xml:space="preserve">M. Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cluet</w:t>
+                <w:t xml:space="preserve">R. Gadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Nicolas Stebe</w:t>
+                <w:t xml:space="preserve">J. Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baumlé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Léault</w:t>
+                <w:t xml:space="preserve">A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (22), pp.6621-6631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-0560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00960932v1</w:t>
+                <w:t xml:space="preserve">hal-01976686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Pharmacologic Inhibition of mTORC1 Promotes EMT by a TGF-β-independent mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcineurin A vs NS5A-TP2/HDDC2: a case study of site-directed low-frequency random mutagenesis for dissecting target specificity of peptide aptamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Malek</w:t>
+                <w:t xml:space="preserve">Silvia Dibenedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gadet</w:t>
+                <w:t xml:space="preserve">David Cluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Viallet</w:t>
+                <w:t xml:space="preserve">Pierre-Nicolas Stebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Garcia</w:t>
+                <w:t xml:space="preserve">Véronique Baumlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (7), pp.1939-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976686v1</w:t>
+                <w:t xml:space="preserve">ensl-00960932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tif1γ is essential for the terminal differentiation of mammary alveolar epithelial cells and for lactation through SMAD4 inhibition</w:t>
               </w:r>
@@ -2293,51 +2293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 140 (1), pp.167--175. </w:t>
@@ -3080,51 +3080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jabbour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lohez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02112-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amaudrut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallinjoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308776121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gamradt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Duong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Borel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nougar&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05917-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanfranchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozerko Yandiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voeltzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Degaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geistlich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01098k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02514-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pila-Castellanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane da Graca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009340" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bessou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-1212-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Languilaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nougarede" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Kassem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleilmane Omarjee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Borel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06988-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Biarc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fattet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00960932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dibenedetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Stebe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bauml&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;ault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01976686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0560" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hesling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.085068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine I Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100136" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teyre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.78" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perayot Pamonsinlapatham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Hadj-Slimane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bickle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Corneloup" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002902" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Hiriart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Keppler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m501725200" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jabbour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lohez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02112-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amaudrut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallinjoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308776121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Duong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Borel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nougar&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05917-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thierry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gamradt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256524" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanfranchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozerko Yandiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voeltzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Degaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geistlich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01098k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02514-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pila-Castellanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane da Graca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009340" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bessou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-1212-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Languilaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nougarede" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Kassem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleilmane Omarjee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Borel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06988-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Biarc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fattet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01976686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0560" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00960932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dibenedetto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Stebe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bauml&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;ault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hesling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.085068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine I Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100136" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teyre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.78" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perayot Pamonsinlapatham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Hadj-Slimane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bickle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Corneloup" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002902" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Hiriart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Keppler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m501725200" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>