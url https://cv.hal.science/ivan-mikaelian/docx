--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrh L11R single nucleotide polymorphism, a new prediction biomarker in breast cancer, impacts endoplasmic reticulum-dependent Ca2+ traffic and response to neoadjuvant chemotherapy</w:t>
+                <w:t xml:space="preserve">Pericyte stem cells induce &amp;lt;scp&amp;gt;Ly6G&amp;lt;/scp&amp;gt; &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; cell accumulation and immunotherapy resistance in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Quang Duong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rudy Gadet</w:t>
+                <w:t xml:space="preserve">Zhichong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
+                <w:t xml:space="preserve">Kevin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Borel</w:t>
+                <w:t xml:space="preserve">Sophie Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Nougarède</w:t>
+                <w:t xml:space="preserve">Xinyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Gamradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-05917-7⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202256524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185345v1</w:t>
+                <w:t xml:space="preserve">hal-04047023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pericyte stem cells induce &amp;lt;scp&amp;gt;Ly6G&amp;lt;/scp&amp;gt; &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; cell accumulation and immunotherapy resistance in pancreatic cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nrh L11R single nucleotide polymorphism, a new prediction biomarker in breast cancer, impacts endoplasmic reticulum-dependent Ca2+ traffic and response to neoadjuvant chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Thierry</w:t>
+                <w:t xml:space="preserve">Minh Quang Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Gadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bachy</w:t>
+                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Zhang</w:t>
+                <w:t xml:space="preserve">Stéphane Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Gamradt</w:t>
+                <w:t xml:space="preserve">Adrien Nougarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.202256524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-05917-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047023v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Bcl-xL promotes brain synaptogenesis by controlling non-lethal caspase activation</w:t>
               </w:r>
@@ -1946,346 +1946,358 @@
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 110, pp.183-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Pharmacologic Inhibition of mTORC1 Promotes EMT by a TGF-β-independent mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcineurin A vs NS5A-TP2/HDDC2: a case study of site-directed low-frequency random mutagenesis for dissecting target specificity of peptide aptamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gadet</w:t>
+                <w:t xml:space="preserve">Silvia Dibenedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Viallet</w:t>
+                <w:t xml:space="preserve">David Cluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Garcia</w:t>
+                <w:t xml:space="preserve">Pierre-Nicolas Stebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baumlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (7), pp.1939-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976686v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00960932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcineurin A vs NS5A-TP2/HDDC2: a case study of site-directed low-frequency random mutagenesis for dissecting target specificity of peptide aptamers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Dibenedetto</w:t>
+                <w:t xml:space="preserve">Genetic and Pharmacologic Inhibition of mTORC1 Promotes EMT by a TGF-β-independent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cluet</w:t>
+                <w:t xml:space="preserve">M. Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Nicolas Stebe</w:t>
+                <w:t xml:space="preserve">R. Gadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baumlé</w:t>
+                <w:t xml:space="preserve">J. Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Léault</w:t>
+                <w:t xml:space="preserve">A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (22), pp.6621-6631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-0560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00960932v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tif1γ is essential for the terminal differentiation of mammary alveolar epithelial cells and for lactation through SMAD4 inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hesling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2293,647 +2305,647 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 140 (1), pp.167--175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.085068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of BRCA1 expression by miR-146a and miR-146b-5p in triple negative sporadic breast cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine I Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Rimokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (5), pp.279-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/emmm.201100136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic regulation of EMT by TIF1γ and Smad4 in mammary epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hesling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Teyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (7), pp.665-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/embor.2011.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RasGAP SH3 peptide aptamer inhibits RasGAP-Aurora interaction and induces caspase-independent tumor cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perayot Pamonsinlapatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Hadj-Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Corneloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (8), pp.e2902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0002902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of the Epstein-Barr Virus mRNA Export Factor EB2 with Human Spen Proteins SHARP, OTT1, and a Novel Member of the Family, OTT3, Links Spen Proteins with Splicing Regulation and mRNA Export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 280 (44), pp.36935 - 36945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.m501725200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3080,51 +3092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jabbour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lohez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02112-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amaudrut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallinjoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308776121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Duong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Borel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nougar&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05917-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thierry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gamradt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256524" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanfranchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozerko Yandiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voeltzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Degaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geistlich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01098k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02514-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pila-Castellanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane da Graca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009340" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bessou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-1212-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Languilaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nougarede" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Kassem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleilmane Omarjee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Borel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06988-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Biarc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fattet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01976686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0560" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00960932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dibenedetto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Stebe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bauml&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;ault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hesling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.085068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine I Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100136" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teyre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.78" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perayot Pamonsinlapatham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Hadj-Slimane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bickle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Corneloup" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002902" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Hiriart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Keppler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m501725200" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jabbour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lohez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02112-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amaudrut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallinjoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308776121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gamradt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Duong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Borel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nougar&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05917-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanfranchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozerko Yandiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voeltzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Degaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geistlich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01098k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02514-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pila-Castellanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane da Graca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009340" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bessou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-1212-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Languilaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nougarede" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Kassem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleilmane Omarjee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Borel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06988-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Biarc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fattet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42J6DFG7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00960932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dibenedetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Stebe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bauml&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;ault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01976686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0560" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hesling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.085068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine I Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.78" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perayot Pamonsinlapatham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Hadj-Slimane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raynaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bickle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Corneloup" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002902" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Hiriart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Keppler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m501725200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>