--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -4078,51 +4078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="854788E0"/>
+    <w:nsid w:val="D0302C4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>