--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -4078,51 +4078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0302C4A"/>
+    <w:nsid w:val="B06D3735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>