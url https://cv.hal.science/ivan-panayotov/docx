--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -467,429 +467,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Blood Coagulation for Surgical Application: A Scoping Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanical characterization of a fibrinogen–blood hydrogel for human dental pulp regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+                <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Pall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0043-1772573⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (20), pp.6919-6930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3bm00515a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957243v1</w:t>
+                <w:t xml:space="preserve">hal-04862940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro, ex vivo, and in vivo models for dental pulp regeneration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Laser-Induced Blood Coagulation for Surgical Application: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afnan Sedky Adly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Sedky Adly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Levallois</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-023-06718-2⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (02), pp.236-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1772573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094840v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical characterization of a fibrinogen–blood hydrogel for human dental pulp regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro, ex vivo, and in vivo models for dental pulp regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (20), pp.6919-6930. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (4), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3bm00515a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10856-023-06718-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862940v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving dental epithelial junction on dental implants with bioengineered peptides</w:t>
               </w:r>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1178,51 +1178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neshka Manchorova-Veleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (1), pp.134-142. </w:t>
@@ -1299,64 +1299,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Pall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (6), pp.419-442. </w:t>
@@ -1433,64 +1433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -1656,749 +1656,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin and pentosidine involvement in the red fluorescence of enamel and dentin caries.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the in vitro photocatalytic antibacterial activity of nanocrystalline TiO 2 and coupled TiO 2 /Ag containing copolymer on the surface of medical grade titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Nouioua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+                <w:t xml:space="preserve">Ágnes Györgyey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Giraudeau</w:t>
+                <w:t xml:space="preserve">László Janovák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kitamura Chiaki</w:t>
+                <w:t xml:space="preserve">András Ádám</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Kopniczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztián Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Dental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5005/jp-journals-10029-1115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.55 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328216633374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625543v1</w:t>
+                <w:t xml:space="preserve">hal-01743599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Rat Model for Translational Research in Bone Regeneration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coline Pons</w:t>
+                <w:t xml:space="preserve">Porphyrin and pentosidine involvement in the red fluorescence of enamel and dentin caries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Nouioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitamura Chiaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.TEC.2015.0187⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Dental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5005/jp-journals-10029-1115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046093v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the in vitro photocatalytic antibacterial activity of nanocrystalline TiO 2 and coupled TiO 2 /Ag containing copolymer on the surface of medical grade titanium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Rat Model for Translational Research in Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Kopniczky</w:t>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Farkasdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0885328216633374⟩</w:t>
+              <w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.TEC.2015.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743599v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies For Immobilization Of Bioactive Organic Molecules On Titanium Implant Surfaces – A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Vladimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/folmed-2015-0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial stem cell adhesion on porous silicon surface: molecular architecture of actin cytoskeleton and filopodial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Secret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (564), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1556-276X-9-564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprayed Cells and Polyelectrolyte Films for Biomaterial Functionalization: The Influence of Physical PLL-PGA Film Treatments on Dental Pulp Cell Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2407,1064 +2407,1064 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10.1002/mabi.201400256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mabi.201400256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion and Proliferation of Human Mesenchymal Stem Cells from Dental Pulp on Porous Silicon Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Secret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Deville de Périère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Martín-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (3), pp.1719 - 1728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am4046316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro investigation of fluorescence of carious dentin observed with a Soprolife® camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (3), pp.757 - 763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00784-012-0770-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman data analysis enables identifying apoptosis of MCF-7 cells caused by anticancer drug paclitaxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Middendorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collard Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (5), pp.056010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JBO.18.5.056010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional mapping of human sound and carious enamel and dentin with Raman spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Terrer</w:t>
+                <w:t xml:space="preserve">SVSVGMKPSPRP: a broad range adhesion peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Levallois</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10.1515/bmt-2011-0109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bmt-2011-0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbio.201200095⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01743404v1</w:t>
+                <w:t xml:space="preserve">hal-00755416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite à tenir face à une urgence endodontique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Bertrand</w:t>
+                <w:t xml:space="preserve">Functional mapping of human sound and carious enamel and dentin with Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Odonto-Stomatologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aos/2012304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201200095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198303v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVSVGMKPSPRP: a broad range adhesion peptide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+                <w:t xml:space="preserve">Conduite à tenir face à une urgence endodontique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bmt-2011-0109⟩</w:t>
+              <w:t xml:space="preserve">Actualités Odonto-Stomatologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.231 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aos/2012304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755416v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton imaging of the dentine-enamel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.DOI 10.1002/jbio.201200065. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201200065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3474,426 +3474,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Coherent Anti-Stokes Raman Scattering (BCARS) Microscopy for High-Resolution Imaging of Dental Pulp Tissue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garrabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphotonic microscopy imaging of the human dental pulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garrabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Csilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per-IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ex vivo laboratory model for dental pulp regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garrabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali-Alami Asmae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Csilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Session &amp; Exhibition International Association of Dental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton microscopy for caries detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3902,115 +3902,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01749168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4078,51 +4078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B06D3735"/>
+    <w:nsid w:val="A3D837E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4309,51 +4309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-panayotov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4737-5291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-9477-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sedky Adly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Sedky Adly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105715" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Egea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sedky Adly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wrr.13234" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1772573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Silvia Piglionico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-023-06718-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Pall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3bm00515a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Gergely Vegh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Vladimirov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1165853" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2022.105487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02626133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manolova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Stefanova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neshka Manchorova-Veleva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/folmed-2018-0052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Piglionico" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2018.0073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486428" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardivo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034516629400" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Nouioua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitamura Chiaki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5005/jp-journals-10029-1115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Farkasdi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2015.0187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Gy&#246;rgyey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Janov&#225;k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s &#193;d&#225;m" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kopniczky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216633374" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/folmed-2015-0014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-564" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201400256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NRMX4DZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mart&#237;n-Palma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4046316" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-012-0770-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VXKKSR0Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Middendorp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collard Dutilleul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.5.056010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201200095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-93W2VL7N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Romieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aos/2012304" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2011-0109" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PQRX01FN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201200065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JK600CF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrab&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Csilla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali-Alami Asmae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01749168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-panayotov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4737-5291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-9477-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sedky Adly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Sedky Adly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105715" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Egea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sedky Adly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wrr.13234" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Silvia Piglionico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Pall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3bm00515a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1772573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-023-06718-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Gergely Vegh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Vladimirov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1165853" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2022.105487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02626133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manolova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Stefanova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neshka Manchorova-Veleva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/folmed-2018-0052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Piglionico" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2018.0073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486428" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardivo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034516629400" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Gy&#246;rgyey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Janov&#225;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s &#193;d&#225;m" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kopniczky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n T&#243;th" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216633374" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Nouioua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitamura Chiaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5005/jp-journals-10029-1115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Farkasdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2015.0187" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/folmed-2015-0014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-564" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201400256" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NRMX4DZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mart&#237;n-Palma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4046316" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-012-0770-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VXKKSR0Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Middendorp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collard Dutilleul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.5.056010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2011-0109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PQRX01FN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201200095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-93W2VL7N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Romieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aos/2012304" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201200065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JK600CF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrab&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Csilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali-Alami Asmae" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01749168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>