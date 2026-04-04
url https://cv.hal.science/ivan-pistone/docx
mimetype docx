--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Pistone </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research fellow at the University of Naples 'Federico II' - Department of Architecture (DiARC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-9261-3475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Urban Coastal Interfaces for Socio-Environmental Connections: The Cases of Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PORTUSplus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Re-Designing the City-Port Ecosystem. The Transformative Regeneration Challenge, 12, https://portusplus.org/index.php/pp/article/view/243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una nuova porta per Monte di Procida: la stazione marittima e la piazza a mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE VALUTAZIONI AMBIENTALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un approccio integrato per la pianificazione urbana multiscalare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIA - Territorio della Ricerca su Insediamenti e Ambiente. Rivista internazionale di cultura urbanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/2281-4574/6087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Coast as an Urban Amphibious. The Complex Relationship Between City–Sea Interface and Urban Coastal Society After the COVID-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Manahasa; Fabio Naselli; Anna Yunitsyna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19 (Forced) Innovations. Pandemic Impacts on Architecture and Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.49-59, 2024, 978-3-031-56606-6. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56607-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paesaggi costieri in evoluzione. La tutela delle coste urbane tra protezione ambientale e governance: il caso dell’interfaccia città-mare di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Mangone; Gemma Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A cento anni dalla legge Croce. Nuove prospettive sul paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetteraVentidue Edizioni, pp.74-85, 2023, 978-88-6242-884-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscalarità e pianificazione ecologica della città contemporanea. Il progetto di infrastruttura verde-blu per la costa di Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno; Emanuela Coppola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Blue Infrastructure methodologies and design proposals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.175-218, 2022, 978-88-6887-143-7. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-143-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connessioni pluridimensionali e spazialità fluida. L'esperienza del Piano Regolatore di Urbino e l'attualità del pensiero di De Carlo nella città contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gemma Belli; Fabio Mangone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giancarlo De Carlo nel centenario. Sguardi di nuova generazione. Contributi del Dottorato in Architettura dell'Università Federico II di Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetteraVentidue Edizioni, pp.267-279, 2021, 978-88-6242-495-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnevali storici della Campania e itinerari degli eventi rituali: analisi e rappresentazione in ambiente GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale de Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Cardone; Ferdinando Di Martino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Day 2020. Il GIS per il governo e la gestione del territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.187-208, 2021, 979–12–5994–546–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorizzazione dei carnevali storici della Campania come volano di sviluppo delle aree interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Colletta; Pasquale De Toro; Luigi Fusco Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio culturale e festività dei carnevali. Gli itinerari urbani dei rituali storici in Campania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Penseur, pp.373-390, 2020, 978-88-95315-68-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposta di progettazione integrata multiscalare: dalle infrastrutture verdi all'agopuntura urbana per il territorio dei Campi Flegrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AA. VV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della XXII Conferenza Nazionale SIU. L'Urbanistica italiana di fronte all'Agenda 2030. Portare territori e comunità sulla strada della sostenibilità e della resilienza, Matera-Bari 5-6-7 giugno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Planum Publisher, pp.1738-1744, 2020, 9788899237219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European coastal landscapes. From the method to the case study of Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellen Fetzer; Dana Milea; Monica Radulescu; Gabriel Pascariu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO-LAND: MANGALIA IP. Inclusive Coastal Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitară "Ion Mincu", pp.86-93, 2019, 978-606-638-177-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example 1 - Multi-Scalar Regeneration & Green Blue Design: the case study of Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatic City: Applying s-RGB Design to contemporary space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.143-160, 2019, 978-88-6887-074-4. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatic City. Applying s-RGB Design to contemporary space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.29-38, 2019, 978-88-6887-074-4. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban coasts in socio-ecological transition. A framework to analyse the city-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, space management. DiARC - Department of Architecture; ESPACE (UMR 7300), 2023. English. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04123152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Pistone </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research fellow at the University of Naples 'Federico II' - Department of Architecture (DiARC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-9261-3475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Urban Coastal Interfaces for Socio-Environmental Connections: The Cases of Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PORTUSplus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Re-Designing the City-Port Ecosystem. The Transformative Regeneration Challenge, 12, https://portusplus.org/index.php/pp/article/view/243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un approccio integrato per la pianificazione urbana multiscalare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIA - Territorio della Ricerca su Insediamenti e Ambiente. Rivista internazionale di cultura urbanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/2281-4574/6087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una nuova porta per Monte di Procida: la stazione marittima e la piazza a mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE VALUTAZIONI AMBIENTALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Coast as an Urban Amphibious. The Complex Relationship Between City–Sea Interface and Urban Coastal Society After the COVID-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Manahasa; Fabio Naselli; Anna Yunitsyna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19 (Forced) Innovations. Pandemic Impacts on Architecture and Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.49-59, 2024, 978-3-031-56606-6. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56607-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paesaggi costieri in evoluzione. La tutela delle coste urbane tra protezione ambientale e governance: il caso dell’interfaccia città-mare di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Mangone; Gemma Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A cento anni dalla legge Croce. Nuove prospettive sul paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetteraVentidue Edizioni, pp.74-85, 2023, 978-88-6242-884-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscalarità e pianificazione ecologica della città contemporanea. Il progetto di infrastruttura verde-blu per la costa di Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno; Emanuela Coppola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Blue Infrastructure methodologies and design proposals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.175-218, 2022, 978-88-6887-143-7. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-143-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnevali storici della Campania e itinerari degli eventi rituali: analisi e rappresentazione in ambiente GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale de Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Cardone; Ferdinando Di Martino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Day 2020. Il GIS per il governo e la gestione del territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.187-208, 2021, 979–12–5994–546–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connessioni pluridimensionali e spazialità fluida. L'esperienza del Piano Regolatore di Urbino e l'attualità del pensiero di De Carlo nella città contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gemma Belli; Fabio Mangone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giancarlo De Carlo nel centenario. Sguardi di nuova generazione. Contributi del Dottorato in Architettura dell'Università Federico II di Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetteraVentidue Edizioni, pp.267-279, 2021, 978-88-6242-495-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorizzazione dei carnevali storici della Campania come volano di sviluppo delle aree interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Colletta; Pasquale De Toro; Luigi Fusco Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio culturale e festività dei carnevali. Gli itinerari urbani dei rituali storici in Campania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Penseur, pp.373-390, 2020, 978-88-95315-68-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposta di progettazione integrata multiscalare: dalle infrastrutture verdi all'agopuntura urbana per il territorio dei Campi Flegrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AA. VV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della XXII Conferenza Nazionale SIU. L'Urbanistica italiana di fronte all'Agenda 2030. Portare territori e comunità sulla strada della sostenibilità e della resilienza, Matera-Bari 5-6-7 giugno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Planum Publisher, pp.1738-1744, 2020, 9788899237219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example 1 - Multi-Scalar Regeneration & Green Blue Design: the case study of Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatic City: Applying s-RGB Design to contemporary space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.143-160, 2019, 978-88-6887-074-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European coastal landscapes. From the method to the case study of Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellen Fetzer; Dana Milea; Monica Radulescu; Gabriel Pascariu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO-LAND: MANGALIA IP. Inclusive Coastal Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitară "Ion Mincu", pp.86-93, 2019, 978-606-638-177-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatic City. Applying s-RGB Design to contemporary space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.29-38, 2019, 978-88-6887-074-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban coasts in socio-ecological transition. A framework to analyse the city-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, space management. DiARC - Department of Architecture; ESPACE (UMR 7300), 2023. English. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04123152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB64BFF8"/>
+    <w:nsid w:val="BC0392BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-pistone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9261-3475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Acierno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagliano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pistone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scaffidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2281-4574/6087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56607-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6887-143-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale de Toro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fierro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6887-074-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04123152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-pistone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9261-3475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Acierno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagliano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pistone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scaffidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2281-4574/6087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56607-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6887-143-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale de Toro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fierro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6887-074-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04123152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>