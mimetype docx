--- v1 (2026-04-04)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Pistone </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research fellow at the University of Naples 'Federico II' - Department of Architecture (DiARC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-9261-3475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Urban Coastal Interfaces for Socio-Environmental Connections: The Cases of Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PORTUSplus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Re-Designing the City-Port Ecosystem. The Transformative Regeneration Challenge, 12, https://portusplus.org/index.php/pp/article/view/243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un approccio integrato per la pianificazione urbana multiscalare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIA - Territorio della Ricerca su Insediamenti e Ambiente. Rivista internazionale di cultura urbanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/2281-4574/6087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una nuova porta per Monte di Procida: la stazione marittima e la piazza a mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE VALUTAZIONI AMBIENTALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Coast as an Urban Amphibious. The Complex Relationship Between City–Sea Interface and Urban Coastal Society After the COVID-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Manahasa; Fabio Naselli; Anna Yunitsyna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19 (Forced) Innovations. Pandemic Impacts on Architecture and Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.49-59, 2024, 978-3-031-56606-6. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56607-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paesaggi costieri in evoluzione. La tutela delle coste urbane tra protezione ambientale e governance: il caso dell’interfaccia città-mare di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Mangone; Gemma Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A cento anni dalla legge Croce. Nuove prospettive sul paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetteraVentidue Edizioni, pp.74-85, 2023, 978-88-6242-884-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscalarità e pianificazione ecologica della città contemporanea. Il progetto di infrastruttura verde-blu per la costa di Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno; Emanuela Coppola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Blue Infrastructure methodologies and design proposals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.175-218, 2022, 978-88-6887-143-7. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-143-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnevali storici della Campania e itinerari degli eventi rituali: analisi e rappresentazione in ambiente GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale de Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Cardone; Ferdinando Di Martino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Day 2020. Il GIS per il governo e la gestione del territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.187-208, 2021, 979–12–5994–546–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connessioni pluridimensionali e spazialità fluida. L'esperienza del Piano Regolatore di Urbino e l'attualità del pensiero di De Carlo nella città contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gemma Belli; Fabio Mangone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giancarlo De Carlo nel centenario. Sguardi di nuova generazione. Contributi del Dottorato in Architettura dell'Università Federico II di Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetteraVentidue Edizioni, pp.267-279, 2021, 978-88-6242-495-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorizzazione dei carnevali storici della Campania come volano di sviluppo delle aree interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Colletta; Pasquale De Toro; Luigi Fusco Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio culturale e festività dei carnevali. Gli itinerari urbani dei rituali storici in Campania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Penseur, pp.373-390, 2020, 978-88-95315-68-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposta di progettazione integrata multiscalare: dalle infrastrutture verdi all'agopuntura urbana per il territorio dei Campi Flegrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AA. VV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della XXII Conferenza Nazionale SIU. L'Urbanistica italiana di fronte all'Agenda 2030. Portare territori e comunità sulla strada della sostenibilità e della resilienza, Matera-Bari 5-6-7 giugno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Planum Publisher, pp.1738-1744, 2020, 9788899237219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example 1 - Multi-Scalar Regeneration & Green Blue Design: the case study of Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatic City: Applying s-RGB Design to contemporary space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.143-160, 2019, 978-88-6887-074-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European coastal landscapes. From the method to the case study of Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellen Fetzer; Dana Milea; Monica Radulescu; Gabriel Pascariu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO-LAND: MANGALIA IP. Inclusive Coastal Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitară "Ion Mincu", pp.86-93, 2019, 978-606-638-177-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatic City. Applying s-RGB Design to contemporary space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.29-38, 2019, 978-88-6887-074-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban coasts in socio-ecological transition. A framework to analyse the city-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, space management. DiARC - Department of Architecture; ESPACE (UMR 7300), 2023. English. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04123152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Pistone </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research fellow at the University of Naples 'Federico II' - Department of Architecture (DiARC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivan-pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-9261-3475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Urban Coastal Interfaces for Socio-Environmental Connections: The Cases of Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PORTUSplus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Re-Designing the City-Port Ecosystem. The Transformative Regeneration Challenge, 12, https://portusplus.org/index.php/pp/article/view/243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una nuova porta per Monte di Procida: la stazione marittima e la piazza a mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE VALUTAZIONI AMBIENTALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un approccio integrato per la pianificazione urbana multiscalare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIA - Territorio della Ricerca su Insediamenti e Ambiente. Rivista internazionale di cultura urbanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/2281-4574/6087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Coast as an Urban Amphibious. The Complex Relationship Between City–Sea Interface and Urban Coastal Society After the COVID-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Manahasa; Fabio Naselli; Anna Yunitsyna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19 (Forced) Innovations. Pandemic Impacts on Architecture and Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.49-59, 2024, 978-3-031-56606-6. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56607-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paesaggi costieri in evoluzione. La tutela delle coste urbane tra protezione ambientale e governance: il caso dell’interfaccia città-mare di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Mangone; Gemma Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A cento anni dalla legge Croce. Nuove prospettive sul paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetteraVentidue Edizioni, pp.74-85, 2023, 978-88-6242-884-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscalarità e pianificazione ecologica della città contemporanea. Il progetto di infrastruttura verde-blu per la costa di Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno; Emanuela Coppola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Blue Infrastructure methodologies and design proposals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.175-218, 2022, 978-88-6887-143-7. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-143-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connessioni pluridimensionali e spazialità fluida. L'esperienza del Piano Regolatore di Urbino e l'attualità del pensiero di De Carlo nella città contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gemma Belli; Fabio Mangone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giancarlo De Carlo nel centenario. Sguardi di nuova generazione. Contributi del Dottorato in Architettura dell'Università Federico II di Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetteraVentidue Edizioni, pp.267-279, 2021, 978-88-6242-495-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnevali storici della Campania e itinerari degli eventi rituali: analisi e rappresentazione in ambiente GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale de Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Cardone; Ferdinando Di Martino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Day 2020. Il GIS per il governo e la gestione del territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.187-208, 2021, 979–12–5994–546–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposta di progettazione integrata multiscalare: dalle infrastrutture verdi all'agopuntura urbana per il territorio dei Campi Flegrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AA. VV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della XXII Conferenza Nazionale SIU. L'Urbanistica italiana di fronte all'Agenda 2030. Portare territori e comunità sulla strada della sostenibilità e della resilienza, Matera-Bari 5-6-7 giugno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Planum Publisher, pp.1738-1744, 2020, 9788899237219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorizzazione dei carnevali storici della Campania come volano di sviluppo delle aree interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Colletta; Pasquale De Toro; Luigi Fusco Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio culturale e festività dei carnevali. Gli itinerari urbani dei rituali storici in Campania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Penseur, pp.373-390, 2020, 978-88-95315-68-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European coastal landscapes. From the method to the case study of Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Scaffidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellen Fetzer; Dana Milea; Monica Radulescu; Gabriel Pascariu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO-LAND: MANGALIA IP. Inclusive Coastal Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitară "Ion Mincu", pp.86-93, 2019, 978-606-638-177-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example 1 - Multi-Scalar Regeneration & Green Blue Design: the case study of Mangalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatic City: Applying s-RGB Design to contemporary space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.143-160, 2019, 978-88-6887-074-4. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Acierno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatic City. Applying s-RGB Design to contemporary space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FedOA - Federico II University Press, pp.29-38, 2019, 978-88-6887-074-4. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6887-074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban coasts in socio-ecological transition. A framework to analyse the city-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, space management. DiARC - Department of Architecture; ESPACE (UMR 7300), 2023. English. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04123152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC0392BF"/>
+    <w:nsid w:val="1282D9B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-pistone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9261-3475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Acierno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagliano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pistone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scaffidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2281-4574/6087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56607-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6887-143-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale de Toro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fierro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6887-074-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04123152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-pistone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9261-3475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Acierno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagliano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pistone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scaffidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2281-4574/6087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56607-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6887-143-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale de Toro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fierro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6887-074-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04123152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>