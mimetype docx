--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -840,339 +840,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPORTANCE OF CITIES AS CENTERS OF ADMINISTRATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Savchuk</w:t>
+                <w:t xml:space="preserve">Становлення геоісторії як міждисциплінарного напряму у суспільних науках Франції другої половини ХХ ст.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City History, Culture, Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15407/mics2021.12.203⟩</w:t>
+              <w:t xml:space="preserve">Ukraïnsʹkij ìstoričnij žurnal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (2), pp.154-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/uhj2021.02.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04122211v1</w:t>
+                <w:t xml:space="preserve">halshs-04122285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Становлення геоісторії як міждисциплінарного напряму у суспільних науках Франції другої половини ХХ ст.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Savchuk</w:t>
+                <w:t xml:space="preserve">IMPORTANCE OF CITIES AS CENTERS OF ADMINISTRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukraïnsʹkij ìstoričnij žurnal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (2), pp.154-166. </w:t>
+              <w:t xml:space="preserve">City History, Culture, Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, City and Renewal, 12 (1), pp.201 - 209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/uhj2021.02.154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15407/mics2021.12.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04122285v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04122211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ЗАКОНОМІРНОСТІ РОЗВИТКУ МАГІСТРАЛЬНОГО ТРАНСПОРТУ СТОЛИЦІ УКРАЇНИ ТА ЇЇ ПЕРЕДМІСТЯ</w:t>
+                <w:t xml:space="preserve">Картографічна спадщина Володимира Кубійовича (на прикладі «Історичного атласу України»)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odesa National University Herald. Geography and Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (2(37)), pp.186-198. </w:t>
+              <w:t xml:space="preserve">Entsykpopedychnyi Visnyk Ukrainy [The Encyclopedia Herald of Ukraine]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.9 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18524/2303-9914.2020.2(37).216570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37068/evu.12.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04122606v1</w:t>
+                <w:t xml:space="preserve">halshs-04123376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Картографічна спадщина Володимира Кубійовича (на прикладі «Історичного атласу України»)</w:t>
+                <w:t xml:space="preserve">ЗАКОНОМІРНОСТІ РОЗВИТКУ МАГІСТРАЛЬНОГО ТРАНСПОРТУ СТОЛИЦІ УКРАЇНИ ТА ЇЇ ПЕРЕДМІСТЯ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entsykpopedychnyi Visnyk Ukrainy [The Encyclopedia Herald of Ukraine]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.9 - 16. </w:t>
+              <w:t xml:space="preserve">Odesa National University Herald. Geography and Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (2(37)), pp.186-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37068/evu.12.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18524/2303-9914.2020.2(37).216570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123376v1</w:t>
+                <w:t xml:space="preserve">halshs-04122606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Administrative and Territorial Division of Ukraine - New Challenge for National Interest</w:t>
               </w:r>
@@ -1227,51 +1227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cottage settlements in capital region of Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Savchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii P Zapototskyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,343 +1450,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04122528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ПРОСТОРОВА ОРГАНІЗАЦІЯ ТРАМВАЙНОГО ТРАНСПОРТУ ВЕЛИКОГО МІСТА (НА ПРИКЛАДІ КИЄВА)</w:t>
+                <w:t xml:space="preserve">Основні наукові підходи до вивчення просторово-галузевого розвитку господарської діяльності</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.V. Nahornyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukrainian Geographical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15407/ugz2018.01.056⟩</w:t>
+              <w:t xml:space="preserve">Ukraïnsʹkij ìstoričnij žurnal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/uhj2018.02.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123495v1</w:t>
+                <w:t xml:space="preserve">halshs-04122235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Uzbekistan in Ukraine's exports</w:t>
+                <w:t xml:space="preserve">Вплив геополітики на міжнародне пасажирське залізничне сполучення України</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ИЗВЕСТИЯ ГЕОГРАФИЧЕСКОГО ОБЩЕСТВА УЗБЕКИСТАНА</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visnyk Taras Shevchenko National University of Kyiv. Military-Special Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17721/1728-2217.2018.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04123474v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04123666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Вплив геополітики на міжнародне пасажирське залізничне сполучення України</w:t>
+                <w:t xml:space="preserve">ПРОСТОРОВА ОРГАНІЗАЦІЯ ТРАМВАЙНОГО ТРАНСПОРТУ ВЕЛИКОГО МІСТА (НА ПРИКЛАДІ КИЄВА)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Nahornyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visnyk Taras Shevchenko National University of Kyiv. Military-Special Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17721/1728-2217.2018.39⟩</w:t>
+              <w:t xml:space="preserve">Ukrainian Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/ugz2018.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123666v1</w:t>
+                <w:t xml:space="preserve">halshs-04123495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Основні наукові підходи до вивчення просторово-галузевого розвитку господарської діяльності</w:t>
+                <w:t xml:space="preserve">Importance of Uzbekistan in Ukraine's exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukraïnsʹkij ìstoričnij žurnal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ИЗВЕСТИЯ ГЕОГРАФИЧЕСКОГО ОБЩЕСТВА УЗБЕКИСТАНА</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.123-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/uhj2018.02.110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04122235v1</w:t>
+                <w:t xml:space="preserve">halshs-04123474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International rail passenger traffic in Ukraine a bridge between East and West or the choice of a block?</w:t>
               </w:r>
@@ -2338,279 +2338,279 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04104994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukrainian energy sector in transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Savchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Ann Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beth Ann Fiedler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Three Facets of Public Health and Paths to Improvements : Behavior, Culture, and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, pp.443-472, 2020, 978012819008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819008-1.00016-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tramway as an indicator of the realisation of Smart City concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tymofii Nahornyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BTSES-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E3S Web of Conferences, Jun 2020, Almaaty, Kazakhstan. pp.05013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202015905013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04122535v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04630509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2686,51 +2686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF0935EE"/>
+    <w:nsid w:val="694F92E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2917,51 +2917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-savchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3779-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/czageo-96-09" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2019.74.8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508800v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk I. Savchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2022.82.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/mics2021.12.203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2021.02.154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18524/2303-9914.2020.2(37).216570" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37068/evu.12.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii P Zapototskyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15421/112037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Nahornyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2018.01.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2217.2018.39" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2018.02.110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#232;rejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2017.01.055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nefedova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/0373-2444-2014-4-39-48" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.63.2.3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymofii Nahornyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202015905013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ann Fiedler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819008-1.00016-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-savchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3779-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/czageo-96-09" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2019.74.8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508800v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk I. Savchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2022.82.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2021.02.154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/mics2021.12.203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37068/evu.12.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18524/2303-9914.2020.2(37).216570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii P Zapototskyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15421/112037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2018.02.110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2217.2018.39" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Nahornyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2018.01.056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#232;rejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2017.01.055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nefedova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/0373-2444-2014-4-39-48" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.63.2.3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ann Fiedler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819008-1.00016-X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymofii Nahornyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202015905013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>