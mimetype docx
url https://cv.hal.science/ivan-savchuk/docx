--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -247,200 +247,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport ferroviaire conteneurisé entre Chine et Europe Un projet phare de la BRI face à la pandémie de Covid-19 et à la guerre en Ukraine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ports ukrainiens du Danube : un impact « positif » de la guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les petits ports : enjeux régionaux et globaux, 21, pp.71-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612047v1</w:t>
+                <w:t xml:space="preserve">hal-04680042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports ukrainiens du Danube : un impact « positif » de la guerre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le transport ferroviaire conteneurisé entre Chine et Europe Un projet phare de la BRI face à la pandémie de Covid-19 et à la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotransports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (1-2), pp.165-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.541.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680042v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et territoires en Ukraine: ce qu'on croit savoir, et ce qu'on ne sait pas</w:t>
               </w:r>
@@ -840,339 +840,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Становлення геоісторії як міждисциплінарного напряму у суспільних науках Франції другої половини ХХ ст.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Savchuk</w:t>
+                <w:t xml:space="preserve">IMPORTANCE OF CITIES AS CENTERS OF ADMINISTRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukraïnsʹkij ìstoričnij žurnal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15407/uhj2021.02.154⟩</w:t>
+              <w:t xml:space="preserve">City History, Culture, Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, City and Renewal, 12 (1), pp.201 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/mics2021.12.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04122285v1</w:t>
+                <w:t xml:space="preserve">halshs-04122211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPORTANCE OF CITIES AS CENTERS OF ADMINISTRATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Savchuk</w:t>
+                <w:t xml:space="preserve">Становлення геоісторії як міждисциплінарного напряму у суспільних науках Франції другої половини ХХ ст.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City History, Culture, Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, City and Renewal, 12 (1), pp.201 - 209. </w:t>
+              <w:t xml:space="preserve">Ukraïnsʹkij ìstoričnij žurnal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (2), pp.154-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/mics2021.12.203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15407/uhj2021.02.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04122211v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04122285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Картографічна спадщина Володимира Кубійовича (на прикладі «Історичного атласу України»)</w:t>
+                <w:t xml:space="preserve">ЗАКОНОМІРНОСТІ РОЗВИТКУ МАГІСТРАЛЬНОГО ТРАНСПОРТУ СТОЛИЦІ УКРАЇНИ ТА ЇЇ ПЕРЕДМІСТЯ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entsykpopedychnyi Visnyk Ukrainy [The Encyclopedia Herald of Ukraine]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.9 - 16. </w:t>
+              <w:t xml:space="preserve">Odesa National University Herald. Geography and Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (2(37)), pp.186-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37068/evu.12.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18524/2303-9914.2020.2(37).216570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123376v1</w:t>
+                <w:t xml:space="preserve">halshs-04122606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ЗАКОНОМІРНОСТІ РОЗВИТКУ МАГІСТРАЛЬНОГО ТРАНСПОРТУ СТОЛИЦІ УКРАЇНИ ТА ЇЇ ПЕРЕДМІСТЯ</w:t>
+                <w:t xml:space="preserve">Картографічна спадщина Володимира Кубійовича (на прикладі «Історичного атласу України»)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odesa National University Herald. Geography and Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (2(37)), pp.186-198. </w:t>
+              <w:t xml:space="preserve">Entsykpopedychnyi Visnyk Ukrainy [The Encyclopedia Herald of Ukraine]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.9 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18524/2303-9914.2020.2(37).216570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37068/evu.12.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04122606v1</w:t>
+                <w:t xml:space="preserve">halshs-04123376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Administrative and Territorial Division of Ukraine - New Challenge for National Interest</w:t>
               </w:r>
@@ -1227,51 +1227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cottage settlements in capital region of Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Savchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii P Zapototskyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,343 +1450,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04122528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Основні наукові підходи до вивчення просторово-галузевого розвитку господарської діяльності</w:t>
+                <w:t xml:space="preserve">Вплив геополітики на міжнародне пасажирське залізничне сполучення України</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukraïnsʹkij ìstoričnij žurnal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2, pp.110-120. </w:t>
+              <w:t xml:space="preserve">Visnyk Taras Shevchenko National University of Kyiv. Military-Special Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/uhj2018.02.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17721/1728-2217.2018.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04122235v1</w:t>
+                <w:t xml:space="preserve">halshs-04123666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Вплив геополітики на міжнародне пасажирське залізничне сполучення України</w:t>
+                <w:t xml:space="preserve">ПРОСТОРОВА ОРГАНІЗАЦІЯ ТРАМВАЙНОГО ТРАНСПОРТУ ВЕЛИКОГО МІСТА (НА ПРИКЛАДІ КИЄВА)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Nahornyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visnyk Taras Shevchenko National University of Kyiv. Military-Special Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17721/1728-2217.2018.39⟩</w:t>
+              <w:t xml:space="preserve">Ukrainian Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/ugz2018.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123666v1</w:t>
+                <w:t xml:space="preserve">halshs-04123495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ПРОСТОРОВА ОРГАНІЗАЦІЯ ТРАМВАЙНОГО ТРАНСПОРТУ ВЕЛИКОГО МІСТА (НА ПРИКЛАДІ КИЄВА)</w:t>
+                <w:t xml:space="preserve">Importance of Uzbekistan in Ukraine's exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.V. Nahornyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukrainian Geographical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ИЗВЕСТИЯ ГЕОГРАФИЧЕСКОГО ОБЩЕСТВА УЗБЕКИСТАНА</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.123-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04123495v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04123474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Uzbekistan in Ukraine's exports</w:t>
+                <w:t xml:space="preserve">Основні наукові підходи до вивчення просторово-галузевого розвитку господарської діяльності</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ИЗВЕСТИЯ ГЕОГРАФИЧЕСКОГО ОБЩЕСТВА УЗБЕКИСТАНА</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ukraïnsʹkij ìstoričnij žurnal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/uhj2018.02.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04123474v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04122235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International rail passenger traffic in Ukraine a bridge between East and West or the choice of a block?</w:t>
               </w:r>
@@ -2338,279 +2338,279 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04104994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tramway as an indicator of the realisation of Smart City concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Savchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tymofii Nahornyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BTSES-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E3S Web of Conferences, Jun 2020, Almaaty, Kazakhstan. pp.05013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202015905013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04122535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukrainian energy sector in transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Ann Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beth Ann Fiedler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Three Facets of Public Health and Paths to Improvements : Behavior, Culture, and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.443-472, 2020, 978012819008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819008-1.00016-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630509v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">halshs-04122535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2686,51 +2686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="694F92E3"/>
+    <w:nsid w:val="35057B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2917,51 +2917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-savchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3779-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/czageo-96-09" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2019.74.8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508800v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk I. Savchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2022.82.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2021.02.154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/mics2021.12.203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37068/evu.12.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18524/2303-9914.2020.2(37).216570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii P Zapototskyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15421/112037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2018.02.110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2217.2018.39" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Nahornyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2018.01.056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#232;rejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2017.01.055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nefedova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/0373-2444-2014-4-39-48" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.63.2.3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ann Fiedler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819008-1.00016-X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymofii Nahornyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202015905013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-savchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3779-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/czageo-96-09" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2019.74.8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508800v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk I. Savchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2022.82.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/mics2021.12.203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2021.02.154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18524/2303-9914.2020.2(37).216570" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37068/evu.12.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii P Zapototskyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15421/112037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2217.2018.39" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123495v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Nahornyi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2018.01.056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2018.02.110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#232;rejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2017.01.055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nefedova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/0373-2444-2014-4-39-48" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.63.2.3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymofii Nahornyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202015905013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ann Fiedler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819008-1.00016-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>