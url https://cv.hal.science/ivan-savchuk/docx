--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1450,343 +1450,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04122528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Вплив геополітики на міжнародне пасажирське залізничне сполучення України</w:t>
+                <w:t xml:space="preserve">Основні наукові підходи до вивчення просторово-галузевого розвитку господарської діяльності</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visnyk Taras Shevchenko National University of Kyiv. Military-Special Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (39), </w:t>
+              <w:t xml:space="preserve">Ukraïnsʹkij ìstoričnij žurnal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.110-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17721/1728-2217.2018.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15407/uhj2018.02.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123666v1</w:t>
+                <w:t xml:space="preserve">halshs-04122235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ПРОСТОРОВА ОРГАНІЗАЦІЯ ТРАМВАЙНОГО ТРАНСПОРТУ ВЕЛИКОГО МІСТА (НА ПРИКЛАДІ КИЄВА)</w:t>
+                <w:t xml:space="preserve">Вплив геополітики на міжнародне пасажирське залізничне сполучення України</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.V. Nahornyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukrainian Geographical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15407/ugz2018.01.056⟩</w:t>
+              <w:t xml:space="preserve">Visnyk Taras Shevchenko National University of Kyiv. Military-Special Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17721/1728-2217.2018.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123495v1</w:t>
+                <w:t xml:space="preserve">halshs-04123666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Uzbekistan in Ukraine's exports</w:t>
+                <w:t xml:space="preserve">ПРОСТОРОВА ОРГАНІЗАЦІЯ ТРАМВАЙНОГО ТРАНСПОРТУ ВЕЛИКОГО МІСТА (НА ПРИКЛАДІ КИЄВА)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Nahornyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ИЗВЕСТИЯ ГЕОГРАФИЧЕСКОГО ОБЩЕСТВА УЗБЕКИСТАНА</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ukrainian Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/ugz2018.01.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04123474v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04123495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Основні наукові підходи до вивчення просторово-галузевого розвитку господарської діяльності</w:t>
+                <w:t xml:space="preserve">Importance of Uzbekistan in Ukraine's exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukraïnsʹkij ìstoričnij žurnal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ИЗВЕСТИЯ ГЕОГРАФИЧЕСКОГО ОБЩЕСТВА УЗБЕКИСТАНА</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.123-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/uhj2018.02.110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04122235v1</w:t>
+                <w:t xml:space="preserve">halshs-04123474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International rail passenger traffic in Ukraine a bridge between East and West or the choice of a block?</w:t>
               </w:r>
@@ -2686,51 +2686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35057B1B"/>
+    <w:nsid w:val="0293BE1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2917,51 +2917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-savchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3779-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/czageo-96-09" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2019.74.8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508800v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk I. Savchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2022.82.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/mics2021.12.203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2021.02.154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18524/2303-9914.2020.2(37).216570" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37068/evu.12.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii P Zapototskyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15421/112037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2217.2018.39" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123495v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Nahornyi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2018.01.056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2018.02.110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#232;rejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2017.01.055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nefedova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/0373-2444-2014-4-39-48" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.63.2.3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymofii Nahornyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202015905013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ann Fiedler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819008-1.00016-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivan-savchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3779-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/czageo-96-09" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2019.74.8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508800v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk I. Savchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2721.2022.82.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/mics2021.12.203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2021.02.154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18524/2303-9914.2020.2(37).216570" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37068/evu.12.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii P Zapototskyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15421/112037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/uhj2018.02.110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/1728-2217.2018.39" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Nahornyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2018.01.056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#232;rejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2017.01.055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nefedova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/0373-2444-2014-4-39-48" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.63.2.3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymofii Nahornyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202015905013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ann Fiedler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819008-1.00016-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>