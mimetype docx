--- v0 (2026-03-07)
+++ v1 (2026-05-17)
@@ -72,566 +72,566 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique et acquisition du tchèque langue étrangère : quelques indices issus de l’enseignement et des exercices de déclinaison en ligne</w:t>
+                <w:t xml:space="preserve">Apprendre le tchèque A2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Watorek, M., Arslangul, A., Rast, R. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Assimil, 2021, 978-2700571103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023143v1</w:t>
+                <w:t xml:space="preserve">hal-04022984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conjugaison tchèque à l’usage des machines et des hommes : quelques réflexions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des langues calculables à l'homme incalculable. L'hommage à Patrice Pognan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Jamborova Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des archives contemporaines; Editions des archives contemporaines, 2021, 978-2813004260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813004260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023005v1</w:t>
-[...171 lines deleted...]
-                <w:t xml:space="preserve">hal-01375634v1</w:t>
+                <w:t xml:space="preserve">hal-04022974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre le tchèque A2</w:t>
+                <w:t xml:space="preserve">Didactique et acquisition du tchèque langue étrangère : quelques indices issus de l’enseignement et des exercices de déclinaison en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Assimil, 2021, 978-2700571103</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04022984v1</w:t>
+              <w:t xml:space="preserve">Watorek, M., Arslangul, A., Rast, R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premières étapes dans l’acquisition d’une langue étrangère: dialogue entre Acquisition et Didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Inalco, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des langues calculables à l'homme incalculable. L'hommage à Patrice Pognan.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La conjugaison tchèque à l’usage des machines et des hommes : quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šmilauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lemay, D., Pereira, Ch., Šmilauer, I. (éds.) Des langues calculables à l'homme incalculable. L'hommage à Patrice Pognan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives contemporaines., 2021, 9782813004260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of learning resources and their impact on the learner experience: design and evaluation of a Czech language MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šmilauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Jamborova Lemay</w:t>
+                <w:t xml:space="preserve">Patrice Pognan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pereira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magdalena Vigent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">McLoughlin and Villarini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Learning, MOOCs and Foreign Languages: Research, Studies and Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UniorPress, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description formelle et diagnostic automatique des erreurs en langue étrangère : quelques perspectives pour les outils d'ELAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions des archives contemporaines; Editions des archives contemporaines, 2021, 978-2813004260. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Thierry Ponchon; Isabelle Labord-Milla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du langage et nouvelles technologies (ASL'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.107-115, 2011, Sciences du langage et nouvelles technologies (ASL'09)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813004260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04022974v1</w:t>
+                <w:t xml:space="preserve">hal-01375634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1057,165 +1057,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zpracování e-learningového kurzu češtiny ve formátu MOOC</w:t>
+                <w:t xml:space="preserve">Analyse qualitative et quantitative des erreurs de flexion : le cas du locatif singulier en tchèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Čeština jako cizí jazyk VIII.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. pp.107-119</w:t>
+              <w:t xml:space="preserve">Analyse des erreurs commises par des francophones apprenant une langue éloignée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444968v1</w:t>
+                <w:t xml:space="preserve">hal-01444983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse qualitative et quantitative des erreurs de flexion : le cas du locatif singulier en tchèque</w:t>
+                <w:t xml:space="preserve">Zpracování e-learningového kurzu češtiny ve formátu MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse des erreurs commises par des francophones apprenant une langue éloignée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Čeština jako cizí jazyk VIII.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444983v1</w:t>
+                <w:t xml:space="preserve">hal-01444968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et désambiguïsation des erreurs de flexion dans un outil ELIAO</w:t>
               </w:r>
@@ -1371,51 +1371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PROCHE ET LE LOINTAIN : ENSEIGNER, APPRENDRE ET PARTAGER DES CULTURES ÉTRANGÈRES / Séance 7 : QUELLE PLACE POUR LES OUTILS INNOVANTS DANS L’APPRENTISSAGE DES LANGUES ET CULTURES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Jamborova Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,51 +2082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;milauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04023005v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04023397v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Vigent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01375634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04022984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04022974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jamborova Lemay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04023373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01444968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01444983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01375626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01373168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verjans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros--Iguenane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Pamula-Behrens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01375644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-01373141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01373152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10108-009-0006-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04022984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;milauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04022974v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jamborova Lemay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04023005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04023397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Vigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01375634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04023373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01444983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01444968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01375626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01373168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verjans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros--Iguenane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Pamula-Behrens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01375644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-01373141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01373152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10108-009-0006-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>