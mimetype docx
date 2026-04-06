--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivana Didirková </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en phonétique clinique // Associate Professor in Clinical Phonetics, UMR 5267 Praxiling CNRS & Université de Montpellier Paul-Valéry</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivana-didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8107-2361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198227558</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51148752251641202447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000485141848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Sound Realization in Stuttering: An RT-MRI Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Connected Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.191-219. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jcspeech.2024.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an inclusive system for the annotation of (dis)fluency in typical and atypical speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Kosmala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2022.2126330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An articulatory study of differences and similarities between stuttered disfluencies and non-pathological disfluencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2020.1752803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Prosody on the Perception and Interpretation of Discourse Relations: Studies on “Et” and “Alors” in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (8), pp.619-642. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2018.1528963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-case study of coarticulation in stuttered speech. An articulatory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2019.1660913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que cachent les pauses silencieuses en parole ? Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la pause devient-elle un symptôme du bégaiement ? Une étude acoustique et articulatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références perceptives et variations de rythme dans le discours oral de locuteurs aveugles congénitaux : du prêt-à-dire à la spécificité assumée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Verine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire de l’organisation temporelle de la fermeture labiale dans la parole fluente des locuteurs qui bégaient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécial Montpellier, 121, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CLASSE GRAMMATICALE A-T-ELLE UNE INFLUENCE DANS L’APPARITION DES DISFLUENCES PERÇUES COMME SEVERES ? UNE ETUDE SUR LE FRANÇAIS ET LE SLOVAQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références perceptives et variations de rythme dans le discours oral de locuteurs aveugles congénitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Verine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du rythme de la parole politique. Le cas de François Hollande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 63, p. 145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02289512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du rythme politique de la parole politique. Le cas de François Hollande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception des disfluences normales et sévères à leurs origines articulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľubomíra Štenclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bégaiement : étude inter-langues de l’impact des caractéristiques phonétiques sur les disfluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Phonétique de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.260-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic similarities, articulatory uniqueness: Speech production mechanisms in individuals with congenital lip paralysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vannuscorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PHONETICS LABORATORY OF MONTPELLIER IN EARLY 20TH-CENTURY FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the History of Speech Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPP &amp; CLESTHIA, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des répétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la prosodie dans l'interprétation des relations discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles rencontres linguistiques en Pays Rhénan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does supraglottic articulatory global speed tell us about disfluencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas du bégaiement : défis posés à l'analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories linguistiques en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la structure formantique des voyelles en lecture et en parole spontanée dans la parole bègue et non bègue : une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières archives de la parole (1890-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between speech and gesture in the production of disfluencies in stuttering and non-stuttering adult French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Kosmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an articulatory description of stuttering-like disfluencies and other disfluencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socially responsible linguistics – Applied Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la crise sanitaire au prisme d'une série chronologique : une étude phonético-textométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a needle in a haystack: studying stuttering articulatory trajectories using automatic analysis on limited data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des pauses pleines et des allongements vocaliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — Parole, Geste, Musique : des unités à leur organisation ( JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vélocité des mouvements labiaux et mandibulaires : un indice pour différencier les disfluences typiques du bégaiement et les disfluences normales ? Une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34emes Journées d'Etudes sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la voix dans les livres audio en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Drengubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.08004, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213808004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluence, disfluences et bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches en Phonétique et Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie (UMR7018), 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prosody improve the acceptability and comprehension of polyfunctional discourse markers? Studies on French et and alors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse in corpus and experimental data: Bridging the methodological gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations sur le F1 et le débit en réponse à diverses perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disfluencies in language acquisition and development of syntactic complexity in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation des disfluences dans la parole normale et la parole bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annotations 2019 CORLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques phonétiques des disfluences typiques du bégaiement dans un contexte bilingue : le cas des locuteurs français-mina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques phonétiques des disfluences typiques du bégaiement dans un contexte bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Phoniatrie et de Laryngologie, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la consécutivité est perturbée : Comment différencier les disfluences des enfants bègues et des enfants normo-fluents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anticipation dans les tâches cognitives consécutives et simultanées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kosice, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative platform to capture the orchestration of gesture and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeSpIn 2019 - Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTICULATORY BEHAVIOUR DURING DISFLUENCIES IN STUTTERED SPEECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2019 - 19th International Congress on Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) voix pour les livres audio ? Une étude acoustique et perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Impoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La perception en langues et en discours (3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Université d’Opole, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dual-Task Induced Cognitive Load on the Production of Disfluencies of Non-Stuttering Speakers and Persons Who Stutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Christodoulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences normales vs. Disfluences sévères : une étude acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP - Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.191-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent nos silences ? apport des données acoustiques, articulatoires et physiologiques pour l'étude des pauses silencieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP - Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonia is beautiful: A perceptual and acoustic analysis of vocal roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause : un paramètre variable dans le discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechet Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1217-1226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de l'influence des caractéristiques phonétiques sur le bégaiement : le cas du français et du slovaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.Version électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude nasofibroscopique des mouvements du larynx durant les phases de disfluence produites par des personnes qui bégaient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monfrais-Pfauwadel M.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de Pausologie : un point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Hirsch, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE : un corpus pour l'étude du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Monfrais-Pfauwadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10è édition des Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory Strategies in Individuals with Moebius Syndrome: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vannuscorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BENEPHIDIRE program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Monfrais-Pfauwadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Oxford Dysfluency Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Oxford, United Kingdom. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE : un projet de recherche en phonétique, en informatique et en neurologie sur le bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluency in Speech and Language Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics and Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : Recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarticulation and Speech Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin J. Ball; Nicole Müller; Elizabeth Spencer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Clinical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-587, 2024, 9781119875901. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119875949.ch39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Phonetics and Phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Zufferey; Pascal Gygax. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge; Routledge, pp.21-37, 2023, 9781032492872. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003392972-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Métrologie de la parole bégayée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Piérart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga; Mardaga, pp.183-194, 2018, 2804706265. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mard.piera.2010.01.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.183-194, 2018, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mard.piera.2010.01.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paroles disfluentes » Corpus de parole bègue mis en ligne sur la plateforme Ortolang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech sound realization in stuttering: An RT-MRI case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole, langues et disfluences : une étude linguistique et phonétique du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016MON30022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01469796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivana Didirková </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en phonétique clinique // Associate Professor in Clinical Phonetics, UMR 5267 Praxiling CNRS & Université de Montpellier Paul-Valéry</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivana-didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8107-2361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198227558</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51148752251641202447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000485141848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Syntactic Complexity and Stuttering‐Like Disfluencies in French Speaking Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Dévic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.70218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Sound Realization in Stuttering: An RT-MRI Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Connected Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.191-219. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jcspeech.2024.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an inclusive system for the annotation of (dis)fluency in typical and atypical speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Kosmala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2022.2126330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An articulatory study of differences and similarities between stuttered disfluencies and non-pathological disfluencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2020.1752803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Prosody on the Perception and Interpretation of Discourse Relations: Studies on “Et” and “Alors” in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (8), pp.619-642. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2018.1528963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-case study of coarticulation in stuttered speech. An articulatory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2019.1660913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que cachent les pauses silencieuses en parole ? Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la pause devient-elle un symptôme du bégaiement ? Une étude acoustique et articulatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références perceptives et variations de rythme dans le discours oral de locuteurs aveugles congénitaux : du prêt-à-dire à la spécificité assumée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Verine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire de l’organisation temporelle de la fermeture labiale dans la parole fluente des locuteurs qui bégaient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécial Montpellier, 121, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CLASSE GRAMMATICALE A-T-ELLE UNE INFLUENCE DANS L’APPARITION DES DISFLUENCES PERÇUES COMME SEVERES ? UNE ETUDE SUR LE FRANÇAIS ET LE SLOVAQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références perceptives et variations de rythme dans le discours oral de locuteurs aveugles congénitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Verine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du rythme de la parole politique. Le cas de François Hollande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 63, p. 145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02289512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du rythme politique de la parole politique. Le cas de François Hollande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception des disfluences normales et sévères à leurs origines articulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľubomíra Štenclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bégaiement : étude inter-langues de l’impact des caractéristiques phonétiques sur les disfluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Phonétique de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.260-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic similarities, articulatory uniqueness: Speech production mechanisms in individuals with congenital lip paralysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vannuscorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PHONETICS LABORATORY OF MONTPELLIER IN EARLY 20TH-CENTURY FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the History of Speech Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPP &amp; CLESTHIA, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas du bégaiement : défis posés à l'analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories linguistiques en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la prosodie dans l'interprétation des relations discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles rencontres linguistiques en Pays Rhénan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does supraglottic articulatory global speed tell us about disfluencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des répétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between speech and gesture in the production of disfluencies in stuttering and non-stuttering adult French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Kosmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières archives de la parole (1890-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la structure formantique des voyelles en lecture et en parole spontanée dans la parole bègue et non bègue : une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an articulatory description of stuttering-like disfluencies and other disfluencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socially responsible linguistics – Applied Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la crise sanitaire au prisme d'une série chronologique : une étude phonético-textométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a needle in a haystack: studying stuttering articulatory trajectories using automatic analysis on limited data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des pauses pleines et des allongements vocaliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — Parole, Geste, Musique : des unités à leur organisation ( JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vélocité des mouvements labiaux et mandibulaires : un indice pour différencier les disfluences typiques du bégaiement et les disfluences normales ? Une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34emes Journées d'Etudes sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la voix dans les livres audio en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Drengubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.08004, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213808004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prosody improve the acceptability and comprehension of polyfunctional discourse markers? Studies on French et and alors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse in corpus and experimental data: Bridging the methodological gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluence, disfluences et bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches en Phonétique et Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie (UMR7018), 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations sur le F1 et le débit en réponse à diverses perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la consécutivité est perturbée : Comment différencier les disfluences des enfants bègues et des enfants normo-fluents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anticipation dans les tâches cognitives consécutives et simultanées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kosice, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques phonétiques des disfluences typiques du bégaiement dans un contexte bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Phoniatrie et de Laryngologie, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disfluencies in language acquisition and development of syntactic complexity in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation des disfluences dans la parole normale et la parole bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annotations 2019 CORLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques phonétiques des disfluences typiques du bégaiement dans un contexte bilingue : le cas des locuteurs français-mina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative platform to capture the orchestration of gesture and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeSpIn 2019 - Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTICULATORY BEHAVIOUR DURING DISFLUENCIES IN STUTTERED SPEECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2019 - 19th International Congress on Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) voix pour les livres audio ? Une étude acoustique et perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Impoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La perception en langues et en discours (3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Université d’Opole, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dual-Task Induced Cognitive Load on the Production of Disfluencies of Non-Stuttering Speakers and Persons Who Stutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Christodoulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent nos silences ? apport des données acoustiques, articulatoires et physiologiques pour l'étude des pauses silencieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP - Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences normales vs. Disfluences sévères : une étude acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP - Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.191-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonia is beautiful: A perceptual and acoustic analysis of vocal roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude nasofibroscopique des mouvements du larynx durant les phases de disfluence produites par des personnes qui bégaient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monfrais-Pfauwadel M.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de Pausologie : un point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Hirsch, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de l'influence des caractéristiques phonétiques sur le bégaiement : le cas du français et du slovaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.Version électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause : un paramètre variable dans le discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechet Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1217-1226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE : un corpus pour l'étude du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Monfrais-Pfauwadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10è édition des Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory Strategies in Individuals with Moebius Syndrome: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vannuscorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BENEPHIDIRE program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Monfrais-Pfauwadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Oxford Dysfluency Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Oxford, United Kingdom. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE : un projet de recherche en phonétique, en informatique et en neurologie sur le bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluency in Speech and Language Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics and Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : Recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarticulation and Speech Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin J. Ball; Nicole Müller; Elizabeth Spencer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Clinical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-587, 2024, 9781119875901. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119875949.ch39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Phonetics and Phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Zufferey; Pascal Gygax. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge; Routledge, pp.21-37, 2023, 9781032492872. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003392972-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.183-194, 2018, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mard.piera.2010.01.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Métrologie de la parole bégayée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Piérart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga; Mardaga, pp.183-194, 2018, 2804706265. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mard.piera.2010.01.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paroles disfluentes » Corpus de parole bègue mis en ligne sur la plateforme Ortolang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech sound realization in stuttering: An RT-MRI case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole, langues et disfluences : une étude linguistique et phonétique du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016MON30022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01469796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6274A23"/>
+    <w:nsid w:val="C6E9584B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivana-didirkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8107-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198227558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51148752251641202447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000485141848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcspeech.2024.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Crible" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2126330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1752803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2018.1528963" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1660913" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Ben Messaoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Messaoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubom&#237;ra &#352;tenclov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vannuscorps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudy Arida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blomgren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azzouz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joseph" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723483v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad Sheikh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Drengubiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213808004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Laborde Didirkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodji Gbedahou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Impoco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechet Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfrais-Pfauwadel M.-C." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Monfrais-Pfauwadel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167743v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993510v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119875949.ch39" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119875949.ch39" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003392972-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mard.piera.2010.01.0183" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985822v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MON30022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivana-didirkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8107-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198227558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51148752251641202447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000485141848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le D&#233;vic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcspeech.2024.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Crible" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2126330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1752803" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2018.1528963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1660913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Ben Messaoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Messaoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubom&#237;ra &#352;tenclov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vannuscorps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-281" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudy Arida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blomgren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azzouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joseph" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723483v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad Sheikh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Drengubiak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213808004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodji Gbedahou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Laborde Didirkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Impoco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfrais-Pfauwadel M.-C." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechet Marion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Monfrais-Pfauwadel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167743v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993499v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119875949.ch39" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119875949.ch39" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003392972-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mard.piera.2010.01.0183" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MON30022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>