--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivana Didirková </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en phonétique clinique // Associate Professor in Clinical Phonetics, UMR 5267 Praxiling CNRS & Université de Montpellier Paul-Valéry</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivana-didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8107-2361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198227558</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51148752251641202447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000485141848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Syntactic Complexity and Stuttering‐Like Disfluencies in French Speaking Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Dévic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.70218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Sound Realization in Stuttering: An RT-MRI Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Connected Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.191-219. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jcspeech.2024.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an inclusive system for the annotation of (dis)fluency in typical and atypical speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Kosmala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2022.2126330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An articulatory study of differences and similarities between stuttered disfluencies and non-pathological disfluencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2020.1752803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Prosody on the Perception and Interpretation of Discourse Relations: Studies on “Et” and “Alors” in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (8), pp.619-642. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2018.1528963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-case study of coarticulation in stuttered speech. An articulatory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2019.1660913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que cachent les pauses silencieuses en parole ? Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la pause devient-elle un symptôme du bégaiement ? Une étude acoustique et articulatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références perceptives et variations de rythme dans le discours oral de locuteurs aveugles congénitaux : du prêt-à-dire à la spécificité assumée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Verine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire de l’organisation temporelle de la fermeture labiale dans la parole fluente des locuteurs qui bégaient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécial Montpellier, 121, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CLASSE GRAMMATICALE A-T-ELLE UNE INFLUENCE DANS L’APPARITION DES DISFLUENCES PERÇUES COMME SEVERES ? UNE ETUDE SUR LE FRANÇAIS ET LE SLOVAQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références perceptives et variations de rythme dans le discours oral de locuteurs aveugles congénitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Verine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du rythme de la parole politique. Le cas de François Hollande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 63, p. 145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02289512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du rythme politique de la parole politique. Le cas de François Hollande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception des disfluences normales et sévères à leurs origines articulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľubomíra Štenclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bégaiement : étude inter-langues de l’impact des caractéristiques phonétiques sur les disfluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Phonétique de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.260-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic similarities, articulatory uniqueness: Speech production mechanisms in individuals with congenital lip paralysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vannuscorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PHONETICS LABORATORY OF MONTPELLIER IN EARLY 20TH-CENTURY FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the History of Speech Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPP &amp; CLESTHIA, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas du bégaiement : défis posés à l'analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories linguistiques en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la prosodie dans l'interprétation des relations discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles rencontres linguistiques en Pays Rhénan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does supraglottic articulatory global speed tell us about disfluencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des répétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between speech and gesture in the production of disfluencies in stuttering and non-stuttering adult French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Kosmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières archives de la parole (1890-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la structure formantique des voyelles en lecture et en parole spontanée dans la parole bègue et non bègue : une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an articulatory description of stuttering-like disfluencies and other disfluencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socially responsible linguistics – Applied Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la crise sanitaire au prisme d'une série chronologique : une étude phonético-textométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a needle in a haystack: studying stuttering articulatory trajectories using automatic analysis on limited data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des pauses pleines et des allongements vocaliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — Parole, Geste, Musique : des unités à leur organisation ( JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vélocité des mouvements labiaux et mandibulaires : un indice pour différencier les disfluences typiques du bégaiement et les disfluences normales ? Une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34emes Journées d'Etudes sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la voix dans les livres audio en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Drengubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.08004, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213808004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prosody improve the acceptability and comprehension of polyfunctional discourse markers? Studies on French et and alors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse in corpus and experimental data: Bridging the methodological gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluence, disfluences et bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches en Phonétique et Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie (UMR7018), 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations sur le F1 et le débit en réponse à diverses perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la consécutivité est perturbée : Comment différencier les disfluences des enfants bègues et des enfants normo-fluents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anticipation dans les tâches cognitives consécutives et simultanées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kosice, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques phonétiques des disfluences typiques du bégaiement dans un contexte bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Phoniatrie et de Laryngologie, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disfluencies in language acquisition and development of syntactic complexity in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation des disfluences dans la parole normale et la parole bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annotations 2019 CORLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques phonétiques des disfluences typiques du bégaiement dans un contexte bilingue : le cas des locuteurs français-mina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative platform to capture the orchestration of gesture and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeSpIn 2019 - Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTICULATORY BEHAVIOUR DURING DISFLUENCIES IN STUTTERED SPEECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2019 - 19th International Congress on Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) voix pour les livres audio ? Une étude acoustique et perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Impoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La perception en langues et en discours (3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Université d’Opole, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dual-Task Induced Cognitive Load on the Production of Disfluencies of Non-Stuttering Speakers and Persons Who Stutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Christodoulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent nos silences ? apport des données acoustiques, articulatoires et physiologiques pour l'étude des pauses silencieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP - Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences normales vs. Disfluences sévères : une étude acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP - Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.191-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonia is beautiful: A perceptual and acoustic analysis of vocal roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude nasofibroscopique des mouvements du larynx durant les phases de disfluence produites par des personnes qui bégaient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monfrais-Pfauwadel M.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de Pausologie : un point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Hirsch, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de l'influence des caractéristiques phonétiques sur le bégaiement : le cas du français et du slovaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.Version électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause : un paramètre variable dans le discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechet Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1217-1226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE : un corpus pour l'étude du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Monfrais-Pfauwadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10è édition des Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory Strategies in Individuals with Moebius Syndrome: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vannuscorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BENEPHIDIRE program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Monfrais-Pfauwadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Oxford Dysfluency Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Oxford, United Kingdom. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE : un projet de recherche en phonétique, en informatique et en neurologie sur le bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluency in Speech and Language Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics and Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : Recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarticulation and Speech Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin J. Ball; Nicole Müller; Elizabeth Spencer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Clinical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-587, 2024, 9781119875901. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119875949.ch39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Phonetics and Phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Zufferey; Pascal Gygax. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge; Routledge, pp.21-37, 2023, 9781032492872. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003392972-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.183-194, 2018, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mard.piera.2010.01.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Métrologie de la parole bégayée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Piérart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga; Mardaga, pp.183-194, 2018, 2804706265. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mard.piera.2010.01.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paroles disfluentes » Corpus de parole bègue mis en ligne sur la plateforme Ortolang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech sound realization in stuttering: An RT-MRI case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole, langues et disfluences : une étude linguistique et phonétique du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016MON30022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01469796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivana Didirková </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en phonétique clinique // Associate Professor in Clinical Phonetics, UMR 5267 Praxiling CNRS & Université de Montpellier Paul-Valéry</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivana-didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8107-2361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198227558</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51148752251641202447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000485141848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Syntactic Complexity and Stuttering‐Like Disfluencies in French Speaking Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Dévic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.70218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Sound Realization in Stuttering: An RT-MRI Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Connected Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.191-219. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jcspeech.2024.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an inclusive system for the annotation of (dis)fluency in typical and atypical speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Kosmala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2022.2126330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An articulatory study of differences and similarities between stuttered disfluencies and non-pathological disfluencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2020.1752803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Prosody on the Perception and Interpretation of Discourse Relations: Studies on “Et” and “Alors” in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (8), pp.619-642. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2018.1528963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-case study of coarticulation in stuttered speech. An articulatory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2019.1660913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que cachent les pauses silencieuses en parole ? Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la pause devient-elle un symptôme du bégaiement ? Une étude acoustique et articulatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02282355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références perceptives et variations de rythme dans le discours oral de locuteurs aveugles congénitaux : du prêt-à-dire à la spécificité assumée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Verine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire de l’organisation temporelle de la fermeture labiale dans la parole fluente des locuteurs qui bégaient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécial Montpellier, 121, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CLASSE GRAMMATICALE A-T-ELLE UNE INFLUENCE DANS L’APPARITION DES DISFLUENCES PERÇUES COMME SEVERES ? UNE ETUDE SUR LE FRANÇAIS ET LE SLOVAQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références perceptives et variations de rythme dans le discours oral de locuteurs aveugles congénitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Verine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du rythme de la parole politique. Le cas de François Hollande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 63, p. 145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02289512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du rythme politique de la parole politique. Le cas de François Hollande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception des disfluences normales et sévères à leurs origines articulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľubomíra Štenclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bégaiement : étude inter-langues de l’impact des caractéristiques phonétiques sur les disfluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Phonétique de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.260-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic similarities, articulatory uniqueness: Speech production mechanisms in individuals with congenital lip paralysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vannuscorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PHONETICS LABORATORY OF MONTPELLIER IN EARLY 20TH-CENTURY FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the History of Speech Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPP &amp; CLESTHIA, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des répétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas du bégaiement : défis posés à l'analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories linguistiques en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la prosodie dans l'interprétation des relations discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles rencontres linguistiques en Pays Rhénan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does supraglottic articulatory global speed tell us about disfluencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières archives de la parole (1890-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between speech and gesture in the production of disfluencies in stuttering and non-stuttering adult French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Kosmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la structure formantique des voyelles en lecture et en parole spontanée dans la parole bègue et non bègue : une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an articulatory description of stuttering-like disfluencies and other disfluencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socially responsible linguistics – Applied Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la crise sanitaire au prisme d'une série chronologique : une étude phonético-textométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a needle in a haystack: studying stuttering articulatory trajectories using automatic analysis on limited data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vélocité des mouvements labiaux et mandibulaires : un indice pour différencier les disfluences typiques du bégaiement et les disfluences normales ? Une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34emes Journées d'Etudes sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des pauses pleines et des allongements vocaliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — Parole, Geste, Musique : des unités à leur organisation ( JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la voix dans les livres audio en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Drengubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.08004, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213808004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prosody improve the acceptability and comprehension of polyfunctional discourse markers? Studies on French et and alors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse in corpus and experimental data: Bridging the methodological gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluence, disfluences et bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches en Phonétique et Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie (UMR7018), 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations sur le F1 et le débit en réponse à diverses perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques phonétiques des disfluences typiques du bégaiement dans un contexte bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Phoniatrie et de Laryngologie, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la consécutivité est perturbée : Comment différencier les disfluences des enfants bègues et des enfants normo-fluents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anticipation dans les tâches cognitives consécutives et simultanées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kosice, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disfluencies in language acquisition and development of syntactic complexity in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation des disfluences dans la parole normale et la parole bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annotations 2019 CORLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques phonétiques des disfluences typiques du bégaiement dans un contexte bilingue : le cas des locuteurs français-mina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative platform to capture the orchestration of gesture and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeSpIn 2019 - Gesture and Speech in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTICULATORY BEHAVIOUR DURING DISFLUENCIES IN STUTTERED SPEECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodji Gbedahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2019 - 19th International Congress on Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) voix pour les livres audio ? Une étude acoustique et perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Impoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La perception en langues et en discours (3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Université d’Opole, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dual-Task Induced Cognitive Load on the Production of Disfluencies of Non-Stuttering Speakers and Persons Who Stutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Christodoulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences normales vs. Disfluences sévères : une étude acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP - Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.191-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent nos silences ? apport des données acoustiques, articulatoires et physiologiques pour l'étude des pauses silencieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP - Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonia is beautiful: A perceptual and acoustic analysis of vocal roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause : un paramètre variable dans le discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechet Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1217-1226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de l'influence des caractéristiques phonétiques sur le bégaiement : le cas du français et du slovaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Laborde Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.Version électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude nasofibroscopique des mouvements du larynx durant les phases de disfluence produites par des personnes qui bégaient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monfrais-Pfauwadel M.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de Pausologie : un point sur la pause</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Hirsch, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE : un corpus pour l'étude du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Monfrais-Pfauwadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10è édition des Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory Strategies in Individuals with Moebius Syndrome: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vannuscorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BENEPHIDIRE program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Monfrais-Pfauwadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Oxford Dysfluency Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Oxford, United Kingdom. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEPHIDIRE : un projet de recherche en phonétique, en informatique et en neurologie sur le bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluency in Speech and Language Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics and Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de pausologie : Recueil de recherches sur les pauses présentes dans la parole et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarticulation and Speech Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin J. Ball; Nicole Müller; Elizabeth Spencer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Clinical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-587, 2024, 9781119875901. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119875949.ch39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Phonetics and Phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Zufferey; Pascal Gygax. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge; Routledge, pp.21-37, 2023, 9781032492872. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003392972-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Métrologie de la parole bégayée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Piérart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga; Mardaga, pp.183-194, 2018, 2804706265. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mard.piera.2010.01.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologie du bégaiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.183-194, 2018, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mard.piera.2010.01.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paroles disfluentes » Corpus de parole bègue mis en ligne sur la plateforme Ortolang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech sound realization in stuttering: An RT-MRI case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole, langues et disfluences : une étude linguistique et phonétique du bégaiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016MON30022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01469796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6E9584B"/>
+    <w:nsid w:val="6FAACBA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivana-didirkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8107-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198227558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51148752251641202447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000485141848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le D&#233;vic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcspeech.2024.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Crible" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2126330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1752803" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2018.1528963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1660913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Ben Messaoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Messaoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubom&#237;ra &#352;tenclov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vannuscorps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-281" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudy Arida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blomgren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azzouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joseph" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723483v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad Sheikh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Drengubiak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213808004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodji Gbedahou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Laborde Didirkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Impoco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfrais-Pfauwadel M.-C." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechet Marion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Monfrais-Pfauwadel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167743v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993499v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119875949.ch39" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119875949.ch39" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003392972-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mard.piera.2010.01.0183" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MON30022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivana-didirkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8107-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198227558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51148752251641202447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000485141848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le D&#233;vic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcspeech.2024.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Crible" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2126330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1752803" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2018.1528963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1660913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Ben Messaoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Messaoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubom&#237;ra &#352;tenclov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vannuscorps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-281" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudy Arida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blomgren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azzouz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723483v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Drengubiak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213808004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodji Gbedahou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Laborde Didirkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Impoco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061696v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechet Marion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfrais-Pfauwadel M.-C." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Monfrais-Pfauwadel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167743v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993499v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119875949.ch39" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119875949.ch39" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003392972-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005897v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mard.piera.2010.01.0183" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MON30022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>