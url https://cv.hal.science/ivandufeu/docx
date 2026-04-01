--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -709,234 +709,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of food processing of organic products on perceived value and behavioural intentions of consumers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aliment transformé biologique : un oxymore aux yeux des consommateurs ? Pas forcément…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, KAUNAS, Lithuania</w:t>
+              <w:t xml:space="preserve">Colloque RMT Actia Transfobio. Transformation des produits Bio : réduction des impacts et contribution à la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432009v1</w:t>
+                <w:t xml:space="preserve">hal-03905462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliment transformé biologique : un oxymore aux yeux des consommateurs ? Pas forcément…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of food processing of organic products on perceived value and behavioural intentions of consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Appéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT Actia Transfobio. Transformation des produits Bio : réduction des impacts et contribution à la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Marketing Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, KAUNAS, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905462v1</w:t>
+                <w:t xml:space="preserve">hal-04432009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aliments biologiques peuvent-ils être transformés ?​ Le point de vue des consommateurs diffèrent de celui des scientifiques</w:t>
               </w:r>
@@ -1563,230 +1563,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is questioning consumers about their behavioural intentions useful? Answers from a study of members of an organic produce basket system</w:t>
+                <w:t xml:space="preserve">Est-il utile de questionner les consommateurs sur leurs intentions comportementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fair Trade International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Portsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538853v1</w:t>
+                <w:t xml:space="preserve">hal-02538849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il utile de questionner les consommateurs sur leurs intentions comportementales ?</w:t>
+                <w:t xml:space="preserve">Is questioning consumers about their behavioural intentions useful? Answers from a study of members of an organic produce basket system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Fair Trade International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538849v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community Benefits of Fair Trade: Usefulness and Measure of the Attractiveness of a Territory in Cameroon</w:t>
               </w:r>
@@ -7354,51 +7354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0647F68"/>
+    <w:nsid w:val="5A1575B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7585,51 +7585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivandufeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1397-3090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092267432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05503372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03905462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Djamen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Du" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeran-Louis Pernin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103216" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.97.116" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070496ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dimier-Vallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.83.100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcnamara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496812v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721178116757644E12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714542063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527667" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.157.178" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Balineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0577-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDBMV6X4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02815119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1122" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270719v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846759948&amp;amp;from=homepage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791.." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816936v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/329148609_Liberte_individuelle_et_force_du_collectif_-_Le_projet_Bio_Loire_Ocean_Editions_du_croquant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468034v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivandufeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1397-3090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092267432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05503372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03905462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Djamen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Du" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeran-Louis Pernin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103216" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.97.116" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070496ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dimier-Vallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.83.100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcnamara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496812v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721178116757644E12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714542063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527667" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.157.178" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Balineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0577-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDBMV6X4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02815119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1122" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270719v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846759948&amp;amp;from=homepage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791.." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816936v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/329148609_Liberte_individuelle_et_force_du_collectif_-_Le_projet_Bio_Loire_Ocean_Editions_du_croquant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468034v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>