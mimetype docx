--- v1 (2026-04-01)
+++ v2 (2026-04-24)
@@ -709,234 +709,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliment transformé biologique : un oxymore aux yeux des consommateurs ? Pas forcément…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of food processing of organic products on perceived value and behavioural intentions of consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Appéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT Actia Transfobio. Transformation des produits Bio : réduction des impacts et contribution à la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Marketing Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, KAUNAS, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905462v1</w:t>
+                <w:t xml:space="preserve">hal-04432009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of food processing of organic products on perceived value and behavioural intentions of consumers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aliment transformé biologique : un oxymore aux yeux des consommateurs ? Pas forcément…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, KAUNAS, Lithuania</w:t>
+              <w:t xml:space="preserve">Colloque RMT Actia Transfobio. Transformation des produits Bio : réduction des impacts et contribution à la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432009v1</w:t>
+                <w:t xml:space="preserve">hal-03905462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aliments biologiques peuvent-ils être transformés ?​ Le point de vue des consommateurs diffèrent de celui des scientifiques</w:t>
               </w:r>
@@ -1386,502 +1386,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La certification de l’Agroécologie</w:t>
+                <w:t xml:space="preserve">Certifying agroecology: tracing organic boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Agroecology Europe Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835749v1</w:t>
+                <w:t xml:space="preserve">hal-02558959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying agroecology: tracing organic boundaries</w:t>
+                <w:t xml:space="preserve">La certification de l’Agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology Europe Forum 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558959v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il utile de questionner les consommateurs sur leurs intentions comportementales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community Benefits of Fair Trade: Usefulness and Measure of the Attractiveness of a Territory in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Djamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th Fair Trade International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538849v1</w:t>
+                <w:t xml:space="preserve">hal-02538846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is questioning consumers about their behavioural intentions useful? Answers from a study of members of an organic produce basket system</w:t>
+                <w:t xml:space="preserve">Est-il utile de questionner les consommateurs sur leurs intentions comportementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fair Trade International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Portsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538853v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Benefits of Fair Trade: Usefulness and Measure of the Attractiveness of a Territory in Cameroon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is questioning consumers about their behavioural intentions useful? Answers from a study of members of an organic produce basket system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raoul Djamen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Fair Trade International Symposium</w:t>
+              <w:t xml:space="preserve">Fair Trade International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538846v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de différenciation pour les acteurs du bio</w:t>
               </w:r>
@@ -2228,204 +2228,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices communautaires du commerce équitable : intérêt d’une enquête sur l’intention de rester vivre sur son territoire chez les jeunes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pernin</w:t>
+                <w:t xml:space="preserve">Bénéfices communautaires du commerce équitable : intérêt d’une enquête sur l’intention de rester vivre sur son territoire chez les jeunes et moyens d’optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeran-Louis Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Djamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Commerce équitable et développement durable » (FSTD 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Techniques de Commercialisation et de Communication - Ecole Supérieure de Technologie d'Agadir, May 2017, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque FSTD « Commerce équitable et développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540158v1</w:t>
+                <w:t xml:space="preserve">hal-02835664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices communautaires du commerce équitable : intérêt d’une enquête sur l’intention de rester vivre sur son territoire chez les jeunes et moyens d’optimisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeran-Louis Pernin</w:t>
+                <w:t xml:space="preserve">Bénéfices communautaires du commerce équitable : intérêt d’une enquête sur l’intention de rester vivre sur son territoire chez les jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Djamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FSTD « Commerce équitable et développement durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque international « Commerce équitable et développement durable » (FSTD 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Techniques de Commercialisation et de Communication - Ecole Supérieure de Technologie d'Agadir, May 2017, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02835664v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire système et gouvernance dans les filières alimentaires relocalisées L'exemple de deux organisations collectives territorialisées en Pays de la Loire (Bio Loire Océan et Amap poisson Yeu-Nantes)</w:t>
               </w:r>
@@ -2437,51 +2437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2532,51 +2532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire système et gouvernance dans les filières alimentaires relocalisés. L'exemple de deux organisations collectives territorialisées en Pays de la Loire (association de producteurs Bio Loire Océan et Amap poisson Yeu-Nantes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,139 +2703,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair trade networks as market agencements: the case of the AMAP Poisson de l'île d'Yeu in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of a mega fish-box scheme in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Fair Trade International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Milano. Milan, ITA., May 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797769v1</w:t>
+                <w:t xml:space="preserve">hal-02796172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of a Mega fish-box scheme in France: Prices and Margins along an Innovative Seafood Value Chain in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,338 +2919,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les proximités mobilisées par un méga-système de panier halieutique, l'AMAP Poisson Yeu-Nantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrel</w:t>
+                <w:t xml:space="preserve">Fair trade networks as market agencements: the case of the AMAP Poisson de l'île d'Yeu in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées de la proximité « Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux », session spéciale « Alimentation et proximités », UMR CITERES 6137-CNRS – Polytech Tours,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">5. Fair Trade International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano. Milan, ITA., May 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655928v1</w:t>
+                <w:t xml:space="preserve">hal-02797769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Département comme référence à des formes d'organisation collective territorialisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les proximités mobilisées par un méga-système de panier halieutique, l'AMAP Poisson Yeu-Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées de la proximité, session spéciale « Alimentation et proximités », UMR CITERES 6137-CNRS – Polytech Tours</w:t>
+              <w:t xml:space="preserve">8e Journées de la proximité « Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux », session spéciale « Alimentation et proximités », UMR CITERES 6137-CNRS – Polytech Tours,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655916v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of a mega fish-box scheme in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Le Département comme référence à des formes d'organisation collective territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">8e Journées de la proximité, session spéciale « Alimentation et proximités », UMR CITERES 6137-CNRS – Polytech Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796172v1</w:t>
+                <w:t xml:space="preserve">hal-01655916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture biologique et circuits courts : s’organiser collectivement pour changer d’échelle</w:t>
               </w:r>
@@ -3434,2535 +3434,2665 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial capital and place attachment: A psychological approach of rural out-migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécificité et usages des ressources dans les business models de l’agriculture urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Daniel-Hacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103216⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (10), pp.43-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19148-3.p.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467224v1</w:t>
+                <w:t xml:space="preserve">hal-05592121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When markets make agroecologies: Empirical evidence from downstream and upstream markets in Argentina, Brazil and France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorial capital and place attachment: A psychological approach of rural out-migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paulo Niederle</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Djamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.103216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04217206v1</w:t>
+                <w:t xml:space="preserve">hal-04467224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations for Sustainable Food Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">When markets make agroecologies: Empirical evidence from downstream and upstream markets in Argentina, Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Niederle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/3 (42), pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7310/arfe.59.37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04078371v1</w:t>
+                <w:t xml:space="preserve">hal-04217206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aliments transformés peuvent-ils être réellement bio ? Le point de vue des consommateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ida Fartsi</w:t>
+                <w:t xml:space="preserve">Innovations for Sustainable Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison M. Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dm.110.0035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7310/arfe.59.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157025v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif de gestion, moteur d’une dynamique entrepreneuriale collective. Le Projet Bio Loire Océan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+                <w:t xml:space="preserve">Les aliments transformés peuvent-ils être réellement bio ? Le point de vue des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Briand-Decré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 110 (110), p. 35 à 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.110.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.194.0057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02558960v1</w:t>
+                <w:t xml:space="preserve">hal-04157025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-subscription to a basket system: The case of solidarity-based organic products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Jara</w:t>
+                <w:t xml:space="preserve">Le dispositif de gestion, moteur d’une dynamique entrepreneuriale collective. Le Projet Bio Loire Océan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.100.97.116⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (4), pp.57-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.194.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270972v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can standards save organic farming from conventionalisation? Dynamics of collective projects and rules in a French organic producers’ organisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-subscription to a basket system: The case of solidarity-based organic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Allison Loconto</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/soru.12298⟩</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.100.97.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270774v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attractivité des territoires ruraux chez les jeunes : une approche par les déterminants psychosociologiques de l’intention de rester vivre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can standards save organic farming from conventionalisation? Dynamics of collective projects and rules in a French organic producers’ organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Georges</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Jeunes et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1070496ar⟩</w:t>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (3), pp.621 - 638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/soru.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794084v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic food : State of the art and perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Dimier-Vallet</w:t>
+                <w:t xml:space="preserve">L’attractivité des territoires ruraux chez les jeunes : une approche par les déterminants psychosociologiques de l’intention de rester vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Djamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (3), pp.141-150. </w:t>
+              <w:t xml:space="preserve">Revue Jeunes et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.50-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1070496ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117952v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consommateurs perçoivent-ils le prix des produits du commerce équitable comme étant juste ?</w:t>
+                <w:t xml:space="preserve">Organic food : State of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Dekhili</w:t>
+                <w:t xml:space="preserve">Cyril Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
+                <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dimier-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.085.83.100⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794183v1</w:t>
+                <w:t xml:space="preserve">hal-02117952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture biologique contribue-t-elle au bien-être ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les consommateurs perçoivent-ils le prix des produits du commerce équitable comme étant juste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Dekhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (1), pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.085.83.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794380v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative food networks as &amp;quot;market agencements&amp;quot;: exploring their multiple hybridities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’agriculture biologique contribue-t-elle au bien-être ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.39-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496812v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes alimentaires alternatifs peuvent-ils se développer commercialement sans perdre leur âme ? Analyse de trois agencements marchands</w:t>
+                <w:t xml:space="preserve">Alternative food networks as &amp;quot;market agencements&amp;quot;: exploring their multiple hybridities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01447673v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle régulation pour les filières biologiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes alimentaires alternatifs peuvent-ils se développer commercialement sans perdre leur âme ? Analyse de trois agencements marchands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4721178116757644E12⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/6 (356), pp.31-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652918v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01447673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-environmental multi-labelling and consumer willingness to pay</w:t>
+                <w:t xml:space="preserve">Quelle régulation pour les filières biologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2051570714542063⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4721178116757644E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794529v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-labellisation socio-environnementale et consentement à payer du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (3), pp.34-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370114527667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of consumer commitment in a particular form of collaborative consumption: the CSA</w:t>
+                <w:t xml:space="preserve">Socio-environmental multi-labelling and consumer willingness to pay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.072.157.178⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.35-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570714542063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794870v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie et commerce équitable. Hortanzia Flowers et Roses of Africa, stratégie en pays safari !</w:t>
+                <w:t xml:space="preserve">The determinants of consumer commitment in a particular form of collaborative consumption: the CSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Leon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Cas en Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.072.157.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836308v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortenzia Flowers et Roses of Africa, stratégie en pays safari !</w:t>
+                <w:t xml:space="preserve">Stratégie et commerce équitable. Hortanzia Flowers et Roses of Africa, stratégie en pays safari !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Leon</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.25-38</w:t>
+              <w:t xml:space="preserve">Revue des Cas en Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.semestre 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814912v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système Fairtrade : une garantie pour les consommateurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hortenzia Flowers et Roses of Africa, stratégie en pays safari !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.25-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794962v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Fair Trade Goods Credence Goods? A New Proposal, with French Illustrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Le système Fairtrade : une garantie pour les consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Balineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-010-0577-z⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (4), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.160.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02814413v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants du choix d’intégration et de désintégration verticale des entreprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Fair Trade Goods Credence Goods? A New Proposal, with French Illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Balineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (S2), pp.331-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-010-0577-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815119v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market Size and Vertical Equilibrium in the Context of Successive Cournot Oligopolies</w:t>
+                <w:t xml:space="preserve">Déterminants du choix d’intégration et de désintégration verticale des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B.E. Journal in Theoretical Economics, Topics in Theoretical Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.131-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816481v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market Size and Vertical Equilibrium in the Context of Successive Cournot Oligopolies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B.E. Journal in Theoretical Economics, Topics in Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1534-598X.1122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market size and vertical equilibrium in the context of successive Cournot oligopolies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in theoritical economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00068322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5972,679 +6102,679 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action collective comme régulation -Un projet associatif dans le monde de l'agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandra Di Lauro, Giuliana Strambi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le funzioni sociali del l'agricoltura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni ETS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149, 2021, 9788846759948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perroux économie, pouvoir et stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albéric Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Auteurs en Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.21-36, 2019, Les Grands Auteurs, 9782847690842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'AMAP poisson Yeu-Nantes. Un circuit de proximité halio-alimentaire territorialisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Département comme référence pour des formes d'organisation collective territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et proximités : jeux d'acteurs et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Educagri édition, 2016</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-150, 2016, Transversales, 9791027500826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654332v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations collectives territorialisées. Le département comme référence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'AMAP poisson Yeu-Nantes. Un circuit de proximité halio-alimentaire territorialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">P. Mundler; J. Rouchier </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Mundler ; J. Rouchier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et proximités : jeux d'acteurs et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri édition, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654329v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Département comme référence pour des formes d'organisation collective territorialisées</w:t>
+                <w:t xml:space="preserve">Organisations collectives territorialisées. Le département comme référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Mundler; J. Rouchier </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et proximités : jeux d'acteurs et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.131-150, 2016, Transversales, 9791027500826</w:t>
+              <w:t xml:space="preserve">, Educagri édition, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872924v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perceptions and attitudes towards processed organic food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6663,51 +6793,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th Symposium on Fruit and Vegetable Processing, Virtual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6717,175 +6847,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d’intégration-désintégration verticale des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes. Editions Universitaires Européennes, 2019, 978-613-9-51163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté individuelle et force du collectif Le projet Bio Loire Océan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203, 2018, 9782365121965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6895,78 +7025,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des Productions Alimentaires ligériennes et Réseaux d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6978,51 +7108,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Oniris, Ecole Nationale Vétérinaire, Agroalimentaire et de l'Alimentation Nantes Atlantique. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01468034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7032,153 +7162,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus d'intégration-désintégration verticales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Size and Vertical Equilibrium in the Context of Successive Cournot Oligopolies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7188,105 +7318,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus d'intégration-désintégration verticales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00101324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7354,51 +7484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A1575B2"/>
+    <w:nsid w:val="58BE9D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7585,51 +7715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivandufeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1397-3090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092267432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05503372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03905462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Djamen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Du" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeran-Louis Pernin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103216" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.97.116" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070496ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dimier-Vallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.83.100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcnamara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496812v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721178116757644E12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714542063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527667" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.157.178" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Balineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0577-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDBMV6X4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02815119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1122" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270719v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846759948&amp;amp;from=homepage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791.." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816936v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/329148609_Liberte_individuelle_et_force_du_collectif_-_Le_projet_Bio_Loire_Ocean_Editions_du_croquant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468034v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivandufeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1397-3090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092267432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05503372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03905462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Djamen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Du" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeran-Louis Pernin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lanzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel-Hacker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.97.116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070496ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dimier-Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.02.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.83.100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcnamara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496812v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721178116757644E12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714542063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.157.178" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Balineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0577-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDBMV6X4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02815119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1122" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846759948&amp;amp;from=homepage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791.." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/329148609_Liberte_individuelle_et_force_du_collectif_-_Le_projet_Bio_Loire_Ocean_Editions_du_croquant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>