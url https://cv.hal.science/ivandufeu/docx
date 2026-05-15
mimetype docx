--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -1658,230 +1658,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il utile de questionner les consommateurs sur leurs intentions comportementales ?</w:t>
+                <w:t xml:space="preserve">Is questioning consumers about their behavioural intentions useful? Answers from a study of members of an organic produce basket system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Fair Trade International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538849v1</w:t>
+                <w:t xml:space="preserve">hal-02538853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is questioning consumers about their behavioural intentions useful? Answers from a study of members of an organic produce basket system</w:t>
+                <w:t xml:space="preserve">Est-il utile de questionner les consommateurs sur leurs intentions comportementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fair Trade International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Portsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538853v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de différenciation pour les acteurs du bio</w:t>
               </w:r>
@@ -4759,226 +4759,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture biologique contribue-t-elle au bien-être ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative food networks as &amp;quot;market agencements&amp;quot;: exploring their multiple hybridities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2015.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794380v1</w:t>
+                <w:t xml:space="preserve">hal-01496812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative food networks as &amp;quot;market agencements&amp;quot;: exploring their multiple hybridities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’agriculture biologique contribue-t-elle au bien-être ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.39-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496812v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes alimentaires alternatifs peuvent-ils se développer commercialement sans perdre leur âme ? Analyse de trois agencements marchands</w:t>
               </w:r>
@@ -7484,51 +7484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58BE9D34"/>
+    <w:nsid w:val="9C3C0263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7715,51 +7715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivandufeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1397-3090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092267432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05503372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03905462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Djamen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Du" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeran-Louis Pernin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lanzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel-Hacker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.97.116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070496ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dimier-Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.02.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.83.100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcnamara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496812v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721178116757644E12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714542063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.157.178" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Balineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0577-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDBMV6X4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02815119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1122" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846759948&amp;amp;from=homepage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791.." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/329148609_Liberte_individuelle_et_force_du_collectif_-_Le_projet_Bio_Loire_Ocean_Editions_du_croquant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivandufeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1397-3090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092267432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05503372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03905462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Djamen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Du" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeran-Louis Pernin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lanzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel-Hacker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.97.116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070496ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dimier-Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.02.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.83.100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496812v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcnamara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721178116757644E12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714542063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.157.178" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Balineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0577-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDBMV6X4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02815119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1122" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846759948&amp;amp;from=homepage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791.." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/329148609_Liberte_individuelle_et_force_du_collectif_-_Le_projet_Bio_Loire_Ocean_Editions_du_croquant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>