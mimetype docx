--- v3 (2026-05-15)
+++ v4 (2026-06-04)
@@ -1386,204 +1386,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying agroecology: tracing organic boundaries</w:t>
+                <w:t xml:space="preserve">La certification de l’Agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology Europe Forum 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558959v1</w:t>
+                <w:t xml:space="preserve">hal-02835749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La certification de l’Agroécologie</w:t>
+                <w:t xml:space="preserve">Certifying agroecology: tracing organic boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Agroecology Europe Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02835749v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community Benefits of Fair Trade: Usefulness and Measure of the Attractiveness of a Territory in Cameroon</w:t>
               </w:r>
@@ -2228,204 +2228,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices communautaires du commerce équitable : intérêt d’une enquête sur l’intention de rester vivre sur son territoire chez les jeunes et moyens d’optimisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeran-Louis Pernin</w:t>
+                <w:t xml:space="preserve">Bénéfices communautaires du commerce équitable : intérêt d’une enquête sur l’intention de rester vivre sur son territoire chez les jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Djamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FSTD « Commerce équitable et développement durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque international « Commerce équitable et développement durable » (FSTD 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Techniques de Commercialisation et de Communication - Ecole Supérieure de Technologie d'Agadir, May 2017, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835664v1</w:t>
+                <w:t xml:space="preserve">hal-03540158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices communautaires du commerce équitable : intérêt d’une enquête sur l’intention de rester vivre sur son territoire chez les jeunes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pernin</w:t>
+                <w:t xml:space="preserve">Bénéfices communautaires du commerce équitable : intérêt d’une enquête sur l’intention de rester vivre sur son territoire chez les jeunes et moyens d’optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeran-Louis Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Djamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Commerce équitable et développement durable » (FSTD 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Techniques de Commercialisation et de Communication - Ecole Supérieure de Technologie d'Agadir, May 2017, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque FSTD « Commerce équitable et développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540158v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire système et gouvernance dans les filières alimentaires relocalisées L'exemple de deux organisations collectives territorialisées en Pays de la Loire (Bio Loire Océan et Amap poisson Yeu-Nantes)</w:t>
               </w:r>
@@ -2703,51 +2703,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of a mega fish-box scheme in France</w:t>
+                <w:t xml:space="preserve">An analysis of a Mega fish-box scheme in France: Prices and Margins along an Innovative Seafood Value Chain in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
@@ -2765,466 +2765,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">EAFE 2015, XXIIe Conference of the European Association of Fisheries Economists, “New management issues within the reformed Common Fishery Policy: implementation and socio-economic impacts”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796172v1</w:t>
+                <w:t xml:space="preserve">hal-01656284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of a Mega fish-box scheme in France: Prices and Margins along an Innovative Seafood Value Chain in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+                <w:t xml:space="preserve">Fair trade networks as market agencements: the case of the AMAP Poisson de l'île d'Yeu in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAFE 2015, XXIIe Conference of the European Association of Fisheries Economists, “New management issues within the reformed Common Fishery Policy: implementation and socio-economic impacts”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">5. Fair Trade International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano. Milan, ITA., May 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656284v1</w:t>
+                <w:t xml:space="preserve">hal-02797769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair trade networks as market agencements: the case of the AMAP Poisson de l'île d'Yeu in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+                <w:t xml:space="preserve">Les proximités mobilisées par un méga-système de panier halieutique, l'AMAP Poisson Yeu-Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Fair Trade International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Milano. Milan, ITA., May 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">8e Journées de la proximité « Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux », session spéciale « Alimentation et proximités », UMR CITERES 6137-CNRS – Polytech Tours,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797769v1</w:t>
+                <w:t xml:space="preserve">hal-01655928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les proximités mobilisées par un méga-système de panier halieutique, l'AMAP Poisson Yeu-Nantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Département comme référence à des formes d'organisation collective territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées de la proximité « Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux », session spéciale « Alimentation et proximités », UMR CITERES 6137-CNRS – Polytech Tours,</w:t>
+              <w:t xml:space="preserve">8e Journées de la proximité, session spéciale « Alimentation et proximités », UMR CITERES 6137-CNRS – Polytech Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655928v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Département comme référence à des formes d'organisation collective territorialisées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Margetic</w:t>
+                <w:t xml:space="preserve">An analysis of a mega fish-box scheme in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées de la proximité, session spéciale « Alimentation et proximités », UMR CITERES 6137-CNRS – Polytech Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655916v1</w:t>
+                <w:t xml:space="preserve">hal-02796172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture biologique et circuits courts : s’organiser collectivement pour changer d’échelle</w:t>
               </w:r>
@@ -3864,51 +3864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations for Sustainable Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5153,51 +5153,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-labellisation socio-environnementale et consentement à payer du consommateur</w:t>
+                <w:t xml:space="preserve">Socio-environmental multi-labelling and consumer willingness to pay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -5215,106 +5215,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (3), pp.34-55. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.35-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370114527667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2051570714542063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055512v1</w:t>
+                <w:t xml:space="preserve">hal-02794529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-environmental multi-labelling and consumer willingness to pay</w:t>
+                <w:t xml:space="preserve">Multi-labellisation socio-environnementale et consentement à payer du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -5332,82 +5332,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (3), pp.35-56. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.34-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2051570714542063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0767370114527667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794529v1</w:t>
+                <w:t xml:space="preserve">hal-02055512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of consumer commitment in a particular form of collaborative consumption: the CSA</w:t>
               </w:r>
@@ -6317,288 +6317,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Département comme référence pour des formes d'organisation collective territorialisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'AMAP poisson Yeu-Nantes. Un circuit de proximité halio-alimentaire territorialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Mundler ; J. Rouchier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et proximités : jeux d'acteurs et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.131-150, 2016, Transversales, 9791027500826</w:t>
+              <w:t xml:space="preserve">, Educagri édition, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872924v1</w:t>
+                <w:t xml:space="preserve">hal-01654332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'AMAP poisson Yeu-Nantes. Un circuit de proximité halio-alimentaire territorialisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisations collectives territorialisées. Le département comme référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">P. Mundler ; J. Rouchier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Mundler; J. Rouchier </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et proximités : jeux d'acteurs et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri édition, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654332v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations collectives territorialisées. Le département comme référence</w:t>
+                <w:t xml:space="preserve">Le Département comme référence pour des formes d'organisation collective territorialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
@@ -6608,85 +6582,111 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et proximités : jeux d'acteurs et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Educagri édition, 2016</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-150, 2016, Transversales, 9791027500826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654329v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7484,51 +7484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C3C0263"/>
+    <w:nsid w:val="CE12FE32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7715,51 +7715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivandufeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1397-3090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092267432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05503372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03905462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Djamen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Du" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeran-Louis Pernin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lanzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel-Hacker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.97.116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070496ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dimier-Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.02.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.83.100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496812v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcnamara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721178116757644E12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714542063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.157.178" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Balineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0577-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDBMV6X4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02815119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1122" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846759948&amp;amp;from=homepage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791.." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/329148609_Liberte_individuelle_et_force_du_collectif_-_Le_projet_Bio_Loire_Ocean_Editions_du_croquant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivandufeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1397-3090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092267432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05503372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03905462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Djamen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Du" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02835664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeran-Louis Pernin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lanzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel-Hacker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7310/arfe.59.37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.97.116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070496ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dimier-Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.02.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.83.100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496812v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcnamara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721178116757644E12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714542063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527667" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.157.178" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Balineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02814413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0577-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDBMV6X4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02815119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1122" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846759948&amp;amp;from=homepage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791.." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02816936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/329148609_Liberte_individuelle_et_force_du_collectif_-_Le_projet_Bio_Loire_Ocean_Editions_du_croquant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>