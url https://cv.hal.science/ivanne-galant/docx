--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -914,174 +914,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">¿Hacemos turismo o viajamos, Biscuter?&amp;quot; Manuel Vázquez Montalbán y las modalidades del viaje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MVM: Cuadernos de Estudios Manuel Vázquez Montalbán</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.58-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5617/mvmcemvm.7583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cuando paso por el puente, Triana…&amp;quot; Représentations du faubourg sévillan dans les guides de voyage (XIX e -XXI e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957099v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02957013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme littéraire à Séville : exotisme, identité, marketing</w:t>
               </w:r>
@@ -1684,1934 +1684,1934 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guía de viaje, una voz autoritaria en la definición de lo andaluz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beatriz Sánchez Hita, Daniel Muños Sempere (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andalucía entre propios y extraños - Textos e imágenes en la (con)figuración de lo andaluz en los siglos XVIII-XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comares, 2024, 978-84-1369-882-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andalousie, terra incognita ? Le Viaje al Sur de Juan Marsé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Juillet Garzón et Michel Molin (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux figures aux marges de la société L'esclave et l'étranger de l'intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Dijon, 2024, 978-2-36441-530-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el bagaje del turista francés, Sevilla 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luis Méndez Rodríguez, Rocío Plaza Orellana (coords), Tras la senda de los Lumière, Sevilla en color (1914-1929), Diputación de Sevilla/Universidad de Sevilla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El pueblo andaluz hecho patrimonio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel Muñoz Sempere et Beatriz Sánchez Hita, Andalucía y lo andaluz en los siglos XVIII y XIX. Representación, crítica y creación de estereotipos., Peter Lang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9783631889862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Déjate llevar por las sensaciones” y demás. Usos de la canción en la promoción turística</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercedes Gómez-García Plata, et alii, De la ciudad a la nación: continuidad y rupturas en la historia de la canción española contemporánea (siglos XIX-XXI) Madrid, Sílex.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la industria de los forasteros al Gran Confinamiento: un itinerario por la historia y la historiografía del turismo en España », coécrit avec Jorge Villaverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Villaverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jorge Villaverde et Ivanne Galant (éds.), ¿El turismo es un gran invento? Usos políticos, identitarios y culturales del turismo en España, Valencia, Institució Alfons el Magnànim-CSIC, 2021, p. 9-37.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La España inventada de los hispanistas franceses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jorge Villaverde et Ivanne Galant (éds.), ¿El turismo es un gran invento? Usos políticos, identitarios y culturales del turismo en España, Valencia, Institució Alfons el Magnànim-CSIC, 2021, p. 77-110.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«¿Bueno, bonito y barato?» El turismo francés en España, 1945-1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Berrino, C. Larrinaga, Italia e Spagna nel turismo del secondo dopoguerra. Società, politiche, istituzioni ed economia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitos patrimoniales sevillanos:permanencias y novedades en el sector turístico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Layuno Rosas, M. Ángeles (ed), La ciudad del turismo: arquitectura, patrimonio urbano y espacio público, Universidad de Alcalá. Servicio de Publicaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la femme fatale devient patrimoine : représentations de la féminité dans le guide de voyage à Séville (France- Espagne, XIX-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyril Devès (dir.), La femme fatale, de ses origines à ses métamorphoses, Centre de recherche et d'Histoire Inter-médias de l'École Émile Cohl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spanish Civil War and Francoism for Tourists: The History Told in Travel Books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carmelo Pellejero, Marta Luque (eds), Inter and Post-war Tourism in Western Europe, 1916–1960, Palgrave.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39597-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocio nocturno y turismo en la España del siglo XX. Barcelona y Sevilla.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moreno Seco, Mónica (coord.) / Fernández Sirvent, Rafael / Gutiérrez Lloret, Rosa Ana (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Del siglo XIX al XXI. Tendencias y debates. XIV Congreso de la AHC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'antagonisme tradition vs modernité à l'épreuve du tourisme : Séville dans les publications institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R.Cabal Tejada, H. Frison, M. García Plata-Gómez (eds),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà de la dualité : repenser les antagonismes de l’Espagne contemporaine (XIXe – XXIe siècles),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3,, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liste et le guide de voyage : construction de l'identité nationale et vecteur du stéréotype ? (Séville, XIX-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olivier Biaggini et Philippe Guérin (eds.), Entre les choses et les mots, usages et prestiges des listes, LECEMO Sorbonne Nouvelle-Paris 3, Presses de la Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Exposición Iberoamericana de Sevilla en las guías de viaje francesas y españolas (1927-2017): promoción, imagen y memoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ámparo Graciani (ed.), El turismo y la Exposición iberoamericana de Sevilla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad de Sevilla, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12795/9788447221851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères patrimoniaux et espace stéréotypé dans le guide de voyage : Séville sous le regard français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères et Espace(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touristes français en Espagne: imaginaires et portraits en creux dans les guides et récits de voyage (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagining Tourism and Tourists Fiction, practices and representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nelson Graburn, Department of Anthropology, University of California at Berkeley ; Maria Gravari-Barbas, Tourism Studies (IREST), Paris 1 Panthéon-Sorbonne Université ; Jean-François Staszak Department of Geography, University of Geneva., Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Andalousie pas assez andalouse ? Expresión y significación de la decepción en los relatos de viaje franceses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idea de Andalucía e idea de España en los siglos XVIII y XIX: confluencias y proyecciones de lo regional y lo nacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beatriz Sánchez Hita, Daniel Muñoz Sempere, Facultad de Filosofía y Letras, Feb 2024, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En el bagaje del turista francés, Sevilla, 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario Internacional La ciudad fotografiada: España-Francia, con motivo de la inauguración de la Exposición Tras la senda de los Lumière. Sevilla en color, 1914-1929.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“¡Vaya usted con Dio-o-o-o!” Facilitadores de hospitalidad y reductores de asimetría en el viaje ecuestre de Penelope Chetwode, Andalucía, 1961</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospitalidad e inhospitalidad en los relatos de las viajeras francesas y británicas por España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Pompeu Fabra / Casa de Velázquez, Oct 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Bailando al son que le tocan? Antonio el bailarín entre franquismo y turismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La producció històrica de l’espai turístic: urbanisme, territori i identitat local des de una perspectiva de gènere »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoni Vives (UB) y Nadia Fava (U de Girona), Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Así suena España: La banda sonora de la campaña de los XXV años de paz vs la Anthologie Sonore de l’Espagne del exiliado republicano Ambrosi Carrión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicología: Historias (inter)conectadas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XI Congreso de la Sociedad Española de Musicología,, Oct 2024, Elche, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banda sonora de los “XXV años de paz”: una promoción intermedial, patrimonial y turística del franquismo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso de la Asociación de Historia Contemporánea. Mesa Sonorizar la historia. Música y política en el mundo contemporáneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taller Teresa Cascudo (UR) y Xavier Miralles (UV) 2023, Sep 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touristes et nuit madrilène: espaces, pratiques et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication dans le cadre du Congrès de la Société des Hispanistes Français, La Nuit dans le monde ibérique et ibéro-américaine,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Hacia la “verdadera” Andalucía? Relatos de viaje comprometidos en tiempos del boom turístico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lo andaluz : Usages et fonctions de l'Andalousie dans l'Espagne contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREC, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonio cultural y publicaciones institucionales: Sevilla en el siglo XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congresso ibero-americano "Património, suas matérias e imatérias", Lisbonne, LNEC-ISCTE IUL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNEC-ISCTE IUL, Nov 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476627v1</w:t>
-              </w:r>
-[...1181 lines deleted...]
-                <w:t xml:space="preserve">hal-01476628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3687,51 +3687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="187AE013"/>
+    <w:nsid w:val="25974050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3918,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanne-galant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2813-1152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Galant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2026.9294" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24/009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villaverde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfvii.13.2025.43891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sku" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fourrel de Frettes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.11605" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/mvmcemvm.7583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Migniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gifra-Adroher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133rf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924858v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39597-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/9788447221851" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanne-galant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2813-1152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Galant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2026.9294" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24/009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villaverde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfvii.13.2025.43891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sku" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fourrel de Frettes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.11605" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/mvmcemvm.7583" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Migniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gifra-Adroher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133rf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39597-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/9788447221851" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>