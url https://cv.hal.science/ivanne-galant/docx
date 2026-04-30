--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -914,174 +914,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cuando paso por el puente, Triana…&amp;quot; Représentations du faubourg sévillan dans les guides de voyage (XIX e -XXI e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">¿Hacemos turismo o viajamos, Biscuter?&amp;quot; Manuel Vázquez Montalbán y las modalidades del viaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MVM: Cuadernos de Estudios Manuel Vázquez Montalbán</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (1), pp.58-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5617/mvmcemvm.7583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5617/mvmcemvm.7583⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02957013v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02957099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme littéraire à Séville : exotisme, identité, marketing</w:t>
               </w:r>
@@ -1718,242 +1718,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andalousie, terra incognita ? Le Viaje al Sur de Juan Marsé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Juillet Garzón et Michel Molin (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux figures aux marges de la société L'esclave et l'étranger de l'intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Dijon, 2024, 978-2-36441-530-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el bagaje del turista francés, Sevilla 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luis Méndez Rodríguez, Rocío Plaza Orellana (coords), Tras la senda de los Lumière, Sevilla en color (1914-1929), Diputación de Sevilla/Universidad de Sevilla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guía de viaje, una voz autoritaria en la definición de lo andaluz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beatriz Sánchez Hita, Daniel Muños Sempere (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andalucía entre propios y extraños - Textos e imágenes en la (con)figuración de lo andaluz en los siglos XVIII-XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comares, 2024, 978-84-1369-882-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924858v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-04786595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El pueblo andaluz hecho patrimonio</w:t>
               </w:r>
@@ -2071,50 +2071,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«¿Bueno, bonito y barato?» El turismo francés en España, 1945-1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Berrino, C. Larrinaga, Italia e Spagna nel turismo del secondo dopoguerra. Società, politiche, istituzioni ed economia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De la industria de los forasteros al Gran Confinamiento: un itinerario por la historia y la historiografía del turismo en España », coécrit avec Jorge Villaverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2123,195 +2192,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jorge Villaverde et Ivanne Galant (éds.), ¿El turismo es un gran invento? Usos políticos, identitarios y culturales del turismo en España, Valencia, Institució Alfons el Magnànim-CSIC, 2021, p. 9-37.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La España inventada de los hispanistas franceses »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jorge Villaverde et Ivanne Galant (éds.), ¿El turismo es un gran invento? Usos políticos, identitarios y culturales del turismo en España, Valencia, Institució Alfons el Magnànim-CSIC, 2021, p. 77-110.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834412v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03127063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitos patrimoniales sevillanos:permanencias y novedades en el sector turístico</w:t>
               </w:r>
@@ -2507,173 +2507,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'antagonisme tradition vs modernité à l'épreuve du tourisme : Séville dans les publications institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R.Cabal Tejada, H. Frison, M. García Plata-Gómez (eds),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà de la dualité : repenser les antagonismes de l’Espagne contemporaine (XIXe – XXIe siècles),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3,, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ocio nocturno y turismo en la España del siglo XX. Barcelona y Sevilla.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moreno Seco, Mónica (coord.) / Fernández Sirvent, Rafael / Gutiérrez Lloret, Rosa Ana (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Del siglo XIX al XXI. Tendencias y debates. XIV Congreso de la AHC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957097v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02957016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liste et le guide de voyage : construction de l'identité nationale et vecteur du stéréotype ? (Séville, XIX-XXe siècles)</w:t>
               </w:r>
@@ -3687,51 +3687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25974050"/>
+    <w:nsid w:val="C83F0C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3918,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanne-galant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2813-1152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Galant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2026.9294" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24/009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villaverde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfvii.13.2025.43891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sku" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fourrel de Frettes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.11605" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/mvmcemvm.7583" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Migniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gifra-Adroher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133rf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39597-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/9788447221851" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanne-galant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2813-1152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Galant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2026.9294" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24/009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villaverde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfvii.13.2025.43891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sku" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fourrel de Frettes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.11605" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/mvmcemvm.7583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Migniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gifra-Adroher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133rf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39597-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/9788447221851" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>