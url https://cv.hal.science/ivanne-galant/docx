--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2291,165 +2291,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand la femme fatale devient patrimoine : représentations de la féminité dans le guide de voyage à Séville (France- Espagne, XIX-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyril Devès (dir.), La femme fatale, de ses origines à ses métamorphoses, Centre de recherche et d'Histoire Inter-médias de l'École Émile Cohl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hitos patrimoniales sevillanos:permanencias y novedades en el sector turístico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Layuno Rosas, M. Ángeles (ed), La ciudad del turismo: arquitectura, patrimonio urbano y espacio público, Universidad de Alcalá. Servicio de Publicaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957109v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03127066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanish Civil War and Francoism for Tourists: The History Told in Travel Books</w:t>
               </w:r>
@@ -2507,173 +2507,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ocio nocturno y turismo en la España del siglo XX. Barcelona y Sevilla.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moreno Seco, Mónica (coord.) / Fernández Sirvent, Rafael / Gutiérrez Lloret, Rosa Ana (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Del siglo XIX al XXI. Tendencias y debates. XIV Congreso de la AHC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'antagonisme tradition vs modernité à l'épreuve du tourisme : Séville dans les publications institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R.Cabal Tejada, H. Frison, M. García Plata-Gómez (eds),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au-delà de la dualité : repenser les antagonismes de l’Espagne contemporaine (XIXe – XXIe siècles),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3,, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957016v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02957097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liste et le guide de voyage : construction de l'identité nationale et vecteur du stéréotype ? (Séville, XIX-XXe siècles)</w:t>
               </w:r>
@@ -3687,51 +3687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C83F0C45"/>
+    <w:nsid w:val="5D1C8E52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3918,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanne-galant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2813-1152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Galant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2026.9294" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24/009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villaverde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfvii.13.2025.43891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sku" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fourrel de Frettes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.11605" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/mvmcemvm.7583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Migniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gifra-Adroher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133rf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39597-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/9788447221851" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanne-galant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2813-1152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Galant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2026.9294" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24/009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villaverde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfvii.13.2025.43891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sku" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fourrel de Frettes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.11605" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/mvmcemvm.7583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Migniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gifra-Adroher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/RI/2037-6588/2025/24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133rf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39597-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/9788447221851" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>