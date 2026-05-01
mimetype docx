--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -367,1042 +367,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de L’Europe des revues II (1860-1930). Réseaux et circulations des modèles, dir. évanghélia Stead et Hélène Védrine, (PUPS, coll. « Histoire de l’imprimé », 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1093, pp.314--315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dada, la première revue d'art, carrefour de l'édition d'art pour la jeunesse (1991-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (2), pp.206-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.033.0206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tdm.033.0206⟩</w:t>
+                <w:t xml:space="preserve">hal-02876613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dada, la première revue d’art . Pionnière et doyenne des périodiques sur l’art pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des Revues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 61 (1), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdr.061.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1093, pp.314--315</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles dans les frontières: divisions genrées et divisions territoriales chez Jacques Abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LXIII (187)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdr.061.0072⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douanier Rousseau et les poètes : éloge du non-savoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agedor.3217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, LXIII (187)</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage éthique du romanesque chez Le Clézio (Voyages de l’autre côté, Le Chercheur d’or, Poisson d’or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers J.-.M. G. Le Clézio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agedor.3217⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le romanesque surréaliste. Les romans-collages de Max Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (1), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.059.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts de mémoire de Jacques Abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (2), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.058.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jardins statuaires : le surréalisme mémoriel de Jacques Abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique d'art sur le Web : de quelques mutations du jugement critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Je serai trappeur, mineur…” Aventuriers et voyageurs en chambre dans les romans de Philippe Soupault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.67-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits de Georges Limbour : conter les images, imaginer les contes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 312, pp.105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 312, pp.105-123</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire convulser un roman?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.67-79</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENÈSE DES MONSTRES DE BOMARZO CORPS ÉTRANGER, CORPS DÉCHIRÉ : LA SCULPTURE SELON ANDRÉ PIEYRE DE MANDIARGUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recto/Verso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606576v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01570121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aventure à rebours : récit d’aventures et récit surréaliste</w:t>
               </w:r>
@@ -1919,234 +1919,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les livres pour enfants, un espace de libération de la parole sur l’art ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Le franc-parler dans le discours sur les arts » du groupe « Voix et valeurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLAM, université de Rennes 2, Dec 2023, Rennes (FRA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres pour enfants, un espace de libération de la parole sur l'art ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le franc-parler dans le discours sur les arts » du groupe « Voix et valeurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLAM, Université de Rennes 2, Dec 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Illustrer avec des øeuvres d'art : l'adaptation narrative d'øeuvres d'art dans les livres illustrés pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illustration Studies : New Approaches, New Directions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of London, Apr 2023, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389897v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04389900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine photographique dans le livre pour enfants : l'exemple de la collection ``Révélateur</w:t>
               </w:r>
@@ -3026,292 +3026,301 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, https://journals.openedition.org/elfe/4898, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 12, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.4898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The book, the museum and the child (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 (1), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre, le musée et l'enfant (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 (3), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la lumière des études de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Froloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07040-5.p.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3321,344 +3330,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique et médium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9782271092557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9782271092557</w:t>
+                <w:t xml:space="preserve">hal-04163357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la sculpture (xixe-xxe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-8124-0779-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04163365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Écrivain et le spécialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 978-2-8124-0779-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, Rencontres, 978-2-8124-0127-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4075-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vaugeois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4075-5⟩</w:t>
+                <w:t xml:space="preserve">hal-04163372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Imaginaire de Georges Limbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ateliers de l'imaginaire, 9782377471263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3668,2041 +3677,2041 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germaine Richier, “femme de l’année” 1956</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariane Coulondre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germaine Richier : catalogue de l’exposition présentée au Centre Pompidou (mars-juin 2023) et au musée Fabre (juillet-novembre 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Pompidou, 2023, 9782844269416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germaine Richier, &amp;quot;Woman of the Year&amp;quot; 1956</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariane Coulondre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germaine Richier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thames &amp; Hudson, 2023, 978-0-500-02709-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Musée Imaginaire des enfants. Quelle initiation à l’art dans les livres proposés aux enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirsty Bell; Philippe Kaenel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproducing Images and Texts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.127-147, 2022, Word and Image Interactions, 9789004468337. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004468337_010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004468337_010⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04164609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pieyre de Mandiargues hors de son belvédère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Bayle; Serge Linarès; Philippe Kaenel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Critique d’art des poètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.155-170, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Kimé, pp.155-170, 2022</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation, mime, transfictionnalité : usages des mauvais genres dans le roman surréaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gregori; G. López-Pampló; J Malé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reescriptures literàries. La hipertextualitat en les literatures occidentals (1900-1939)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAM, pp.29-53, 2020, 978-84-9191-148-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La novellisation comme « pont des arts »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Glaude, Laurent Déom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Novellisations pour la jeunesse : nouvelles perspectives transmédiatiques sur le roman pour la jeuness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L"harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, PAM, pp.29-53, 2020, 978-84-9191-148-7</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication de la valeur dans le roman surréaliste : collage, montage, machine et machination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Valeurs dans le roman. Conditions d'une poéthique romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RKI Press, pp.131-142, 2018, 9791094084076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filature et espionnage dans le récit surréaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harri Veivo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond Given Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter; De Gruyter, pp.225-238, 2018, 9783110569230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110569230-016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110569230-016⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04165966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collections éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivanne Rialland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique et médium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS édition, 2016, 9782271092557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivanne Rialland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique et médium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS édition, pp.11-22., 2016, 9782271092557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours fantôme de la collection : “Le musée de poche”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivanne Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique et médium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.243-255, 2016, 9782271092557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Rabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivanne Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique et médium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS édition, 2016, 9782271092557</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.25-36, 2016, 9782271092557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps perdu : penser l’art à l’ère de la barbarie. Les Barbares et La Barbarie de Jacques Abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Laimé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dépossédé. Territoires de Jacques Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Tripode, pp.143-157, 2016, 9782370550866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyrisme de l’abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nelson Charest; Anne-Sophie Gomez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genres littéraires et peinture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.189-201, 2015, 978-2845167056</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Entrepreneur d’illuminations : le feu d’artifice chinois du douanier Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Alexandre-Bergues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Idée de littérature à l’épreuve des arts populaires (1870-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.197-211, 2015, 978-2-8124-3287-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire un livre avec une seule feuille de papier Georges Fall et la collection « Le musée de poche » (1955-1967)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Espaces du livre. Supports et acteurs de la création texte/image (xxe-xxie siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pan-art de L’Art-naissance : la poïétique des titres de Camille Bryen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Brogniez; Marianne Jakobi; Cédric Loire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceci n’est pas un titre. Les artistes et l’intitulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fage, pp.151-163, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recensions critiques d’Action (1920-1922) : l’éclectisme de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revues du XXe siècle. Littérature et critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Cujas, p. 265-280, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Germaine Richier, ah ! oui, les mantes religieuses” : Germaine Richier et la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivanne Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique et médium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS édition, pp.11-22., 2016, 9782271092557</w:t>
+              <w:t xml:space="preserve">Écrire la sculpture (xixe-xxe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.25-36, 2016, 9782271092557</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre mime et possession : récits surréalistes et fictions populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Bru; L. van Nuijs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regarding the Popular. Modernism, the Avant-Garde and High and Low Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-226, 2012, European Avant-Garde and Modernism Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Tripode, pp.143-157, 2016, 9782370550866</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soupault, biographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographie et roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, centre de recherche « Écritures », pp.301-312, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.197-211, 2015, 978-2-8124-3287-3</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Au secours ! Je suis emprisonné dans la tour”. Contre la doxa, pour la croyance : le travail du romanesque dans quelques romans surréalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Hummel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doxa. Études sur les formes et la construction de la croyance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philologicum, pp.275-288, 2010, 978-2917741238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.189-201, 2015, 978-2845167056</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significations de la peinture. Expliquer l’art abstrait : 1945-1949 (et au-delà)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Hummel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exotérisme(s). Études sur les ressorts de la clarté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philologicum, pp.255-270, 2010, 978-2-917741-31-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Limbour et Charles Estienne dans les colonnes de France Observateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Vaugeois; Ivanne Rialland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Écrivain et le spécialiste. Écrire sur les arts plastiques au xixe et au xxe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.117-133, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fage, pp.151-163, 2014</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la critique d’art à la fiction : Georges Limbour chroniqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Curatolo; Alain Schaffner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Chronique journalistique des écrivains (1880-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.55-63, 2010, Écritures, 978-2-915611-41-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Cujas, p. 265-280, 2013</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traversée des apparences. Ontologie de l’art informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Hummel; Frédéric Gabriel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Débris du sens. Études sur les dérives de la perception et du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philologicum, pp.243-255, 2008, ‎ 978-2952952446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre comme espace d’absorption. Processus d’homogénéisation dans le livre d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Milon; Marc Perelman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Livre et ses espaces multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.257-270, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...585 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5712,595 +5721,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dés (1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des revues littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aventure (1921-1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des revues littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dés (1922)</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">14 rue du Dragon (1933-1934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des revues littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">14 rue du Dragon (1933-1934)</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Feuilles libres (1918-1928)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des revues littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Feuilles libres (1918-1928)</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifur (1929-1931)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des revues littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bifur (1929-1931)</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles de la République des lettres (1910-1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des revues littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nouvelles de la République des lettres (1910-1911)</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahiers d’art (1926-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des revues littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cahiers d’art (1926-1960)</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action (1920-1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des revues littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tout écrivain met en lumière des contradictions qui sont au principe d’un trouble collectif. » Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.5529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6368,51 +6506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4EE85F1"/>
+    <w:nsid w:val="89A886BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6599,51 +6737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanne-rialland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8881-1857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389898v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Rialland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099306v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0206" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.061.0072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.3217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.059.0103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.058.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.1199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5.p.0009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.15122/isbn.978-2-8124-4183-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.15122/isbn.978-2-8124-4075-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4075-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/6137" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468337_010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110569230-016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166434v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Rabat&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110274691" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167591v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.499" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167613v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167606v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167603v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanne-rialland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8881-1857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389898v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Rialland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099306v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.061.0072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.3217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.059.0103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.058.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.1199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4898" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5.p.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.15122/isbn.978-2-8124-4183-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.15122/isbn.978-2-8124-4075-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4075-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/6137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468337_010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110569230-016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Rabat&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110274691" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167596v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.499" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.5529" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>