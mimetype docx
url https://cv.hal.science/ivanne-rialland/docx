--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1244,165 +1244,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GENÈSE DES MONSTRES DE BOMARZO CORPS ÉTRANGER, CORPS DÉCHIRÉ : LA SCULPTURE SELON ANDRÉ PIEYRE DE MANDIARGUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recto/Verso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment faire convulser un roman?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570121v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03606576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aventure à rebours : récit d’aventures et récit surréaliste</w:t>
               </w:r>
@@ -1919,165 +1919,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les livres pour enfants, un espace de libération de la parole sur l'art ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le franc-parler dans le discours sur les arts » du groupe « Voix et valeurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLAM, Université de Rennes 2, Dec 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les livres pour enfants, un espace de libération de la parole sur l’art ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire « Le franc-parler dans le discours sur les arts » du groupe « Voix et valeurs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CELLAM, université de Rennes 2, Dec 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649572v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04389900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrer avec des øeuvres d'art : l'adaptation narrative d'øeuvres d'art dans les livres illustrés pour enfants</w:t>
               </w:r>
@@ -3986,848 +3986,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La novellisation comme « pont des arts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Glaude, Laurent Déom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Novellisations pour la jeunesse : nouvelles perspectives transmédiatiques sur le roman pour la jeuness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L"harmattan, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Appropriation, mime, transfictionnalité : usages des mauvais genres dans le roman surréaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gregori; G. López-Pampló; J Malé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reescriptures literàries. La hipertextualitat en les literatures occidentals (1900-1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAM, pp.29-53, 2020, 978-84-9191-148-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, L"harmattan, 2020</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication de la valeur dans le roman surréaliste : collage, montage, machine et machination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Valeurs dans le roman. Conditions d'une poéthique romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RKI Press, pp.131-142, 2018, 9791094084076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filature et espionnage dans le récit surréaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harri Veivo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond Given Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter; De Gruyter, pp.225-238, 2018, 9783110569230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110569230-016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivanne Rialland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique et médium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS édition, pp.11-22., 2016, 9782271092557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collections éditoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivanne Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique et médium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS édition, 2016, 9782271092557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours fantôme de la collection : “Le musée de poche”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivanne Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique et médium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS édition, pp.11-22., 2016, 9782271092557</w:t>
+              <w:t xml:space="preserve">, CNRS, pp.243-255, 2016, 9782271092557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Rabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivanne Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique et médium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, pp.243-255, 2016, 9782271092557</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.25-36, 2016, 9782271092557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.25-36, 2016, 9782271092557</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps perdu : penser l’art à l’ère de la barbarie. Les Barbares et La Barbarie de Jacques Abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Laimé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dépossédé. Territoires de Jacques Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Tripode, pp.143-157, 2016, 9782370550866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Le Tripode, pp.143-157, 2016, 9782370550866</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Entrepreneur d’illuminations : le feu d’artifice chinois du douanier Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Alexandre-Bergues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Idée de littérature à l’épreuve des arts populaires (1870-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.197-211, 2015, 978-2-8124-3287-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyrisme de l’abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nelson Charest; Anne-Sophie Gomez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genres littéraires et peinture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.189-201, 2015, 978-2845167056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167577v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04167573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un livre avec une seule feuille de papier Georges Fall et la collection « Le musée de poche » (1955-1967)</w:t>
               </w:r>
@@ -5729,165 +5729,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aventure (1921-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des revues littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dés (1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des revues littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167609v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04167604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 rue du Dragon (1933-1934)</w:t>
               </w:r>
@@ -6506,51 +6506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89A886BB"/>
+    <w:nsid w:val="330EF7FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6737,51 +6737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanne-rialland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8881-1857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389898v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Rialland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099306v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.061.0072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.3217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.059.0103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.058.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.1199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4898" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5.p.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.15122/isbn.978-2-8124-4183-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.15122/isbn.978-2-8124-4075-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4075-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/6137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468337_010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110569230-016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Rabat&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110274691" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167596v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.499" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.5529" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanne-rialland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8881-1857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389898v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Rialland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099306v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.061.0072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.3217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.059.0103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.058.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.1199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4898" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5.p.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.15122/isbn.978-2-8124-4183-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.15122/isbn.978-2-8124-4075-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4075-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/6137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468337_010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110569230-016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Rabat&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110274691" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167596v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.499" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.5529" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>