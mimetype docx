--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -459,563 +459,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too simple, too complex, or just right? Advantages, challenges, and guidance for indicators of genetic diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multinational evaluation of genetic diversity indicators for the Kunming‐Montreal Global Biodiversity Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica da Silva</w:t>
+                <w:t xml:space="preserve">Alicia Mastretta‐yanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hughes</w:t>
+                <w:t xml:space="preserve">Jessica M da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Hunter</w:t>
+                <w:t xml:space="preserve">Catherine E Grueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belma Kalamujić Stroil</w:t>
+                <w:t xml:space="preserve">Luis Castillo‐reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Köppä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biae006⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.e14461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593754v1</w:t>
+                <w:t xml:space="preserve">hal-04652468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational evaluation of genetic diversity indicators for the Kunming‐Montreal Global Biodiversity Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Best practices for genetic and genomic data archiving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica M da Silva</w:t>
+                <w:t xml:space="preserve">Deborah Leigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine E Grueber</w:t>
+                <w:t xml:space="preserve">Amy Vandergast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Castillo‐reina</w:t>
+                <w:t xml:space="preserve">Margaret Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Köppä</w:t>
+                <w:t xml:space="preserve">Eric Crandall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chris Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14461⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1224-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02423-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652468v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best practices for genetic and genomic data archiving</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guideline Materials and Documentation for the Genetic Diversity Indicators of the Monitoring Framework for the Kunming-Montreal Global Biodiversity Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Vandergast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaret Hunter</w:t>
+                <w:t xml:space="preserve">Alicia Mastretta-Yanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Crandall</w:t>
+                <w:t xml:space="preserve">Sofía Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chris Funk</w:t>
+                <w:t xml:space="preserve">Rebecca Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02423-7⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17161/bi.v18i.22332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593895v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guideline Materials and Documentation for the Genetic Diversity Indicators of the Monitoring Framework for the Kunming-Montreal Global Biodiversity Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Mastretta-Yanes</w:t>
+                <w:t xml:space="preserve">Too simple, too complex, or just right? Advantages, challenges, and guidance for indicators of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Suárez</w:t>
+                <w:t xml:space="preserve">Alice Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Jordan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica da Silva</w:t>
+                <w:t xml:space="preserve">Belma Kalamujić Stroil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (4), pp.269-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17161/bi.v18i.22332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biae006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701101v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: DNA-based studies and genetic diversity indicator assessments are complementary approaches to conserving evolutionary potential</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Castillo-Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (6), pp.1155-1157. </w:t>
@@ -1563,64 +1563,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Hoban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W Bruford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica M da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chris Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Frankham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1827,51 +1827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Hoban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1944,77 +1944,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring status and trends in genetic diversity for the Convention on Biological Diversity: An ongoing assessment of genetic indicators in nine countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Hoban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica M da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Mastretta‐yanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E Grueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2193,295 +2193,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting lab culture to enhance academic resilience during crises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global genetic diversity status and trends: towards a suite of Essential Biodiversity Variables (EBVs) for genetic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Arranz</w:t>
+                <w:t xml:space="preserve">Frederick I. Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Nobre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Laura D. Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Reis de Carvalho</w:t>
+                <w:t xml:space="preserve">Jason G. Bragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Cantarute-Rodrigues</w:t>
+                <w:t xml:space="preserve">Martin F. Breed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.e8986. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (4), pp.1511--1538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.8986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718395v1</w:t>
+                <w:t xml:space="preserve">hal-04718415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global genetic diversity status and trends: towards a suite of Essential Biodiversity Variables (EBVs) for genetic composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting lab culture to enhance academic resilience during crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick I. Archer</w:t>
+                <w:t xml:space="preserve">Ignasi Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura D. Bertola</w:t>
+                <w:t xml:space="preserve">Regina Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason G. Bragg</w:t>
+                <w:t xml:space="preserve">Aline Reis de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin F. Breed</w:t>
+                <w:t xml:space="preserve">Amanda Cantarute-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97 (4), pp.1511--1538. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.e8986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718415v1</w:t>
+                <w:t xml:space="preserve">hal-04718395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of local invasion pathways in two invasive crayfish species displaying contrasting genetic patterns</w:t>
               </w:r>
@@ -3012,64 +3012,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn L. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura D. Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin F. Breed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian K. Hand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges of macrogenetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Leigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles van Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,290 +4190,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the spatio-temporal dynamics of an emerging wildlife pathogen using approximate Bayesian computation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary processes driving spatial patterns of intraspecific genetic diversity in river ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Veyssiere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (21), pp.5348-5363. </w:t>
+              <w:t xml:space="preserve">, 2015, 24 (18), pp.4586-4604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445165v1</w:t>
+                <w:t xml:space="preserve">hal-01445151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary processes driving spatial patterns of intraspecific genetic diversity in river ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating the spatio-temporal dynamics of an emerging wildlife pathogen using approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourtune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (18), pp.4586-4604. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 24 (21), pp.5348-5363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01445151v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic connectivity shapes spatial patterns of genetic diversity: a simulation-based study</w:t>
               </w:r>
@@ -4651,490 +4651,643 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.12321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinary approach to manage a peri-urban creek: hydraulic and hydrological modeling of Nature-Based Solutions to recharge the Razes creek while preserving a white-clawed crayfish population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Benavides Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dall'Agnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de la Société française d’écologie et d’évolution (SFE² 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uneven genetic data limits biodiversity assessments in protected areas globally</w:t>
+                <w:t xml:space="preserve">Reptes per protegir la biodiversitat d’aigua dolça a multiples escales en un context de canvis globals accelerats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress of Conservation Biology ECCB 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Conservation Biology, Jun 2024, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">16ns Debats de recerca de la Societat Andorrana de Ciències</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andorra Recerca + Innovació; Govern D'Andorra; Societat Andorrana de Ciències, Nov 2024, Andorre la Vieille, Andorra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841314v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reptes per protegir la biodiversitat d’aigua dolça a multiples escales en un context de canvis globals accelerats</w:t>
+                <w:t xml:space="preserve">Uneven genetic data limits biodiversity assessments in protected areas globally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ns Debats de recerca de la Societat Andorrana de Ciències</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andorra Recerca + Innovació; Govern D'Andorra; Societat Andorrana de Ciències, Nov 2024, Andorre la Vieille, Andorra</w:t>
+              <w:t xml:space="preserve">7th European Congress of Conservation Biology ECCB 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Conservation Biology, Jun 2024, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841091v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uneven genetic data limits biodiversity assessments in protected areas globally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Vandergast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Leigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la Société Française d’Ecologie et d’Evolution SFE²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Ecologie et d’Evolution, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Science to Policy : the long journey of genetic diversity indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress of Conservation Biology ECCB 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Conservation Biology, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving genetic diversity of at-risk species across the data-availability spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenna R Forester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress of Conservation Biology ECCB 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Conservation Biology, Jun 2024, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5144,432 +5297,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680015v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-04841416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5724,51 +5724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Brien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsipe Aavik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Fedorca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C Fischer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.110995" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hoban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hvilsom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aleixo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;langer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hughes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hunter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kalamuji&#263; Stroil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta&#8208;yanes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Grueber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo&#8208;reina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K&#246;pp&#228;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14461" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Leigh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Vandergast" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crandall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Funk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02423-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta-Yanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Su&#225;rez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/bi.v18i.22332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Shaw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Reina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01642-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adejoke O Akinyele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Albayrak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Biebach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684879v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn E Shaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M D A Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01632-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Bruford" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Frankham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-022-01492-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaujard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0533" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Garroway" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12953" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04688211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02596-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718395v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Arranz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Nobre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reis de Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cantarute-Rodrigues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8986" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick I. Archer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D. Bertola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason G. Bragg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F. Breed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12852" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Millet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Aitken" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13792" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Laikre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Hohenlohe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred W Allendorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Bertola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Breed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01359-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn L. Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian K. Hand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13732" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van Rees" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Millette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-021-00394-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruford" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine d'Urban Jackson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Lopes-Fernandes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108654" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12941" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05511" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chiarello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12774" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01797434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Hermoso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2746" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12826" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VMTQ706-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z23DBVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445151v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13345" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12626" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz-Vinas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chikhi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12321" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841091v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna R Forester" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Brien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsipe Aavik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Fedorca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C Fischer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.110995" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hoban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hvilsom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aleixo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;langer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta&#8208;yanes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Grueber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo&#8208;reina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K&#246;pp&#228;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14461" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Leigh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Vandergast" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hunter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crandall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Funk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02423-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta-Yanes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Su&#225;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/bi.v18i.22332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kalamuji&#263; Stroil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Shaw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Reina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01642-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adejoke O Akinyele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Albayrak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Biebach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684879v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn E Shaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M D A Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01632-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Bruford" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Frankham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-022-01492-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaujard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0533" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Garroway" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12953" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04688211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02596-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick I. Archer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D. Bertola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason G. Bragg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F. Breed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12852" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Arranz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Nobre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reis de Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cantarute-Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8986" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Millet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Aitken" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13792" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Laikre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Hohenlohe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred W Allendorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Bertola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Breed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01359-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn L. Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian K. Hand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13732" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van Rees" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Millette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-021-00394-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruford" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine d'Urban Jackson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Lopes-Fernandes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108654" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12941" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05511" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chiarello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12774" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01797434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Hermoso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2746" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12826" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VMTQ706-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13345" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13401" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z23DBVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12626" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz-Vinas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chikhi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12321" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna R Forester" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>