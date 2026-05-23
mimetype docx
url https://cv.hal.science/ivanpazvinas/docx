--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,5518 +66,6099 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting the Invisible: New Tools to Estimate the Number of Contributors From Sequence‐Based Microsatellite Genotyping of Environmental DNA Samples</w:t>
+                <w:t xml:space="preserve">Integrating genetic diversity monitoring in Europe: The GENOA COST Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Isa-Rita Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Buzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Galbusera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">World Biodiversity Forum 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Davos, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wbf2026-932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300732v1</w:t>
+                <w:t xml:space="preserve">hal-05619816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring genetic diversity to facilitate the implementation of the EU Nature Restoration Law</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macrogenetics: mining legacy datasets from genetic databases to inform biodiversity conservation science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin C Fischer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05109272v1</w:t>
+              <w:t xml:space="preserve">32nd International Congress for Conservation Biology (ICCB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Conservation Biology, Jun 2025, Brisbane (AU), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can biodiversity strategy and action plans incorporate genetic diversity and align with global commitments?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uneven genetic data limits biodiversity assessments in protected areas globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04826458v1</w:t>
+              <w:t xml:space="preserve">7th European Congress of Conservation Biology ECCB 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Conservation Biology, Jun 2024, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational evaluation of genetic diversity indicators for the Kunming‐Montreal Global Biodiversity Framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reptes per protegir la biodiversitat d’aigua dolça a multiples escales en un context de canvis globals accelerats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04652468v1</w:t>
+              <w:t xml:space="preserve">16ns Debats de recerca de la Societat Andorrana de Ciències</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andorra Recerca + Innovació; Govern D'Andorra; Societat Andorrana de Ciències, Nov 2024, Andorre la Vieille, Andorra</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best practices for genetic and genomic data archiving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Uneven genetic data limits biodiversity assessments in protected areas globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Vandergast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Leigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">W. Chris Funk</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04593895v1</w:t>
+              <w:t xml:space="preserve">Congrès International de la Société Française d’Ecologie et d’Evolution SFE²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Ecologie et d’Evolution, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guideline Materials and Documentation for the Genetic Diversity Indicators of the Monitoring Framework for the Kunming-Montreal Global Biodiversity Framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Science to Policy : the long journey of genetic diversity indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Informatics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04701101v1</w:t>
+              <w:t xml:space="preserve">7th European Congress of Conservation Biology ECCB 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Conservation Biology, Jun 2024, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too simple, too complex, or just right? Advantages, challenges, and guidance for indicators of genetic diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conserving genetic diversity of at-risk species across the data-availability spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenna R Forester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biae006⟩</w:t>
+              <w:t xml:space="preserve">7th European Congress of Conservation Biology ECCB 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Conservation Biology, Jun 2024, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne Does Not Provide Sufficient Information on Allelic Variation: Suggestions to Fill the Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenna Forester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Koontz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Mastretta-Yanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593754v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: DNA-based studies and genetic diversity indicator assessments are complementary approaches to conserving evolutionary potential</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Counting the Invisible: New Tools to Estimate the Number of Contributors From Sequence‐Based Microsatellite Genotyping of Environmental DNA Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-024-01642-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007994v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing With the Complexity of Effective Population Size in Conservation Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Restoring genetic diversity to facilitate the implementation of the EU Nature Restoration Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsipe Aavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancuta Fedorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Iris Biebach</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin C Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70031⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 303, pp.110995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.110995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884184v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-based studies and genetic diversity indicator assessments are complementary approaches to conserving evolutionary potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How can biodiversity strategy and action plans incorporate genetic diversity and align with global commitments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Hoban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jessica M D A Silva</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Hvilsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aleixo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-024-01632-8⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biae106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684879v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marc Aury</w:t>
+                <w:t xml:space="preserve">A Survey of Mammal and Fish Genetic Diversity Across the Global Protected Area Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleana Karachaliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Vandergast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crandall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Falgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.13092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590931v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity goals and targets have improved, but remain insufficient for clear implementation of the post-2020 global biodiversity framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse genetic data limit biodiversity assessments in protected areas globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Hoban</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Frankham</w:t>
+                <w:t xml:space="preserve">Amy Vandergast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-022-01492-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975071v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple lines and levels of evidence for avian zoochory promoting fish colonization of artificial lakes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Too simple, too complex, or just right? Advantages, challenges, and guidance for indicators of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belma Kalamujić Stroil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2022.0533⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (4), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biae006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718805v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and IUCN Red List status</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multinational evaluation of genetic diversity indicators for the Kunming‐Montreal Global Biodiversity Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Mastretta‐yanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E Grueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castillo‐reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Köppä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.14064⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.e14461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718811v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring status and trends in genetic diversity for the Convention on Biological Diversity: An ongoing assessment of genetic indicators in nine countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Best practices for genetic and genomic data archiving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Hoban</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Amy Vandergast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crandall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chris Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12953⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1224-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02423-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107368v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genetic variation in native and non-native populations of European catfish Silurus glanis across Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Loot</w:t>
+                <w:t xml:space="preserve">Guideline Materials and Documentation for the Genetic Diversity Indicators of the Monitoring Framework for the Kunming-Montreal Global Biodiversity Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Mastretta-Yanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-023-02596-w⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17161/bi.v18i.22332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688211v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global genetic diversity status and trends: towards a suite of Essential Biodiversity Variables (EBVs) for genetic composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">DNA-based studies and genetic diversity indicator assessments are complementary approaches to conserving evolutionary potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Hoban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin F. Breed</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn E Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castillo-Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M D A Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12852⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.1147-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-024-01632-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718415v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting lab culture to enhance academic resilience during crises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amanda Cantarute-Rodrigues</w:t>
+                <w:t xml:space="preserve">Dealing With the Complexity of Effective Population Size in Conservation Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancuta Fedorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Mergeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adejoke O Akinyele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamer Albayrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Biebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8986⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), pp.e70031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718395v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of local invasion pathways in two invasive crayfish species displaying contrasting genetic patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Loot</w:t>
+                <w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14023⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717370v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective population size remains a suitable, pragmatic indicator of genetic diversity for all species, including forest trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity goals and targets have improved, but remain insufficient for clear implementation of the post-2020 global biodiversity framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Hoban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Breed</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W Bruford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chris Funk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Frankham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108906⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-022-01492-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306592v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and determinants of phenotypic variability within two invasive crayfish species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Multiple lines and levels of evidence for avian zoochory promoting fish colonization of artificial lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian D. Olden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13792⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.20220533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2022.0533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717378v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ Reply to Letter to the Editor: Continued improvement to genetic diversity indicator for CBD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and IUCN Red List status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin J. Garroway</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-021-01359-w⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (4), pp.e14064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.14064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230524v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrogenetic studies must not ignore limitations of genetic markers and scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brian K. Hand</w:t>
+                <w:t xml:space="preserve">Monitoring status and trends in genetic diversity for the Convention on Biological Diversity: An ongoing assessment of genetic indicators in nine countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Mastretta‐yanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E Grueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13732⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717374v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges of macrogenetic studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Schmidt</w:t>
+                <w:t xml:space="preserve">Patterns of genetic variation in native and non-native populations of European catfish Silurus glanis across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41576-021-00394-0⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (6), pp.2127-2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-023-02596-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917918v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity targets and indicators in the CBD post-2020 Global Biodiversity Framework must be improved</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Promoting lab culture to enhance academic resilience during crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Reis de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Cantarute-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108654⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.e8986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934625v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A river runs through it: The causes, consequences, and management of intraspecific diversity in river networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Global genetic diversity status and trends: towards a suite of Essential Biodiversity Variables (EBVs) for genetic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick I. Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura D. Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason G. Bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin F. Breed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12941⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (4), pp.1511--1538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914974v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genetic collapses in spatially structured populations: insights from a long-term survey in wild fish metapopulations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effective population size remains a suitable, pragmatic indicator of genetic diversity for all species, including forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Breed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.05511⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155296v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental conditions and neutral processes shape the skin microbiome of European catfish ( Silurus glanis ) populations of Southwestern France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Patterns and determinants of phenotypic variability within two invasive crayfish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12774⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (9), pp.1782--1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716901v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Causalities in Landscape Genetics: An Extension of Wright’s Causal Modeling to Distance Matrices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Inference of local invasion pathways in two invasive crayfish species displaying contrasting genetic patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/696233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (12), pp.2854--2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01732611v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic conservation planning for intraspecific genetic diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+                <w:t xml:space="preserve">Authors’ Reply to Letter to the Editor: Continued improvement to genetic diversity indicator for CBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Laikre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A Hohenlohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred W Allendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura D Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin F Breed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.2746⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-021-01359-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797434v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from the fish: a multi-species analysis reveals common processes underlying similar species-genetic diversity correlations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Macrogenetic studies must not ignore limitations of genetic markers and scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn L. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura D. Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin F. Breed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian K. Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12826⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (6), pp.1282--1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01444024v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary processes driving spatial patterns of intraspecific genetic diversity in river ecosystems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Opportunities and challenges of macrogenetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles van Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Millette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Breed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13345⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.791-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41576-021-00394-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445151v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the spatio-temporal dynamics of an emerging wildlife pathogen using approximate Bayesian computation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Veyssiere</w:t>
+                <w:t xml:space="preserve">Genetic diversity targets and indicators in the CBD post-2020 Global Biodiversity Framework must be improved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine d'Urban Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Lopes-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13401⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01445165v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic connectivity shapes spatial patterns of genetic diversity: a simulation-based study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">A river runs through it: The causes, consequences, and management of intraspecific diversity in river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keoni Saint-Pé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12626⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1195-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445202v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The demographic history of populations experiencing asymmetric gene flow: combining simulated and empirical data</w:t>
+                <w:t xml:space="preserve">Demographic and genetic collapses in spatially structured populations: insights from a long-term survey in wild fish metapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (2), pp.196-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.05511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental conditions and neutral processes shape the skin microbiome of European catfish ( Silurus glanis ) populations of Southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.605--614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring Causalities in Landscape Genetics: An Extension of Wright’s Causal Modeling to Distance Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Paz-Vinas</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Lisa Fourtune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191 (4), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1086/696233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01732611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic conservation planning for intraspecific genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgilio Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1877), pp.2-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.2746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons from the fish: a multi-species analysis reveals common processes underlying similar species-genetic diversity correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourtune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (11), pp.1830--1845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elucidating the spatio-temporal dynamics of an emerging wildlife pathogen using approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourtune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (21), pp.5348-5363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary processes driving spatial patterns of intraspecific genetic diversity in river ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (18), pp.4586-4604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dendritic connectivity shapes spatial patterns of genetic diversity: a simulation-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.986-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The demographic history of populations experiencing asymmetric gene flow: combining simulated and empirical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (12), pp.3279 - 3291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.12321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reptes per protegir la biodiversitat d'aigua dolça a múltiples escales en un context de canvis globals accelerats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aigua: Desafiaments i oportunitats. 16ns Debats de recerca 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societat Andorrana de Ciències, pp.29-39, 2025, 978-99920-61-75-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/15.8060.36.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approach to manage a peri-urban creek: hydraulic and hydrological modeling of Nature-Based Solutions to recharge the Razes creek while preserving a white-clawed crayfish population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Benavides Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dall'Agnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société française d’écologie et d’évolution (SFE² 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841416v1</w:t>
-              </w:r>
-[...720 lines deleted...]
-                <w:t xml:space="preserve">hal-04680015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5724,51 +6305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Brien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsipe Aavik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Fedorca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C Fischer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.110995" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hoban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hvilsom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aleixo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;langer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta&#8208;yanes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Grueber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo&#8208;reina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K&#246;pp&#228;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14461" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Leigh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Vandergast" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hunter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crandall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Funk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02423-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta-Yanes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Su&#225;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/bi.v18i.22332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kalamuji&#263; Stroil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Shaw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Reina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01642-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adejoke O Akinyele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Albayrak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Biebach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684879v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn E Shaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M D A Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01632-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Bruford" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Frankham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-022-01492-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaujard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0533" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Garroway" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12953" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04688211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02596-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick I. Archer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D. Bertola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason G. Bragg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F. Breed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12852" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Arranz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Nobre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reis de Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cantarute-Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8986" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Millet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Aitken" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13792" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Laikre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Hohenlohe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred W Allendorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Bertola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Breed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01359-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn L. Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian K. Hand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13732" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van Rees" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Millette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-021-00394-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruford" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine d'Urban Jackson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Lopes-Fernandes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108654" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12941" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05511" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chiarello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12774" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01797434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Hermoso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2746" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12826" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VMTQ706-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13345" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13401" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z23DBVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12626" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz-Vinas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chikhi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12321" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna R Forester" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa-Rita Russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buzan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galbusera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wbf2026-932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Vandergast" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Schmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Leigh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna R Forester" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hoban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Forester" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Koontz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta-Yanes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsipe Aavik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Fedorca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.110995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hvilsom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aleixo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;langer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleana Karachaliou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crandall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Falgout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2867" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hughes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hunter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kalamuji&#263; Stroil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta&#8208;yanes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Grueber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo&#8208;reina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K&#246;pp&#228;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14461" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Funk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02423-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Su&#225;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/bi.v18i.22332" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684879v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn E Shaw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Reina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M D A Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01632-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adejoke O Akinyele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Albayrak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Biebach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Bruford" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Frankham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-022-01492-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718805v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaujard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0533" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Garroway" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14064" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107368v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12953" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04688211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02596-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Arranz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Nobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reis de Carvalho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cantarute-Rodrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8986" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick I. Archer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D. Bertola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason G. Bragg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F. Breed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12852" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Aitken" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108906" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13792" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Millet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230524v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Laikre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Hohenlohe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred W Allendorf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Bertola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Breed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01359-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717374v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn L. Jensen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian K. Hand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13732" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van Rees" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Millette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-021-00394-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934625v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruford" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine d'Urban Jackson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Lopes-Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108654" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12941" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05511" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chiarello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12774" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696233" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01797434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Hermoso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.2746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12826" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VMTQ706-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13401" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z23DBVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13345" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12626" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650228v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz-Vinas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chikhi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12321" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619920v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/15.8060.36.2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>